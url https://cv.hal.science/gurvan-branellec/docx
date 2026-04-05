--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -920,191 +920,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03596621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’arrivée des RegTech sur le marché de la compliance: entre logiques juridiques et logiques managériales</w:t>
+                <w:t xml:space="preserve">L'arrivée des RegTech sur le marché de la compliance : entre logiques juridiques et logiques managériales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Branellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Onnee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 5</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533628v1</w:t>
+                <w:t xml:space="preserve">hal-03604371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'arrivée des RegTech sur le marché de la compliance : entre logiques juridiques et logiques managériales</w:t>
+                <w:t xml:space="preserve">L’arrivée des RegTech sur le marché de la compliance: entre logiques juridiques et logiques managériales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Branellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Onnee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2021, 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03604371v1</w:t>
+                <w:t xml:space="preserve">hal-03533628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence artificielle et santé, enjeux managériaux, juridiques et éthiques</w:t>
               </w:r>
@@ -1257,200 +1257,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02612617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La problématique du risque dans le financement de projets innovants : une analyse juridique et managériale du crowdfunding base sur le rendement financier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Moussavou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Branellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Crowdfunding et nouveaux modèles de l’innovation, 56, pp.217-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.pr1.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Achats responsables et Tétranormalisation : le pilotage par le Groupe La Poste d’un dispositif d’alerte étendu à sa chaîne de valeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Branellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 128, pp.133-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879742v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-03523751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il introduire en France une class action d'actionnaires (Securities Class Actions) ?</w:t>
               </w:r>
@@ -1603,196 +1603,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benefit Corporation : Faut-il introduire en France une nouvelle forme d’entreprise lucrative ayant l’obligation d’être utile socialement ou environnementalement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Branellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji-Yong Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, N° 106 (1), pp.159-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/resg.106.0159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">D'une préservation volontaire de l'environnement par les entreprises à une préservation ordonnée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Branellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (1), pp.5-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ror.101.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523777v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-03523772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une justification par les entreprises de leur appartenance au secteur de l'économie sociale et solidaire</w:t>
               </w:r>
@@ -2409,50 +2409,227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les décisions d'investissement en crowdfunding immobilier face aux informations fournies par les plateformes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Branellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youenn Loheac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sahut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème conférence internationale Digital Innovation Entrepreneurship &amp; Financing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEEC Lyon, Jun 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrepreneuriat organisationnel au sein des hôpitaux : les cadres de santé et le défi de l'innovation face à la crise sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Branellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Hentic-Giliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque alter-organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association franco-canadienne pour l'avancement des sciences (ACFAS), May 2022, Laval (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Banques en ligne et RSE : Quel impact sur la réputation de l’entreprise, la confiance et la fidélité des clients ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaesin Oh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2487,234 +2664,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès de l'ADERSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859325v1</w:t>
-              </w:r>
-[...175 lines deleted...]
-                <w:t xml:space="preserve">hal-05471906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude exploratoire sur le développement du financement participatif territorial au Niger</w:t>
               </w:r>
@@ -2832,50 +2832,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'arrivée des RegTechs sur le marché de la compliance : entre logiques juridiques et logiques managériales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Branellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Onnee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International conference on Digital, Innovation, Entrepreneurship and Financing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEEC, Jun 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des achats responsables aux achats vigilants. La mise en place par le Groupe La Poste d’un dispositif d’alerte étendu à sa chaîne de valeur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Branellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15ème Congrès de l’ADERSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02148514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion du risque lié aux investissements de la diaspora en Afrique par le biais du crowdfunding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Branellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Innovation et digitalisation des organisations : défis et perspectives pour l'Afrique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque international de Libreville, Mar 2018, Libreville, Gabon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risques et décisions en matière de crowdfunding : Entre étude juridique et économique de la rationalité des investissements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Branellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youenn Loheac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International conference on Digital, Innovation, Entrepreneurship and Financing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSECC, Jun 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les plateformes de crowdfunding immobilier confrontées au défi de la confiance des acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Branellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2897,415 +3212,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORIANE 2018 : 16ème Colloque francophone sur le risque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Pau et des pays de l'Adour, Sep 2018, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Des achats responsables aux achats vigilants. La mise en place par le Groupe La Poste d’un dispositif d’alerte étendu à sa chaîne de valeur.</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le devoir de vigilance des entreprises françaises : la création d’un système juridique en boucle qui dépasse l’opposition hard law et soft law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Branellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...314 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès du RIODD : "Quelles responsabilités pour les entreprises?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIODD, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3507,51 +3507,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ISO 26000 : nouveau fil d'Ariane pour les organisations confrontées à la tétranormalisation ? Analyse normative de la RSE au sein de l'entreprise Armor Lux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Branellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème congrès de l'ADERSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADERSE, Mar 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3671,51 +3671,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction d'une GRH socialement responsable grâce à la norme ISO 26000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Branellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Université de printemps de l'Institut d'Audit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d'Audit Social, May 2013, Pekin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3954,112 +3954,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vers une rémunération responsable des dirigeants d'entreprises dans le monde par l'adoption du say on pay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Branellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème colloque de l'ADERSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADERSE, Mar 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'uniformité du droit du contrat de transport international de marchandises par mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Branellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st african conference on international commercial law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OHADA, Jan 2011, Douala, Cameroon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franchise et e-commerce : une approche droit-marketing des problématiques liées à l'exclusivité territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Branellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4075,333 +4144,264 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème colloque Etienne Thil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Etienne Thil, Sep 2011, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Vers une rémunération responsable des dirigeants d'entreprises dans le monde par l'adoption du say on pay</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le risque judiciaire de l'introduction en France des class actions : entre mythe et réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Branellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème colloque de l'ADERSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADERSE, Mar 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">8ème colloque francophone sur le risque (ORIANE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pau et des pays de l'Adour, Sep 2010, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un vent d'innovation souffle en droit des sociétés : la gouvernance d'entreprise, une recherche d'équilibre entre le respect des droits des associés et la prise en considération de la RSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Branellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème colloque de l'ADERSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADERSE, Mar 2010, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le respect par l'entreprise sociale et solidaire des intérêts des parties prenantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Branellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international sur les spécificités de management des entreprises de l’économie sociale et solidaire.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE Université Jean Moulin et l'ESDES, Jan 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472169v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05472182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entreprise sociétaire au cœur de la tourmente financière : entre les tentatives de contrôle de la rémunération des dirigeants et la tentation de contrôler l'affectation des bénéfices</w:t>
               </w:r>
@@ -5060,51 +5060,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction d'une GRH socialement responsable grâce à la norme ISO 26000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Branellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éthique et l'entreprise sous la direction de Martine Brasseur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-2-343-08687-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5142,51 +5142,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique normative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Branellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamique normative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS Editions, pp.61-71, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5790,51 +5790,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E280DD64"/>
+    <w:nsid w:val="DF82C405"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6021,51 +6021,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761182v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Branellec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Yong Lee" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castelnau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.041.0142" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471046v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471733v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kouzez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaesin Oh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.158.0367" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351332v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sommier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.112.0069" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725075v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Choquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst-9939" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03584620v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa-Rang Um" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye-Ri Shin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Sun Kim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596621v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.067.0195" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533628v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Onnee" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604371v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492942v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Hadoussa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2020.10.010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-02612617v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879742v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cadet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523751v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moussavou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr1.0035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894300v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712702v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00204" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523777v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.101.0005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523772v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.106.0159" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523766v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.302.0103" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846061v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Perrigot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.071.31.44" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523788v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523795v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523759v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hume.304.0013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523784v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471875v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471881v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859325v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471899v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Loheac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sahut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471906v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Hentic-Giliberto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471915v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471929v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471938v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148514v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471964v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471959v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471981v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000819v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471999v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472004v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472040v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472030v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472015v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472066v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472076v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472087v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472147v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472125v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472130v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472196v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472169v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472182v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472215v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472220v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472205v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472226v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471994v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471065v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471076v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471824v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471753v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471737v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cappe.2015.01.0061" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472289v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471860v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471841v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472292v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472273v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00511315v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761182v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Branellec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Yong Lee" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castelnau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.041.0142" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471046v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471733v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kouzez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaesin Oh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.158.0367" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351332v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sommier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.112.0069" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725075v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Choquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst-9939" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03584620v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa-Rang Um" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye-Ri Shin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Sun Kim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596621v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.067.0195" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604371v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Onnee" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533628v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492942v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Hadoussa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2020.10.010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-02612617v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523751v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moussavou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr1.0035" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879742v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cadet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894300v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712702v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00204" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523772v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.106.0159" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523777v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.101.0005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523766v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.302.0103" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846061v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Perrigot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.071.31.44" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523788v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523795v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523759v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hume.304.0013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523784v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471875v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471881v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471899v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Loheac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sahut" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471906v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Hentic-Giliberto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859325v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471915v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471929v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471964v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148514v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471981v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471959v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471938v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000819v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471999v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472004v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472040v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472030v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472015v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472066v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472076v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472087v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472130v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472147v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472125v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472182v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472196v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472169v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472215v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472220v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472205v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472226v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471994v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471065v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471076v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471824v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471753v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471737v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cappe.2015.01.0061" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472289v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471860v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471841v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472292v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472273v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00511315v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>