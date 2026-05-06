--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -2023,243 +2023,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Point de vue juridique : l'entreprise : vers un projet collectif au service de la collectivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Branellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanisme et entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Le projet dans l'action collective, 304, pp.13-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hume.304.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le risque judiciaire de l'introduction de l'action de groupe (class action) en France : entre mythe et réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Branellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue du Financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 189, pp.35-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’uniformité du droit du contrat de transport international de marchandises par mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Branellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Law Reform</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 3-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523795v1</w:t>
-              </w:r>
-[...145 lines deleted...]
-                <w:t xml:space="preserve">hal-03523784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4381,234 +4381,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'entreprise : une organisation au service d'intentions diverses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Branellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A la recherche de l'intention : l'imagination au service de la gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Université de Bretagne Occidentale, Jan 2009, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'une simplification du droit du transport international de marchandises par mer tentée par les Etats à une simplification réalisée par les opérateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Branellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qu'en est-il de la simplification du droit ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut fédératif de recherche, Toulouse Capitole, Nov 2009, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'entreprise sociétaire au cœur de la tourmente financière : entre les tentatives de contrôle de la rémunération des dirigeants et la tentation de contrôler l'affectation des bénéfices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Branellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La rationalité en finance : diversité et logiques de raisonnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de finance, May 2009, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472215v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-05472205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La responsabilité en matière de contrat d'affrètement maritime</w:t>
               </w:r>
@@ -5790,51 +5790,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DF82C405"/>
+    <w:nsid w:val="9747632D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6021,51 +6021,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761182v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Branellec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Yong Lee" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castelnau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.041.0142" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471046v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471733v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kouzez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaesin Oh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.158.0367" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351332v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sommier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.112.0069" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725075v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Choquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst-9939" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03584620v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa-Rang Um" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye-Ri Shin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Sun Kim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596621v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.067.0195" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604371v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Onnee" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533628v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492942v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Hadoussa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2020.10.010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-02612617v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523751v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moussavou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr1.0035" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879742v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cadet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894300v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712702v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00204" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523772v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.106.0159" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523777v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.101.0005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523766v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.302.0103" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846061v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Perrigot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.071.31.44" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523788v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523795v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523759v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hume.304.0013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523784v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471875v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471881v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471899v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Loheac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sahut" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471906v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Hentic-Giliberto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859325v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471915v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471929v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471964v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148514v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471981v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471959v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471938v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000819v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471999v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472004v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472040v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472030v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472015v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472066v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472076v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472087v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472130v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472147v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472125v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472182v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472196v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472169v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472215v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472220v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472205v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472226v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471994v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471065v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471076v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471824v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471753v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471737v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cappe.2015.01.0061" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472289v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471860v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471841v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472292v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472273v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00511315v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761182v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Branellec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Yong Lee" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castelnau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.041.0142" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471046v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471733v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kouzez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaesin Oh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.158.0367" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351332v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sommier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.112.0069" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725075v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Choquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst-9939" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03584620v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa-Rang Um" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye-Ri Shin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Sun Kim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596621v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.067.0195" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604371v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Onnee" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533628v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492942v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Hadoussa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2020.10.010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-02612617v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523751v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moussavou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr1.0035" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879742v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cadet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894300v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712702v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00204" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523772v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.106.0159" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523777v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.101.0005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523766v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.302.0103" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846061v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Perrigot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.071.31.44" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523788v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523759v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hume.304.0013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523784v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523795v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471875v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471881v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471899v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Loheac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sahut" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471906v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Hentic-Giliberto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859325v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471915v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471929v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471964v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148514v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471981v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471959v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471938v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000819v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471999v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472004v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472040v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472030v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472015v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472066v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472076v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472087v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472130v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472147v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472125v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472182v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472196v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472169v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472220v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472205v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472215v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472226v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471994v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471065v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471076v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471824v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471753v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471737v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cappe.2015.01.0061" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472289v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471860v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471841v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472292v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472273v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00511315v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>