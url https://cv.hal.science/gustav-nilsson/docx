--- v0 (2026-03-10)
+++ v1 (2026-04-10)
@@ -285,278 +285,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic macroscopic framework for pricing of ride-hailing services with an optional bus lane access for pool vehicles</w:t>
+                <w:t xml:space="preserve">Safe Schedule Verification for Urban Air Mobility Networks with Node Closures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynn Fayed</w:t>
+                <w:t xml:space="preserve">Qinshuang Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Nilsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nikolas Geroliminis</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Coogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trc.2024.104854⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (2), pp.855-866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCNS.2023.3314570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312508v1</w:t>
+                <w:t xml:space="preserve">hal-05312509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safe Schedule Verification for Urban Air Mobility Networks with Node Closures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qinshuang Wei</w:t>
+                <w:t xml:space="preserve">A dynamic macroscopic framework for pricing of ride-hailing services with an optional bus lane access for pool vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Fayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Nilsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Coogan</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolas Geroliminis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (2), pp.855-866. </w:t>
+              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 169, pp.104854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCNS.2023.3314570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trc.2024.104854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312509v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Strong Integral Input-to-State Stability Property in Dynamical Flow Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Nilsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 69 (2), pp.1179-1185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -616,51 +616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Nilsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Molzahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -701,443 +701,443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity to User Mischaracterizations in Electric Vehicle Charging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cesar Santoyo</w:t>
+                <w:t xml:space="preserve">Hierarchical Pricing Game for Balancing the Charging of Ride-Hailing Electric Fleets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Maljkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Nilsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Coogan</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolas Geroliminis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105412⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (6), pp.2728 - 2743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tcst.2023.3286330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312518v1</w:t>
+                <w:t xml:space="preserve">hal-05312514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Pricing Game for Balancing the Charging of Ride-Hailing Electric Fleets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marko Maljkovic</w:t>
+                <w:t xml:space="preserve">On the utilization of dedicated bus lanes for pooled ride-hailing services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Fayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Nilsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolas Geroliminis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tcst.2023.3286330⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 169, pp.29 - 52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trb.2023.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312514v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the utilization of dedicated bus lanes for pooled ride-hailing services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lynn Fayed</w:t>
+                <w:t xml:space="preserve">Resource Aware Pricing for Electric Vehicle Charging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Santoyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Nilsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nikolas Geroliminis</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Coogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 169, pp.29 - 52. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 148, pp.110733. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trb.2023.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312516v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource Aware Pricing for Electric Vehicle Charging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Sensitivity to User Mischaracterizations in Electric Vehicle Charging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Santoyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Nilsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 148, pp.110733. </w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 171, pp.105412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110733⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312517v1</w:t>
+                <w:t xml:space="preserve">hal-05312518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the well-posedness of deterministic queuing networks with feedback control</w:t>
               </w:r>
@@ -1253,51 +1253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Abate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Nilsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems and Control Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 150, pp.104895. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1325,209 +1325,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Micro-Simulation Study of the Generalized Proportional Allocation Traffic Signal Control</w:t>
+                <w:t xml:space="preserve">Generalized Proportional Allocation Policies for Robust Control of Dynamical Flow Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Nilsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Como</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (4), pp.1705-1715. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (1), pp.32-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TITS.2019.2957718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2020.3046026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05310242v1</w:t>
+                <w:t xml:space="preserve">hal-05310232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Proportional Allocation Policies for Robust Control of Dynamical Flow Networks</w:t>
+                <w:t xml:space="preserve">A Micro-Simulation Study of the Generalized Proportional Allocation Traffic Signal Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Nilsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Como</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 67 (1), pp.32-47. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (4), pp.1705-1715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2020.3046026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2019.2957718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05310232v1</w:t>
+                <w:t xml:space="preserve">hal-05310242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1723,84 +1723,172 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01095809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Convex Formulation of the Multi-Commodity Dynamic Traffic Assignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Sipione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Como</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustav Nilsson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On Convexity of Optimal Multi-Commodity Freeway Network Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Sipione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1819,65 +1907,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Nilsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId54"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1945,51 +2033,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CA51F597"/>
+    <w:nsid w:val="680A55FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2176,51 +2264,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gustav-nilsson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1346-3736" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/nilsson_g_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310238v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Maljkovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Nilsson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Geroliminis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112352" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312508v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Fayed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2024.104854" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312509v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinshuang Wei" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coogan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2023.3314570" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310235v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2023.3277924" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312512v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Aquino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Molzahn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2023.3343692" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312518v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Santoyo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105412" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312514v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcst.2023.3286330" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312516v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2023.01.005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312517v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110733" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312521v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Como" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2021.06.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312522v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Srinivasan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Abate" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2021.104895" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310242v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2019.2957718" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310232v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3046026" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405151v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC57777.2023.10421814" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095809v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Lovisari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433875v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sipione" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gustav-nilsson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1346-3736" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/nilsson_g_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310238v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Maljkovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Nilsson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Geroliminis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112352" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312509v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinshuang Wei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coogan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2023.3314570" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312508v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Fayed" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2024.104854" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310235v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2023.3277924" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312512v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Aquino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Molzahn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2023.3343692" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312514v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcst.2023.3286330" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312516v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2023.01.005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312517v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Santoyo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110733" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312518v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105412" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312521v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Como" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2021.06.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312522v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Srinivasan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Abate" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2021.104895" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310232v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3046026" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310242v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2019.2957718" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405151v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC57777.2023.10421814" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095809v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Lovisari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558858v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sipione" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433875v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>