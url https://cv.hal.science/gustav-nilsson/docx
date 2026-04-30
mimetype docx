--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -701,443 +701,443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Pricing Game for Balancing the Charging of Ride-Hailing Electric Fleets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marko Maljkovic</w:t>
+                <w:t xml:space="preserve">Sensitivity to User Mischaracterizations in Electric Vehicle Charging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Santoyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Nilsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nikolas Geroliminis</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Coogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tcst.2023.3286330⟩</w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 171, pp.105412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312514v1</w:t>
+                <w:t xml:space="preserve">hal-05312518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the utilization of dedicated bus lanes for pooled ride-hailing services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lynn Fayed</w:t>
+                <w:t xml:space="preserve">Hierarchical Pricing Game for Balancing the Charging of Ride-Hailing Electric Fleets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Maljkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Nilsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolas Geroliminis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (6), pp.2728 - 2743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tcst.2023.3286330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trb.2023.01.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05312516v1</w:t>
+                <w:t xml:space="preserve">hal-05312514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource Aware Pricing for Electric Vehicle Charging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cesar Santoyo</w:t>
+                <w:t xml:space="preserve">On the utilization of dedicated bus lanes for pooled ride-hailing services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Fayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Nilsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Coogan</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolas Geroliminis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 148, pp.110733. </w:t>
+              <w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 169, pp.29 - 52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110733⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trb.2023.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312517v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity to User Mischaracterizations in Electric Vehicle Charging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Resource Aware Pricing for Electric Vehicle Charging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Santoyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Nilsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 171, pp.105412. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 148, pp.110733. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312518v1</w:t>
+                <w:t xml:space="preserve">hal-05312517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the well-posedness of deterministic queuing networks with feedback control</w:t>
               </w:r>
@@ -1325,209 +1325,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Proportional Allocation Policies for Robust Control of Dynamical Flow Networks</w:t>
+                <w:t xml:space="preserve">A Micro-Simulation Study of the Generalized Proportional Allocation Traffic Signal Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Nilsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Como</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 67 (1), pp.32-47. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (4), pp.1705-1715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2020.3046026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2019.2957718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05310232v1</w:t>
+                <w:t xml:space="preserve">hal-05310242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Micro-Simulation Study of the Generalized Proportional Allocation Traffic Signal Control</w:t>
+                <w:t xml:space="preserve">Generalized Proportional Allocation Policies for Robust Control of Dynamical Flow Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Nilsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Como</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (4), pp.1705-1715. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (1), pp.32-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TITS.2019.2957718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2020.3046026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05310242v1</w:t>
+                <w:t xml:space="preserve">hal-05310232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2033,51 +2033,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="680A55FC"/>
+    <w:nsid w:val="6EA9D378"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2264,51 +2264,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gustav-nilsson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1346-3736" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/nilsson_g_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310238v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Maljkovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Nilsson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Geroliminis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112352" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312509v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinshuang Wei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coogan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2023.3314570" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312508v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Fayed" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2024.104854" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310235v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2023.3277924" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312512v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Aquino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Molzahn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2023.3343692" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312514v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcst.2023.3286330" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312516v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2023.01.005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312517v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Santoyo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110733" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312518v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105412" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312521v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Como" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2021.06.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312522v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Srinivasan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Abate" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2021.104895" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310232v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3046026" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310242v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2019.2957718" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405151v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC57777.2023.10421814" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095809v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Lovisari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558858v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sipione" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433875v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gustav-nilsson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1346-3736" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/nilsson_g_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310238v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Maljkovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Nilsson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Geroliminis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112352" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312509v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinshuang Wei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coogan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2023.3314570" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312508v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Fayed" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2024.104854" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310235v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2023.3277924" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312512v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Aquino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Molzahn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2023.3343692" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312518v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Santoyo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105412" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312514v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcst.2023.3286330" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312516v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2023.01.005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312517v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110733" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312521v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Como" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2021.06.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312522v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Srinivasan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Abate" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2021.104895" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310242v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2019.2957718" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310232v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3046026" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405151v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC57777.2023.10421814" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095809v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Lovisari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558858v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sipione" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433875v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>