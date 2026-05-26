--- v2 (2026-04-30)
+++ v3 (2026-05-26)
@@ -106,50 +106,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">nilsson_g_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">1dtWXxQAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -173,1573 +194,1573 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On decentralized computation of the leader’s strategy in bi-level games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Maljkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Nilsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolas Geroliminis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 178, pp.112352. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safe Schedule Verification for Urban Air Mobility Networks with Node Closures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A dynamic macroscopic framework for pricing of ride-hailing services with an optional bus lane access for pool vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Fayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Nilsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Coogan</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolas Geroliminis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (2), pp.855-866. </w:t>
+              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 169, pp.104854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCNS.2023.3314570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trc.2024.104854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312509v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic macroscopic framework for pricing of ride-hailing services with an optional bus lane access for pool vehicles</w:t>
+                <w:t xml:space="preserve">Safe Schedule Verification for Urban Air Mobility Networks with Node Closures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynn Fayed</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Qinshuang Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Nilsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nikolas Geroliminis</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Coogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trc.2024.104854⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (2), pp.855-866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCNS.2023.3314570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312508v1</w:t>
+                <w:t xml:space="preserve">hal-05312509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Strong Integral Input-to-State Stability Property in Dynamical Flow Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Nilsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 69 (2), pp.1179-1185. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2023.3277924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GreenEVT: Greensboro Electric Vehicle Testbed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Nilsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Molzahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Systems Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 18 (1), pp.600-611. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JSYST.2023.3343692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity to User Mischaracterizations in Electric Vehicle Charging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hierarchical Pricing Game for Balancing the Charging of Ride-Hailing Electric Fleets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marko Maljkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gustav Nilsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Coogan</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolas Geroliminis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 171, pp.105412. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (6), pp.2728 - 2743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tcst.2023.3286330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312518v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Pricing Game for Balancing the Charging of Ride-Hailing Electric Fleets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On the utilization of dedicated bus lanes for pooled ride-hailing services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Fayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Nilsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolas Geroliminis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 31 (6), pp.2728 - 2743. </w:t>
+              <w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 169, pp.29 - 52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tcst.2023.3286330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trb.2023.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312514v1</w:t>
+                <w:t xml:space="preserve">hal-05312516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the utilization of dedicated bus lanes for pooled ride-hailing services</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Resource Aware Pricing for Electric Vehicle Charging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Santoyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Nilsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nikolas Geroliminis</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Coogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trb.2023.01.005⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 148, pp.110733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312516v1</w:t>
+                <w:t xml:space="preserve">hal-05312517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource Aware Pricing for Electric Vehicle Charging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Sensitivity to User Mischaracterizations in Electric Vehicle Charging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Santoyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Nilsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 171, pp.105412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110733⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05312517v1</w:t>
+                <w:t xml:space="preserve">hal-05312518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the well-posedness of deterministic queuing networks with feedback control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Como</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Nilsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 150, pp.323-335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trb.2021.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extent-Compatible Control Barrier Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohit Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Abate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Nilsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems and Control Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 150, pp.104895. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sysconle.2021.104895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Micro-Simulation Study of the Generalized Proportional Allocation Traffic Signal Control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Generalized Proportional Allocation Policies for Robust Control of Dynamical Flow Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Nilsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Como</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (1), pp.32-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2020.3046026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TITS.2019.2957718⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05310242v1</w:t>
+                <w:t xml:space="preserve">hal-05310232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Proportional Allocation Policies for Robust Control of Dynamical Flow Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Micro-Simulation Study of the Generalized Proportional Allocation Traffic Signal Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Nilsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Como</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (4), pp.1705-1715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2019.2957718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2020.3046026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05310232v1</w:t>
+                <w:t xml:space="preserve">hal-05310242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Equilibrium and Stability Properties of a Macroscopic Model for Ride-Hailing Services with Limited Fleet Size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Nilsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolas Geroliminis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE 26th International Conference on Intelligent Transportation Systems (ITSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bilbao, France. pp.1320-1325, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC57777.2023.10421814⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05405151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Resilience of Multicommodity Dynamical Flow Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Nilsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Como</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Lovisari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2014 - 53rd IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01095809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1749,223 +1770,223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Convex Formulation of the Multi-Commodity Dynamic Traffic Assignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Sipione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Como</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustav Nilsson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Convexity of Optimal Multi-Commodity Freeway Network Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Sipione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Como</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Nilsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2033,51 +2054,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6EA9D378"/>
+    <w:nsid w:val="EBEBF912"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2264,51 +2285,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gustav-nilsson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1346-3736" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/nilsson_g_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310238v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Maljkovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Nilsson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Geroliminis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112352" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312509v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinshuang Wei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coogan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2023.3314570" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312508v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Fayed" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2024.104854" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310235v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2023.3277924" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312512v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Aquino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Molzahn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2023.3343692" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312518v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Santoyo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105412" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312514v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcst.2023.3286330" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312516v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2023.01.005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312517v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110733" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312521v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Como" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2021.06.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312522v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Srinivasan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Abate" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2021.104895" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310242v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2019.2957718" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310232v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3046026" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405151v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC57777.2023.10421814" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095809v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Lovisari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558858v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sipione" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433875v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gustav-nilsson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1346-3736" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/nilsson_g_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=1dtWXxQAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310238v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Maljkovic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Nilsson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Geroliminis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112352" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312508v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Fayed" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2024.104854" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312509v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinshuang Wei" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coogan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2023.3314570" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310235v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2023.3277924" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312512v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Aquino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Molzahn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2023.3343692" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312514v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcst.2023.3286330" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312516v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2023.01.005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312517v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Santoyo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110733" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312518v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105412" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312521v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Como" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2021.06.010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312522v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Srinivasan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Abate" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2021.104895" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310232v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3046026" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310242v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2019.2957718" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405151v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC57777.2023.10421814" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095809v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Lovisari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558858v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sipione" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433875v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>