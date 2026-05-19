--- v0 (2026-03-15)
+++ v1 (2026-05-19)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gustave MABIAMA </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Anglais</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gustave-mabiama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs associés au syndrome dépressif et aux troubles cognitifs chez les personnes âgées vivant en communauté au Cameroun : 1re étude nationale transversale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Mabiama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Adiogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-M. Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fayemendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Desport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (1), pp.S72-S73. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2021.12.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs associés aux déficiences fonctionnelles chez les personnes âgées vivant en communauté au Cameroun : 1re étude transversale nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Mabiama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Adiogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-M. Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fayemendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Desport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (1), pp.S72. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2021.12.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dénutrition, surpoids et obésité chez les personnes âgées vivant dans des communautés en Afrique : une revue systématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Mabiama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Adiogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Millimono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boumediène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-M. Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (1), pp.S12. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2021.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État nutritionnel des personnes âgées en Guinée : 1re étude transversale nationale représentative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.M. Millimono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Mabiama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boumediene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (1), pp.S73. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2021.12.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11th International Conference on Frailty & Sarcopenia Research (ICFSR), Posters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Mabiama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Frailty &amp; Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-52. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14283/jfa.2021.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre l’état nutritionnel des personnes âgées en communauté au Cameroun, les conditions de santé et les facteurs sociodémographiques : 1re étude nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Mabiama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Adiogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Desport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jésus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (1), pp.73. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2021.01.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undernutrition, overweight and obesity among elderly living in communities in Africa: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Mabiama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonné Adiogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Millimono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fayemendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 80 (OCE4), pp.E158. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0029665121002810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional status and associated factors among community-dwelling elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Mabiama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonné Adiogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Desport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fayemendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition ESPEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnesp.2021.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional status, dementia, and mobility among nursing home’s residents: First exhaustive cross-sectional study in Limousin territory (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fayemendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Mabiama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Massoulard-Gainant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Villemonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (4), pp.e0250595. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0250595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1st national cross-sectional study on meal/snacks and alcohol habits among community-dwelling elderly in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Mabiama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Adiogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fayemendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Desport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 80 (OCE3), pp.E148. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0029665121002718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the nutritional status of 866 older people in nursing homes, and links with dementia and mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Mabiama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jésus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Villemonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Massoulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition ESPEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40, pp.590. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnesp.2020.09.550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'âge avancé, l'inactivité et l'obésité sont associés aux déficiences fonctionnelles chez les personnes âgées vivant en communauté au Cameroun : 1ère étude transversale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Mabiama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonné Adiogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Desport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fayemendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes journées scientifiques et académiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, SAINT-ETIENNE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masculinité et inactivité sont associées au syndrome dépressif et aux troubles cognitifs chez les personnes âgées vivant en communauté au Cameroun : 1ère étude nationale transversale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Mabiama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonné Adiogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Desport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fayemendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes journées scientifiques et académiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, SAINT-ETIENNE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre l'état nutritionnel des personnes âgées en communauté au Cameroun, les conditions de santé et les facteurs sociodémographiques : 1ère étude nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Mabiama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonné Adiogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Desport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jésus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Preux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophone de Nutrition en live (JFN Live)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Levallois-Perret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of eating behaviour on the occurrence of aging pathologies in urban areas in cameroon, a cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Mabiama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Blandine Ngouetou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fernande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyan-Gono Biyegue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: 9th International Conference on Ageing Research &amp; Geriatric Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Londres, United Kingdom. 3, pp.42, Journal of Aging and Geriatric Medicine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of memories of aged persons (AP) in Cameroon urban areas, a cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Mabiama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Priscille Nguiamba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Ageing Research &amp; Geriatric Medicine ·</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Londres, United Kingdom. 3, pp.42, Journal of Aging and Geriatric Medicine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation of the Nutritional Status of Persons Infected by HIV/AIDS: The Case of Ngaoundere Provincial Hospital-Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Mabiama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbofung Carl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 International Meeting of The Institute of Human Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Baltimore, United States. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1742-4690-2-S1-P129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causes, prévention et prise en charge sociale des chutes chez les personnes âgées en zone urbaine au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Mabiama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Kingué Ekamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Priscille Nguiamba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème CONGRES SUR LA FRAGILITE DU SUJET AGE ET PREVENTION DE LA PERTE D'AUTONOMIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId73"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gustave MABIAMA </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Anglais</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gustave-mabiama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masculinité et inactivité sont associées au syndrome dépressif et aux troubles cognitifs chez les personnes âgées vivant en communauté au Cameroun : 1ère étude nationale transversale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Mabiama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonné Adiogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Desport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fayemendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes journées scientifiques et académiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, SAINT-ETIENNE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'âge avancé, l'inactivité et l'obésité sont associés aux déficiences fonctionnelles chez les personnes âgées vivant en communauté au Cameroun : 1ère étude transversale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Mabiama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonné Adiogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Desport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fayemendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes journées scientifiques et académiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, SAINT-ETIENNE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre l'état nutritionnel des personnes âgées en communauté au Cameroun, les conditions de santé et les facteurs sociodémographiques : 1ère étude nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Mabiama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonné Adiogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Desport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jésus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Preux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophone de Nutrition en live (JFN Live)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Levallois-Perret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of eating behaviour on the occurrence of aging pathologies in urban areas in cameroon, a cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Mabiama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Blandine Ngouetou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fernande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyan-Gono Biyegue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: 9th International Conference on Ageing Research &amp; Geriatric Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Londres, United Kingdom. 3, pp.42, Journal of Aging and Geriatric Medicine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of memories of aged persons (AP) in Cameroon urban areas, a cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Mabiama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Priscille Nguiamba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Ageing Research &amp; Geriatric Medicine ·</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Londres, United Kingdom. 3, pp.42, Journal of Aging and Geriatric Medicine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation of the Nutritional Status of Persons Infected by HIV/AIDS: The Case of Ngaoundere Provincial Hospital-Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Mabiama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbofung Carl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 International Meeting of The Institute of Human Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Baltimore, United States. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1742-4690-2-S1-P129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs associés aux déficiences fonctionnelles chez les personnes âgées vivant en communauté au Cameroun : 1re étude transversale nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Mabiama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Adiogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-M. Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fayemendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Desport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (1), pp.S72. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2021.12.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs associés au syndrome dépressif et aux troubles cognitifs chez les personnes âgées vivant en communauté au Cameroun : 1re étude nationale transversale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Mabiama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Adiogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-M. Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fayemendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Desport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (1), pp.S72-S73. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2021.12.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dénutrition, surpoids et obésité chez les personnes âgées vivant dans des communautés en Afrique : une revue systématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Mabiama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Adiogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Millimono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boumediène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-M. Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (1), pp.S12. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2021.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État nutritionnel des personnes âgées en Guinée : 1re étude transversale nationale représentative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.M. Millimono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Mabiama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boumediene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (1), pp.S73. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2021.12.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11th International Conference on Frailty & Sarcopenia Research (ICFSR), Posters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Mabiama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Frailty &amp; Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-52. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14283/jfa.2021.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre l’état nutritionnel des personnes âgées en communauté au Cameroun, les conditions de santé et les facteurs sociodémographiques : 1re étude nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Mabiama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Adiogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Desport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jésus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (1), pp.73. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2021.01.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undernutrition, overweight and obesity among elderly living in communities in Africa: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Mabiama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonné Adiogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Millimono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fayemendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 80 (OCE4), pp.E158. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0029665121002810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional status, dementia, and mobility among nursing home’s residents: First exhaustive cross-sectional study in Limousin territory (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fayemendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Mabiama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Massoulard-Gainant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Villemonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (4), pp.e0250595. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0250595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1st national cross-sectional study on meal/snacks and alcohol habits among community-dwelling elderly in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Mabiama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Adiogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fayemendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Desport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 80 (OCE3), pp.E148. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0029665121002718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional status and associated factors among community-dwelling elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Mabiama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonné Adiogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Desport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fayemendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition ESPEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnesp.2021.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the nutritional status of 866 older people in nursing homes, and links with dementia and mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Mabiama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jésus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Villemonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Massoulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition ESPEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40, pp.590. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnesp.2020.09.550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causes, prévention et prise en charge sociale des chutes chez les personnes âgées en zone urbaine au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Mabiama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Kingué Ekamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Priscille Nguiamba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème CONGRES SUR LA FRAGILITE DU SUJET AGE ET PREVENTION DE LA PERTE D'AUTONOMIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId73"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07331094"/>
+    <w:nsid w:val="9E42417B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gustave-mabiama" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03750125v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Mabiama" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adiogo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Preux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fayemendy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Desport" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.12.141" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03750128v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.12.140" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03750123v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Millimono" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boumedi&#232;ne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.12.022" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03750129v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Millimono" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Camara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daff&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boumediene" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.12.142" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03750136v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jfa.2021.35" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201859v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Preux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J&#233;sus" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.01.108" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03750133v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Adiogo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Millimono" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fayemendy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vernier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0029665121002810" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03340499v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Preux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Desport" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2021.08.021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03750142v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Massoulard-Gainant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Villemonteix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0250595" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03750138v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Preux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Desport" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0029665121002718" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053183v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vernier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villemonteix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massoulard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2020.09.550" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04003886v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04003897v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023345v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J&#233;sus" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03132433v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Blandine Ngouetou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernande" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyan-Gono Biyegue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03132447v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nzie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Priscille Nguiamba" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023193v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbofung Carl" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-2-S1-P129" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122402v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kingu&#233; Ekam&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gustave-mabiama" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04003897v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Mabiama" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Adiogo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Preux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Desport" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fayemendy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04003886v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023345v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J&#233;sus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03132433v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Blandine Ngouetou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernande" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyan-Gono Biyegue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03132447v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nzie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Priscille Nguiamba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023193v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbofung Carl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-2-S1-P129" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03750128v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adiogo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Preux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fayemendy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Desport" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.12.140" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03750125v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.12.141" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03750123v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Millimono" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boumedi&#232;ne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.12.022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03750129v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Millimono" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Camara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daff&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boumediene" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.12.142" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03750136v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jfa.2021.35" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201859v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Preux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J&#233;sus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.01.108" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03750133v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Millimono" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vernier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0029665121002810" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03750142v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Massoulard-Gainant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Villemonteix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0250595" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03750138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Preux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Desport" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0029665121002718" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03340499v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2021.08.021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053183v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vernier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villemonteix" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massoulard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2020.09.550" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122402v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kingu&#233; Ekam&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>