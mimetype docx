--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -736,723 +736,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Machine and Deep Learning Techniques to Detect HPV Status</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring transformer reliability in clinically significant prostate cancer segmentation: A comprehensive in-depth investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efstathia Petrou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos Chatzipapas</w:t>
+                <w:t xml:space="preserve">Pedro Juan Soto Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Taguelmimt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Phuong Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panagiotis Papadimitroulas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paraskevi F Katsakiori</w:t>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Personalized Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jpm14070737⟩</w:t>
+              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 118, pp.102459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2024.102459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05129070v1</w:t>
+                <w:t xml:space="preserve">hal-04792689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-modal tumor segmentation using generative blending augmentation and self-training</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of Machine and Deep Learning Techniques to Detect HPV Status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efstathia Petrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Chatzipapas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Sallé</w:t>
+                <w:t xml:space="preserve">Panagiotis Papadimitroulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Bert</w:t>
+                <w:t xml:space="preserve">Paraskevi F Katsakiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBME.2024.3384014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Personalized Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (7), pp.737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jpm14070737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567729v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-task kidney MR segmentation with Transformers in autosomal-dominant polycystic kidney disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Cross-modal tumor segmentation using generative blending augmentation and self-training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Lemeur</w:t>
+                <w:t xml:space="preserve">Nicolas Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Cornec-Le Gall</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2024.102349⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2024.3384014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04439964v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated PD-L1 status prediction in lung cancer with multi-modal PET/CT fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronrick Da-Ano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronrick Da-Ano</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olena Tankyevych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14, pp.16720. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-024-66487-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring transformer reliability in clinically significant prostate cancer segmentation: A comprehensive in-depth investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dual-task kidney MR segmentation with Transformers in autosomal-dominant polycystic kidney disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lemeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cornec-Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Juan Soto Vega</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 118, pp.102459. </w:t>
+              <w:t xml:space="preserve">, 2024, 113 (April), pp.102349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2024.102459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2024.102349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792689v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current and emerging trends in medical image segmentation with deep learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1460,51 +1460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivek Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7 (6), pp.545-569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1564,77 +1564,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Tankyevych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cheze Le Rest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 110, pp.102308. </w:t>
@@ -1796,2039 +1796,2068 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesizing the motion of the vocal folds using optical flow based techniques</w:t>
+                <w:t xml:space="preserve">Glottal Gap tracking by a continuous background modeling using inpainting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juan I. Godino-Llorente</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Ignacio Godino-Llorente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bspc.2017.01.002⟩</w:t>
+              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (12), pp.2123-2141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11517-017-1652-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436085v1</w:t>
+                <w:t xml:space="preserve">hal-05129045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glottal Gap tracking by a continuous background modeling using inpainting</w:t>
+                <w:t xml:space="preserve">Synthesizing the motion of the vocal folds using optical flow based techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juan Ignacio Godino-Llorente</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan I. Godino-Llorente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 55 (12), pp.2123-2141. </w:t>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34, pp.25 - 35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11517-017-1652-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2017.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05129045v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An automatic method to detect and track the glottal gap from high speed videoendoscopic images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Godino-Llorente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureano Moro-Velázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Andrés Gómez-García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMedical Engineering OnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14 (1), pp.100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12938-015-0096-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation Spectra Morphological Parameters: A New Method to Assess Voice Pathologies according to the GRBAS Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureano Moro-Velázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Andrés Gómez-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Ignacio Godino-Llorente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMed Research International </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2015, pp.1 - 13. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2015/259239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instance-aware deep learning for liver metastasis segmentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marwan Abbas</w:t>
+                <w:t xml:space="preserve">Temporally Consistent and Controllable Video Generation of 2D Cine CMR via Latent Space Motion Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiheng Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiatian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Gao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2025: IEEE 22nd International Symposium on Biomedical Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10980698⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04925745v1</w:t>
+                <w:t xml:space="preserve">hal-05558722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing treatment response assessment of hepatic metastases using AI-driven volumetric analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marwan Abbas</w:t>
+                <w:t xml:space="preserve">PI-RADS inspired architecture: A new deep learning approach to detect clinically significant prostate cancer on MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Taguelmimt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Phuong Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Bert</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Malavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2025: IEEE 22nd International Symposium on Biomedical Imaging</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Houston, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10981055⟩</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10980749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925751v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Prompting in SAM for Few-Shot and Weakly Supervised Medical Image Segmentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lara Siblini</w:t>
+                <w:t xml:space="preserve">Instance-aware deep learning for liver metastasis segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop MICCAI, Foundation Models for General Medical AI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-73471-7_11⟩</w:t>
+              <w:t xml:space="preserve">ISBI 2025: IEEE 22nd International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Houston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10980698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941934v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PI-RADS inspired architecture: A new deep learning approach to detect clinically significant prostate cancer on MRI</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hong-Phuong Dang</w:t>
+                <w:t xml:space="preserve">Advancing treatment response assessment of hepatic metastases using AI-driven volumetric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Malavaud</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
+              <w:t xml:space="preserve">ISBI 2025: IEEE 22nd International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Houston, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10980749⟩</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10981055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04934805v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-Sea Fauna Segmentation: A Comparative Analysis of Convolutional and Vision Transformer Architectures at Lucky Strike Vent Field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Soto Vega</w:t>
+                <w:t xml:space="preserve">Optimal Prompting in SAM for Few-Shot and Weakly Supervised Medical Image Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Siblini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Taguelmimt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-annals-X-3-2024-387-2024⟩</w:t>
+              <w:t xml:space="preserve">Workshop MICCAI, Foundation Models for General Medical AI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Maroco, France. pp.103-112, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-73471-7_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772781v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-modal PET/CT fusion for automated PD-L1 status prediction in lung cancer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olena Tankyevych</w:t>
+                <w:t xml:space="preserve">Deep-Sea Fauna Segmentation: A Comparative Analysis of Convolutional and Vision Transformer Architectures at Lucky Strike Vent Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Soto Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Cheze Le Rest</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilson da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Matabos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2024: IEEE International Symposium on Biomedical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI56570.2024.10635750⟩</w:t>
+              <w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Belém, Brazil. pp.387-395, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-X-3-2024-387-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04454064v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Generalization Capacity of Convolutional Neural Networks and Vision Transformers for Deforestation Detection in Tropical Biomes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-modal PET/CT fusion for automated PD-L1 status prediction in lung cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronrick Da-Ano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Tankyevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cheze Le Rest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-xlviii-3-2024-519-2024⟩</w:t>
+              <w:t xml:space="preserve">ISBI 2024: IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Athens, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI56570.2024.10635750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04773102v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning transferability in deep segmentation of liver metastases</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the Generalization Capacity of Convolutional Neural Networks and Vision Transformers for Deforestation Detection in Tropical Biomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro J Soto Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daliana Lobo Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo X Andrade-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilson a O P da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Queiroz Feitosa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2024: IEEE International Symposium on Biomedical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI56570.2024.10635479⟩</w:t>
+              <w:t xml:space="preserve">ISPRS Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Belem, Brazil. pp.519 - 525, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-xlviii-3-2024-519-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04454053v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Acute Pulmonary Toxicity Events with 3D Convolutional Neural Networks from Radiotherapy Dose Maps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Juan Soto Vega</w:t>
+                <w:t xml:space="preserve">Learning transferability in deep segmentation of liver metastases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francois Lucia</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Badic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCR 2024: XXth International Conference on the use of Computers in Radiation therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISBI 2024: IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Athens, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI56570.2024.10635479⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04655207v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pure versus hybrid Transformers for multi-modal brain tumor segmentation: a comparative study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of Acute Pulmonary Toxicity Events with 3D Convolutional Neural Networks from Radiotherapy Dose Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Juan Soto Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wistan Marchadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lucia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCR 2024: XXth International Conference on the use of Computers in Radiation therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897658⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03706627v1</w:t>
+                <w:t xml:space="preserve">hal-04655207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing modern segmentation architectures under low data regime for PET-CT tumor segmentation</w:t>
+                <w:t xml:space="preserve">Pure versus hybrid Transformers for multi-modal brain tumor segmentation: a comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lucia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSM MIC 2022: IEEE Nuclear science symposium and medical imaging conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04040739v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical-flow kymograms and glottovibrograms : a new way to present highspeed data for laryngeal assessment</w:t>
+                <w:t xml:space="preserve">Comparing modern segmentation architectures under low data regime for PET-CT tumor segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juan Ignacio Godino-Llorente</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAVEBA 2015 - 9th International Workshop on Models and Analysis of Vocal Emissions for Biomedical Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NSM MIC 2022: IEEE Nuclear science symposium and medical imaging conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Milan, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249146v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new technique for assessing glottal dynamics in speech and singing by means of optical-flow computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3857,142 +3886,246 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2015 - 16th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01249206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optical-flow kymograms and glottovibrograms : a new way to present highspeed data for laryngeal assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Ignacio Godino-Llorente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MAVEBA 2015 - 9th International Workshop on Models and Analysis of Vocal Emissions for Biomedical Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Florence, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36253/978-88-6655-793-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic glottal tracking from high-speed digital images using a continuous normalized cross correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Ignacio Godino-Llorente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.1144-1148, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/Interspeech.2013-312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4002,176 +4135,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la fiabilité des architectures basées sur les Transformers pour la segmentation du cancer de la prostate : une analyse rigoureuse et exhaustive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Juan Soto Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilia Taguelmimt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Phuong Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PI-RADS Net: Une nouvelle méthode d’apprentissage profond pour la détection du cancer de la prostate cliniquement significatif à l'IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilia Taguelmimt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4180,222 +4313,222 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Phuong Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Malavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing vocal-fold dynamics in singing vocal modes from Complete Vocal Technique using high-speed laryngeal imaging and electroglottographic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari Leppävuori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Maria Laukkanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Geneid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PEVOC 2019 - 13th Pan-European Voice Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4405,51 +4538,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocal Folds Dynamics by Means of Optical Flow Techniques: A Review of the Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4458,84 +4591,84 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Ignacio Godino-Llorente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Signal Processing: Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, ‎ 978-8409043293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4545,114 +4678,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing of the vocal fold dynamics using laryngeal videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Signal and Image Processing. Universidad Politécnica de Madrid, 2017. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01585708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId131"/>
+      <w:footerReference w:type="default" r:id="rId136"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4720,51 +4853,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="87B9E136"/>
+    <w:nsid w:val="20A54659"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4951,51 +5084,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gustavo-andrade-miranda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6499-5655" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/HNI-7290-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://andrade-miranda.github.io/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113377v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Taguelmimt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Andrade-Miranda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Harb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Trung Thanh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Phuong Dang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110440" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247924v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abbas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Badic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourbonne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaouen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.111076" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936417v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzipapas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Arias-Londo&#241;o" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Godino-Llorente" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111376" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05335049v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Conquer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambolais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Magnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25185658" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05129070v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Petrou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadimitroulas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi F Katsakiori" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm14070737" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04567729v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Conze" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boussion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2024.3384014" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04439964v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemeur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cornec-Le Gall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102349" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04631285v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronrick Da-Ano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Tankyevych" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Visvikis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66487-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792689v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Juan Soto Vega" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102459" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075794v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Kumar Singh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2023.3265863" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04266909v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cheze Le Rest" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2023.102308" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077539v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Stylianou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Deliyski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio Godino-Llorente" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10051556" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436085v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan I. Godino-Llorente" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2017.01.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05129045v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-017-1652-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05129023v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureano Moro-Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andr&#233;s G&#243;mez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12938-015-0096-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05129038v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/259239" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925745v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980698" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925751v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10981055" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941934v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Siblini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73471-7_11" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04934805v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malavaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980749" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772781v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Soto Vega" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson da Costa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Matabos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-X-3-2024-387-2024" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04454064v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635750" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773102v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J Soto Vega" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daliana Lobo Torres" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo X Andrade-Miranda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson a O P da Costa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Queiroz Feitosa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlviii-3-2024-519-2024" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04454053v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635479" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04655207v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wistan Marchadour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lucia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03706627v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lucia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897658" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04040739v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249146v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/978-88-6655-793-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249206v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525703v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-312" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988714v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992304v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301637v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Lepp&#228;vuori" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Maria Laukkanen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Geneid" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969204v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Cruz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01585708v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gustavo-andrade-miranda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6499-5655" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/HNI-7290-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://andrade-miranda.github.io/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113377v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Taguelmimt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Andrade-Miranda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Harb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Trung Thanh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Phuong Dang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110440" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247924v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abbas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Badic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourbonne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaouen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.111076" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936417v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzipapas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Arias-Londo&#241;o" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Godino-Llorente" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111376" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05335049v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Conquer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambolais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Magnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25185658" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792689v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Juan Soto Vega" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Visvikis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102459" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05129070v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Petrou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadimitroulas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi F Katsakiori" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm14070737" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04567729v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Conze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boussion" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2024.3384014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04631285v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronrick Da-Ano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Tankyevych" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66487-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04439964v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemeur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cornec-Le Gall" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102349" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075794v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Kumar Singh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2023.3265863" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04266909v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cheze Le Rest" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2023.102308" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077539v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Stylianou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Deliyski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio Godino-Llorente" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10051556" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05129045v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-017-1652-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436085v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan I. Godino-Llorente" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2017.01.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQPHNGLZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05129023v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureano Moro-Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andr&#233;s G&#243;mez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12938-015-0096-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05129038v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/259239" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558722v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiheng Cao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiatian Zhang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Gao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04934805v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malavaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980749" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925745v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980698" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925751v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10981055" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941934v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Siblini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73471-7_11" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772781v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Soto Vega" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson da Costa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Matabos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-X-3-2024-387-2024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04454064v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635750" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773102v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J Soto Vega" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daliana Lobo Torres" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo X Andrade-Miranda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson a O P da Costa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Queiroz Feitosa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlviii-3-2024-519-2024" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04454053v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635479" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04655207v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wistan Marchadour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lucia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03706627v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lucia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897658" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04040739v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249206v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249146v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/978-88-6655-793-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525703v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-312" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988714v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992304v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301637v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Lepp&#228;vuori" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Maria Laukkanen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Geneid" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969204v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Cruz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01585708v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>