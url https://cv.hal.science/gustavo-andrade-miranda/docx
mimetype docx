--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -736,723 +736,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring transformer reliability in clinically significant prostate cancer segmentation: A comprehensive in-depth investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of Machine and Deep Learning Techniques to Detect HPV Status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efstathia Petrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Chatzipapas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Papadimitroulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paraskevi F Katsakiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2024.102459⟩</w:t>
+              <w:t xml:space="preserve">Journal of Personalized Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (7), pp.737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jpm14070737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04792689v1</w:t>
+                <w:t xml:space="preserve">hal-05129070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Machine and Deep Learning Techniques to Detect HPV Status</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cross-modal tumor segmentation using generative blending augmentation and self-training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panagiotis Papadimitroulas</w:t>
+                <w:t xml:space="preserve">Guillaume Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paraskevi F Katsakiori</w:t>
+                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Personalized Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jpm14070737⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2024.3384014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05129070v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-modal tumor segmentation using generative blending augmentation and self-training</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sallé</w:t>
+                <w:t xml:space="preserve">Automated PD-L1 status prediction in lung cancer with multi-modal PET/CT fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronrick Da-Ano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Tankyevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBME.2024.3384014⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.16720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-66487-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567729v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated PD-L1 status prediction in lung cancer with multi-modal PET/CT fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronrick Da-Ano</w:t>
+                <w:t xml:space="preserve">Dual-task kidney MR segmentation with Transformers in autosomal-dominant polycystic kidney disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olena Tankyevych</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yannick Lemeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cornec-Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-66487-y⟩</w:t>
+              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 113 (April), pp.102349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2024.102349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631285v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-task kidney MR segmentation with Transformers in autosomal-dominant polycystic kidney disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring transformer reliability in clinically significant prostate cancer segmentation: A comprehensive in-depth investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Rousseau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pedro Juan Soto Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Taguelmimt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Phuong Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 113 (April), pp.102349. </w:t>
+              <w:t xml:space="preserve">, 2024, 118, pp.102459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2024.102349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2024.102459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04439964v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current and emerging trends in medical image segmentation with deep learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1460,51 +1460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivek Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7 (6), pp.545-569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1564,77 +1564,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Tankyevych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cheze Le Rest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 110, pp.102308. </w:t>
@@ -1796,234 +1796,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glottal Gap tracking by a continuous background modeling using inpainting</w:t>
+                <w:t xml:space="preserve">Synthesizing the motion of the vocal folds using optical flow based techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juan Ignacio Godino-Llorente</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan I. Godino-Llorente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11517-017-1652-8⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34, pp.25 - 35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2017.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05129045v1</w:t>
+                <w:t xml:space="preserve">hal-01436085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesizing the motion of the vocal folds using optical flow based techniques</w:t>
+                <w:t xml:space="preserve">Glottal Gap tracking by a continuous background modeling using inpainting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juan I. Godino-Llorente</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Ignacio Godino-Llorente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (12), pp.2123-2141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11517-017-1652-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bspc.2017.01.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01436085v1</w:t>
+                <w:t xml:space="preserve">hal-05129045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An automatic method to detect and track the glottal gap from high speed videoendoscopic images</w:t>
               </w:r>
@@ -2314,635 +2314,635 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiatian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Gao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
+              <w:t xml:space="preserve">ISBI 2026 - IEEE International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PI-RADS inspired architecture: A new deep learning approach to detect clinically significant prostate cancer on MRI</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hong-Phuong Dang</w:t>
+                <w:t xml:space="preserve">Instance-aware deep learning for liver metastasis segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Malavaud</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
+              <w:t xml:space="preserve">ISBI 2025: IEEE 22nd International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Houston, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10980749⟩</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10980698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04934805v1</w:t>
+                <w:t xml:space="preserve">hal-04925745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instance-aware deep learning for liver metastasis segmentation</w:t>
+                <w:t xml:space="preserve">Advancing treatment response assessment of hepatic metastases using AI-driven volumetric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI 2025: IEEE 22nd International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Houston, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10980698⟩</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10981055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925745v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing treatment response assessment of hepatic metastases using AI-driven volumetric analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marwan Abbas</w:t>
+                <w:t xml:space="preserve">Optimal Prompting in SAM for Few-Shot and Weakly Supervised Medical Image Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Siblini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Taguelmimt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2025: IEEE 22nd International Symposium on Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Houston, United States. </w:t>
+              <w:t xml:space="preserve">Workshop MICCAI, Foundation Models for General Medical AI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Maroco, France. pp.103-112, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10981055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-73471-7_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925751v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Prompting in SAM for Few-Shot and Weakly Supervised Medical Image Segmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PI-RADS inspired architecture: A new deep learning approach to detect clinically significant prostate cancer on MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Taguelmimt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Phuong Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Siblini</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Malavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop MICCAI, Foundation Models for General Medical AI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Maroco, France. pp.103-112, </w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Houston, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-73471-7_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10980749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04941934v1</w:t>
+                <w:t xml:space="preserve">hal-04934805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep-Sea Fauna Segmentation: A Comparative Analysis of Convolutional and Vision Transformer Architectures at Lucky Strike Vent Field</w:t>
               </w:r>
@@ -3062,90 +3062,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-modal PET/CT fusion for automated PD-L1 status prediction in lung cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronrick Da-Ano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Tankyevych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cheze Le Rest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3365,51 +3365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Badic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3460,51 +3460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of Acute Pulmonary Toxicity Events with 3D Convolutional Neural Networks from Radiotherapy Dose Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Juan Soto Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3637,51 +3637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lucia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. </w:t>
@@ -3745,64 +3745,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NSM MIC 2022: IEEE Nuclear science symposium and medical imaging conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4109,202 +4109,202 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la fiabilité des architectures basées sur les Transformers pour la segmentation du cancer de la prostate : une analyse rigoureuse et exhaustive</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+                <w:t xml:space="preserve">Improving Spatial Coherence in Multimodal Ovarian Cancer Data via MRI–WSI Registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chad Estoup-Streiff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Khellaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">IABM 2026 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Lyon, France. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04988714v1</w:t>
+                <w:t xml:space="preserve">hal-05581943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PI-RADS Net: Une nouvelle méthode d’apprentissage profond pour la détection du cancer de la prostate cliniquement significatif à l'IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilia Taguelmimt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4313,222 +4313,347 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Phuong Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Malavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Évaluation de la fiabilité des architectures basées sur les Transformers pour la segmentation du cancer de la prostate : une analyse rigoureuse et exhaustive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Juan Soto Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Taguelmimt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Phuong Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Characterizing vocal-fold dynamics in singing vocal modes from Complete Vocal Technique using high-speed laryngeal imaging and electroglottographic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari Leppävuori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Maria Laukkanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Geneid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PEVOC 2019 - 13th Pan-European Voice Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4538,51 +4663,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocal Folds Dynamics by Means of Optical Flow Techniques: A Review of the Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4591,84 +4716,84 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Ignacio Godino-Llorente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Signal Processing: Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, ‎ 978-8409043293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4678,114 +4803,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing of the vocal fold dynamics using laryngeal videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Signal and Image Processing. Universidad Politécnica de Madrid, 2017. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01585708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId136"/>
+      <w:footerReference w:type="default" r:id="rId142"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4853,51 +4978,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20A54659"/>
+    <w:nsid w:val="49F4BB2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5084,51 +5209,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gustavo-andrade-miranda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6499-5655" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/HNI-7290-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://andrade-miranda.github.io/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113377v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Taguelmimt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Andrade-Miranda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Harb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Trung Thanh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Phuong Dang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110440" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247924v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abbas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Badic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourbonne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaouen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.111076" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936417v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzipapas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Arias-Londo&#241;o" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Godino-Llorente" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111376" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05335049v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Conquer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambolais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Magnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25185658" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792689v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Juan Soto Vega" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Visvikis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102459" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05129070v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Petrou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadimitroulas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi F Katsakiori" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm14070737" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04567729v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Conze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boussion" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2024.3384014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04631285v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronrick Da-Ano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Tankyevych" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66487-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04439964v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemeur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cornec-Le Gall" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102349" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075794v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Kumar Singh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2023.3265863" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04266909v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cheze Le Rest" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2023.102308" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077539v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Stylianou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Deliyski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio Godino-Llorente" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10051556" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05129045v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-017-1652-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436085v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan I. Godino-Llorente" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2017.01.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQPHNGLZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05129023v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureano Moro-Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andr&#233;s G&#243;mez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12938-015-0096-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05129038v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/259239" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558722v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiheng Cao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiatian Zhang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Gao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04934805v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malavaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980749" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925745v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980698" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925751v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10981055" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941934v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Siblini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73471-7_11" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772781v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Soto Vega" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson da Costa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Matabos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-X-3-2024-387-2024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04454064v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635750" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773102v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J Soto Vega" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daliana Lobo Torres" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo X Andrade-Miranda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson a O P da Costa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Queiroz Feitosa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlviii-3-2024-519-2024" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04454053v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635479" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04655207v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wistan Marchadour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lucia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03706627v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lucia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897658" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04040739v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249206v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249146v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/978-88-6655-793-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525703v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-312" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988714v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992304v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301637v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Lepp&#228;vuori" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Maria Laukkanen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Geneid" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969204v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Cruz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01585708v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gustavo-andrade-miranda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6499-5655" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/HNI-7290-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://andrade-miranda.github.io/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113377v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Taguelmimt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Andrade-Miranda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Harb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Trung Thanh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Phuong Dang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110440" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247924v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abbas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Badic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourbonne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaouen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.111076" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936417v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzipapas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Arias-Londo&#241;o" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Godino-Llorente" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111376" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05335049v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Conquer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambolais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Magnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25185658" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05129070v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Petrou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadimitroulas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi F Katsakiori" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm14070737" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04567729v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Conze" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boussion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2024.3384014" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04631285v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronrick Da-Ano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Tankyevych" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Visvikis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66487-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04439964v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemeur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cornec-Le Gall" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102349" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792689v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Juan Soto Vega" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102459" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075794v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Kumar Singh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2023.3265863" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04266909v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cheze Le Rest" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2023.102308" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077539v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Stylianou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Deliyski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio Godino-Llorente" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10051556" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436085v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan I. Godino-Llorente" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2017.01.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQPHNGLZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05129045v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-017-1652-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05129023v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureano Moro-Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andr&#233;s G&#243;mez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12938-015-0096-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05129038v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/259239" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558722v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiheng Cao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiatian Zhang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Gao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925745v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980698" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925751v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10981055" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941934v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Siblini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73471-7_11" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04934805v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malavaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980749" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772781v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Soto Vega" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson da Costa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Matabos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-X-3-2024-387-2024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04454064v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635750" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773102v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J Soto Vega" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daliana Lobo Torres" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo X Andrade-Miranda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson a O P da Costa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Queiroz Feitosa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlviii-3-2024-519-2024" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04454053v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635479" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04655207v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wistan Marchadour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lucia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03706627v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lucia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897658" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04040739v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249206v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249146v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/978-88-6655-793-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525703v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-312" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581943v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Estoup-Streiff" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Verdier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tardieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cardoso" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Khellaf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992304v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988714v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301637v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Lepp&#228;vuori" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Maria Laukkanen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Geneid" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969204v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Cruz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01585708v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>