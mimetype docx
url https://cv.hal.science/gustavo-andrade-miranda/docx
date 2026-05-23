--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -230,416 +230,416 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards more reliable prostate cancer detection: Incorporating clinical data and uncertainty in MRI deep learning</w:t>
+                <w:t xml:space="preserve">GIRAFE: Glottal Imaging Dataset for Advanced Segmentation, Analysis, and Facilitative Playbacks Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamilia Taguelmimt</w:t>
+                <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
+                <w:t xml:space="preserve">Konstantinos Chatzipapas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Harb</w:t>
+                <w:t xml:space="preserve">Julián Arias-Londoño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tran Trung Thanh</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Juan Godino-Llorente</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.110440⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.111376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05113377v2</w:t>
+                <w:t xml:space="preserve">hal-04936417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring learning transferability in deep segmentation of colorectal cancer liver metastases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwan Abbas</w:t>
+                <w:t xml:space="preserve">Bogdan Badic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Badic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
+                <w:t xml:space="preserve">Vincent Bourbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 198 (Part A), pp.111076. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.111076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GIRAFE: Glottal Imaging Dataset for Advanced Segmentation, Analysis, and Facilitative Playbacks Evaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Towards more reliable prostate cancer detection: Incorporating clinical data and uncertainty in MRI deep learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Taguelmimt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantinos Chatzipapas</w:t>
+                <w:t xml:space="preserve">Hussein Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julián Arias-Londoño</w:t>
+                <w:t xml:space="preserve">Tran Trung Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Godino-Llorente</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hong-Phuong Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.111376. </w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 194, pp.110440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.110440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04936417v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113377v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive Review of Open-Source Fundus Image Databases for Diabetic Retinopathy Diagnosis</w:t>
               </w:r>
@@ -651,51 +651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Conquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lambolais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Magnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -755,77 +755,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Machine and Deep Learning Techniques to Detect HPV Status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Petrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chatzipapas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Papadimitroulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paraskevi F Katsakiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -889,51 +889,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-modal tumor segmentation using generative blending augmentation and self-training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1004,373 +1004,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated PD-L1 status prediction in lung cancer with multi-modal PET/CT fusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dual-task kidney MR segmentation with Transformers in autosomal-dominant polycystic kidney disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronrick Da-Ano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
+                <w:t xml:space="preserve">Yannick Lemeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olena Tankyevych</w:t>
+                <w:t xml:space="preserve">Emilie Cornec-Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14, pp.16720. </w:t>
+              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 113 (April), pp.102349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-66487-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2024.102349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631285v1</w:t>
+                <w:t xml:space="preserve">hal-04439964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-task kidney MR segmentation with Transformers in autosomal-dominant polycystic kidney disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated PD-L1 status prediction in lung cancer with multi-modal PET/CT fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronrick Da-Ano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Tankyevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 113 (April), pp.102349. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.16720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2024.102349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-66487-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439964v1</w:t>
+                <w:t xml:space="preserve">hal-04631285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring transformer reliability in clinically significant prostate cancer segmentation: A comprehensive in-depth investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Juan Soto Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilia Taguelmimt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Phuong Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 118, pp.102459. </w:t>
@@ -1421,90 +1421,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current and emerging trends in medical image segmentation with deep learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivek Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7 (6), pp.545-569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1538,103 +1538,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-modal medical Transformers: A meta-analysis for medical image segmentation in oncology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Tankyevych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cheze Le Rest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 110, pp.102308. </w:t>
@@ -1672,51 +1672,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laryngeal Image Processing of Vocal Folds Motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Stylianou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1802,51 +1802,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesizing the motion of the vocal folds using optical flow based techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1918,51 +1918,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glottal Gap tracking by a continuous background modeling using inpainting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Ignacio Godino-Llorente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2009,64 +2009,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An automatic method to detect and track the glottal gap from high speed videoendoscopic images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Godino-Llorente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureano Moro-Velázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2165,51 +2165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Andrés Gómez-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Ignacio Godino-Llorente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMed Research International </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2015, pp.1 - 13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2288,51 +2288,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporally Consistent and Controllable Video Generation of 2D Cine CMR via Latent Space Motion Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiheng Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiatian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2390,364 +2390,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instance-aware deep learning for liver metastasis segmentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Advancing treatment response assessment of hepatic metastases using AI-driven volumetric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaouen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bourbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI 2025: IEEE 22nd International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Houston, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10980698⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10981055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04925745v1</w:t>
+                <w:t xml:space="preserve">hal-04925751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing treatment response assessment of hepatic metastases using AI-driven volumetric analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Instance-aware deep learning for liver metastasis segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourbonne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI 2025: IEEE 22nd International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Houston, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10981055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10980698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04925751v1</w:t>
+                <w:t xml:space="preserve">hal-04925745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Prompting in SAM for Few-Shot and Weakly Supervised Medical Image Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Siblini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilia Taguelmimt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2794,90 +2794,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PI-RADS inspired architecture: A new deep learning approach to detect clinically significant prostate cancer on MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Taguelmimt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Phuong Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamilia Taguelmimt</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Malavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2941,51 +2941,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep-Sea Fauna Segmentation: A Comparative Analysis of Convolutional and Vision Transformer Architectures at Lucky Strike Vent Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Soto Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilson da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3056,373 +3056,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-modal PET/CT fusion for automated PD-L1 status prediction in lung cancer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the Generalization Capacity of Convolutional Neural Networks and Vision Transformers for Deforestation Detection in Tropical Biomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro J Soto Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daliana Lobo Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo X Andrade-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilson a O P da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Queiroz Feitosa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2024: IEEE International Symposium on Biomedical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI56570.2024.10635750⟩</w:t>
+              <w:t xml:space="preserve">ISPRS Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Belem, Brazil. pp.519 - 525, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-xlviii-3-2024-519-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04454064v1</w:t>
+                <w:t xml:space="preserve">hal-04773102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Generalization Capacity of Convolutional Neural Networks and Vision Transformers for Deforestation Detection in Tropical Biomes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-modal PET/CT fusion for automated PD-L1 status prediction in lung cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronrick Da-Ano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Tankyevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cheze Le Rest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Belem, Brazil. pp.519 - 525, </w:t>
+              <w:t xml:space="preserve">ISBI 2024: IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Athens, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-xlviii-3-2024-519-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISBI56570.2024.10635750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04773102v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning transferability in deep segmentation of liver metastases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Badic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI 2024: IEEE International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Athens, Greece. </w:t>
@@ -3473,77 +3473,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of Acute Pulmonary Toxicity Events with 3D Convolutional Neural Networks from Radiotherapy Dose Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Juan Soto Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wistan Marchadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lucia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3585,103 +3585,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pure versus hybrid Transformers for multi-modal brain tumor segmentation: a comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lucia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. </w:t>
@@ -3719,77 +3719,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing modern segmentation architectures under low data regime for PET-CT tumor segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3821,256 +3821,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new technique for assessing glottal dynamics in speech and singing by means of optical-flow computation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Optical-flow kymograms and glottovibrograms : a new way to present highspeed data for laryngeal assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Ignacio Godino-Llorente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2015 - 16th Annual Conference of the International Speech Communication Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MAVEBA 2015 - 9th International Workshop on Models and Analysis of Vocal Emissions for Biomedical Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Florence, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36253/978-88-6655-793-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01249206v1</w:t>
+                <w:t xml:space="preserve">hal-01249146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical-flow kymograms and glottovibrograms : a new way to present highspeed data for laryngeal assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A new technique for assessing glottal dynamics in speech and singing by means of optical-flow computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Ignacio Godino-Llorente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAVEBA 2015 - 9th International Workshop on Models and Analysis of Vocal Emissions for Biomedical Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2015 - 16th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36253/978-88-6655-793-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01249146v1</w:t>
+                <w:t xml:space="preserve">hal-01249206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic glottal tracking from high-speed digital images using a continuous normalized cross correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Ignacio Godino-Llorente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4274,90 +4274,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PI-RADS Net: Une nouvelle méthode d’apprentissage profond pour la détection du cancer de la prostate cliniquement significatif à l'IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Taguelmimt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Phuong Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamilia Taguelmimt</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Malavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4399,103 +4399,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la fiabilité des architectures basées sur les Transformers pour la segmentation du cancer de la prostate : une analyse rigoureuse et exhaustive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Juan Soto Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilia Taguelmimt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Phuong Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
@@ -4537,51 +4537,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing vocal-fold dynamics in singing vocal modes from Complete Vocal Technique using high-speed laryngeal imaging and electroglottographic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari Leppävuori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4677,51 +4677,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocal Folds Dynamics by Means of Optical Flow Techniques: A Review of the Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4817,51 +4817,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing of the vocal fold dynamics using laryngeal videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Signal and Image Processing. Universidad Politécnica de Madrid, 2017. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4978,51 +4978,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49F4BB2D"/>
+    <w:nsid w:val="A4773DDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5209,51 +5209,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gustavo-andrade-miranda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6499-5655" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/HNI-7290-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://andrade-miranda.github.io/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113377v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Taguelmimt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Andrade-Miranda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Harb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Trung Thanh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Phuong Dang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110440" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247924v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abbas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Badic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourbonne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaouen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.111076" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936417v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzipapas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Arias-Londo&#241;o" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Godino-Llorente" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111376" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05335049v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Conquer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambolais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Magnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25185658" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05129070v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Petrou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadimitroulas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi F Katsakiori" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm14070737" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04567729v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Conze" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boussion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2024.3384014" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04631285v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronrick Da-Ano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Tankyevych" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Visvikis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66487-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04439964v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemeur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cornec-Le Gall" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102349" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792689v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Juan Soto Vega" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102459" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075794v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Kumar Singh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2023.3265863" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04266909v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cheze Le Rest" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2023.102308" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077539v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Stylianou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Deliyski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio Godino-Llorente" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10051556" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436085v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan I. Godino-Llorente" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2017.01.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQPHNGLZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05129045v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-017-1652-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05129023v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureano Moro-Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andr&#233;s G&#243;mez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12938-015-0096-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05129038v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/259239" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558722v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiheng Cao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiatian Zhang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Gao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925745v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980698" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925751v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10981055" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941934v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Siblini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73471-7_11" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04934805v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malavaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980749" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772781v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Soto Vega" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson da Costa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Matabos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-X-3-2024-387-2024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04454064v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635750" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773102v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J Soto Vega" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daliana Lobo Torres" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo X Andrade-Miranda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson a O P da Costa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Queiroz Feitosa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlviii-3-2024-519-2024" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04454053v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635479" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04655207v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wistan Marchadour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lucia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03706627v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lucia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897658" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04040739v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249206v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249146v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/978-88-6655-793-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525703v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-312" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581943v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Estoup-Streiff" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Verdier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tardieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cardoso" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Khellaf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992304v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988714v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301637v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Lepp&#228;vuori" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Maria Laukkanen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Geneid" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969204v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Cruz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01585708v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gustavo-andrade-miranda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6499-5655" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/HNI-7290-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://andrade-miranda.github.io/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936417v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Andrade-Miranda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzipapas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Arias-Londo&#241;o" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Godino-Llorente" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111376" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247924v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abbas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Badic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourbonne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaouen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.111076" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113377v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Taguelmimt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Harb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Trung Thanh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Phuong Dang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110440" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05335049v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Conquer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambolais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Magnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25185658" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05129070v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Petrou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadimitroulas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi F Katsakiori" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm14070737" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04567729v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Conze" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boussion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2024.3384014" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04439964v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemeur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cornec-Le Gall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102349" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04631285v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronrick Da-Ano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Tankyevych" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Visvikis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66487-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792689v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Juan Soto Vega" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102459" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075794v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Kumar Singh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2023.3265863" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04266909v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cheze Le Rest" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2023.102308" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077539v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Stylianou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Deliyski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio Godino-Llorente" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10051556" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436085v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan I. Godino-Llorente" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2017.01.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQPHNGLZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05129045v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-017-1652-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05129023v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureano Moro-Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andr&#233;s G&#243;mez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12938-015-0096-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05129038v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/259239" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558722v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiheng Cao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiatian Zhang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Gao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925751v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10981055" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925745v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980698" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941934v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Siblini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73471-7_11" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04934805v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malavaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980749" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772781v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Soto Vega" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson da Costa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Matabos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-X-3-2024-387-2024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773102v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J Soto Vega" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daliana Lobo Torres" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo X Andrade-Miranda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson a O P da Costa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Queiroz Feitosa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlviii-3-2024-519-2024" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04454064v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635750" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04454053v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635479" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04655207v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wistan Marchadour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lucia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03706627v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lucia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897658" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04040739v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249146v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/978-88-6655-793-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249206v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525703v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-312" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581943v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Estoup-Streiff" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Verdier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tardieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cardoso" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Khellaf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992304v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988714v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301637v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Lepp&#228;vuori" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Maria Laukkanen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Geneid" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969204v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Cruz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01585708v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>