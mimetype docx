--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -3061,51 +3061,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E9F45DA"/>
+    <w:nsid w:val="FA5547F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>