--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -850,607 +850,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568108v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Distributed Consensus Performance on Mobile Cyber-Physical System Swarms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chianca Ferreira</w:t>
+                <w:t xml:space="preserve">How Hard is Asynchronous Weight Reassignment? (Extended Version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Heydari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guthemberg Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alysson Bessani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Wireless Communications and Mobile Computing (IWCMC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IWCMC58020.2023.10182856⟩</w:t>
+              <w:t xml:space="preserve">ICDCS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2023, Hong Kong, Hong Kong SAR China. pp.523-533, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDCS57875.2023.00038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04402986v1</w:t>
+                <w:t xml:space="preserve">hal-04133184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Hard is Asynchronous Weight Reassignment? (Extended Version)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hasan Heydari</w:t>
+                <w:t xml:space="preserve">Cost-Effective Offloading Strategies for UAV Contingency Planning in Smart Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ching-Chi Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chianca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard David Bereholschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Jia Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guthemberg Silvestre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alysson Bessani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDCS 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICDCS57875.2023.00038⟩</w:t>
+              <w:t xml:space="preserve">2023 32nd International Conference on Computer Communications and Networks (ICCCN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Honolulu, United States. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCCN58024.2023.10230212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133184v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-Effective Offloading Strategies for UAV Contingency Planning in Smart Cities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing Distributed Consensus Performance on Mobile Cyber-Physical System Swarms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Chianca</w:t>
+                <w:t xml:space="preserve">jiayi chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonard David Bereholschi</w:t>
+                <w:t xml:space="preserve">Maxime Vacheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian-Jia Chen</w:t>
+                <w:t xml:space="preserve">Bruno Chianca Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guthemberg Silvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 32nd International Conference on Computer Communications and Networks (ICCCN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Honolulu, United States. pp.1-7, </w:t>
+              <w:t xml:space="preserve">2023 International Wireless Communications and Mobile Computing (IWCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Marrakesh, Morocco. pp.650-656, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCCN58024.2023.10230212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC58020.2023.10182856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04388922v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lightweight Fluid Model for Mobile Ad hoc Distributed Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Towards a Novel UAV Position Tracking and Reporting System for Very Low Level Airspace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chianca Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guthemberg Silvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCC2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ERTS2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668033v1</w:t>
+                <w:t xml:space="preserve">hal-03450168v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Novel UAV Position Tracking and Reporting System for Very Low Level Airspace</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">A Lightweight Fluid Model for Mobile Ad hoc Distributed Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chianca Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guthemberg Silvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERTS2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISCC2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rhodes, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC55528.2022.9912980⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450168v2</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MACE: A Mobile Ad-hoc Computing Emulation Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chianca Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1950,252 +1950,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tejo: A Supervised Anomaly Detection Scheme for NewSQL Databases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data Stream Clustering for Online Anomaly Detection in Cloud Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Sauvanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guthemberg Silvestre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carla Sauvanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Software Engineering for Resilient Systems (SERENE 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th European Dependable Computing Conference (EDCC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211772v1</w:t>
+                <w:t xml:space="preserve">hal-01211774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Stream Clustering for Online Anomaly Detection in Cloud Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tejo: A Supervised Anomaly Detection Scheme for NewSQL Databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guthemberg Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Sauvanaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guthemberg Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Dependable Computing Conference (EDCC 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Workshop on Software Engineering for Resilient Systems (SERENE 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23129-7_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211774v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An anomaly detection approach for scale-out storage systems</w:t>
               </w:r>
@@ -3061,51 +3061,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FA5547F0"/>
+    <w:nsid w:val="528C6A24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3292,51 +3292,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guthemberg-silvestre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0273-7212" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180892037" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472399v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Riad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeedeh Ghanadbashi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guthemberg Silvestre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdollah Malekjafarian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WMNC67099.2025.11299253" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533871v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theobald de Riberolles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunkai Zou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lochin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefu Song" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-021-00902-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01864357v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Sauvanaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ka&#226;niche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karama Kanoun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Lazri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2018.01.039" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198678v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buffoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pires" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46703-9_2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568108v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Heydari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alysson Bessani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402986v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=jiayi chen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vacheron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chianca Ferreira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC58020.2023.10182856" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133184v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS57875.2023.00038" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04388922v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Chi Lin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chianca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard David Bereholschi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Jia Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN58024.2023.10230212" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668033v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC55528.2022.9912980" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450168v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278760v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN52240.2021.9522185" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03454633v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Arantes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02890995v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AERO47225.2020.9172292" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02145644v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pirovano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48340-1_63" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01826053v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-W.2018.00044" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211772v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23129-7_9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211774v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076212v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930200v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2013.64" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861970v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2013.6641394" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863155v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Krishnaswamy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36949-0_3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861971v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2012.35" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712990v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00931562v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guthemberg-silvestre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0273-7212" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180892037" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472399v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Riad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeedeh Ghanadbashi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guthemberg Silvestre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdollah Malekjafarian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WMNC67099.2025.11299253" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533871v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theobald de Riberolles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunkai Zou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lochin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefu Song" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-021-00902-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01864357v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Sauvanaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ka&#226;niche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karama Kanoun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Lazri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2018.01.039" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198678v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buffoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pires" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46703-9_2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568108v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Heydari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alysson Bessani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133184v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS57875.2023.00038" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04388922v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Chi Lin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chianca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard David Bereholschi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Jia Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN58024.2023.10230212" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402986v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=jiayi chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vacheron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chianca Ferreira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC58020.2023.10182856" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450168v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668033v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC55528.2022.9912980" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278760v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN52240.2021.9522185" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03454633v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Arantes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02890995v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AERO47225.2020.9172292" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02145644v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pirovano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48340-1_63" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01826053v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-W.2018.00044" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211774v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211772v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23129-7_9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076212v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930200v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2013.64" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861970v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2013.6641394" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863155v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Krishnaswamy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36949-0_3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861971v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2012.35" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712990v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00931562v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>