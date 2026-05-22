--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -1950,252 +1950,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Stream Clustering for Online Anomaly Detection in Cloud Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tejo: A Supervised Anomaly Detection Scheme for NewSQL Databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guthemberg Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Sauvanaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guthemberg Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Dependable Computing Conference (EDCC 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Workshop on Software Engineering for Resilient Systems (SERENE 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23129-7_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211774v1</w:t>
+                <w:t xml:space="preserve">hal-01211772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tejo: A Supervised Anomaly Detection Scheme for NewSQL Databases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data Stream Clustering for Online Anomaly Detection in Cloud Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Sauvanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guthemberg Silvestre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carla Sauvanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Software Engineering for Resilient Systems (SERENE 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th European Dependable Computing Conference (EDCC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-23129-7_9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01211772v1</w:t>
+                <w:t xml:space="preserve">hal-01211774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An anomaly detection approach for scale-out storage systems</w:t>
               </w:r>
@@ -3061,51 +3061,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="528C6A24"/>
+    <w:nsid w:val="AC509C9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3292,51 +3292,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guthemberg-silvestre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0273-7212" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180892037" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472399v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Riad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeedeh Ghanadbashi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guthemberg Silvestre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdollah Malekjafarian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WMNC67099.2025.11299253" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533871v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theobald de Riberolles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunkai Zou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lochin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefu Song" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-021-00902-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01864357v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Sauvanaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ka&#226;niche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karama Kanoun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Lazri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2018.01.039" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198678v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buffoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pires" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46703-9_2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568108v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Heydari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alysson Bessani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133184v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS57875.2023.00038" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04388922v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Chi Lin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chianca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard David Bereholschi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Jia Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN58024.2023.10230212" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402986v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=jiayi chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vacheron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chianca Ferreira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC58020.2023.10182856" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450168v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668033v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC55528.2022.9912980" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278760v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN52240.2021.9522185" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03454633v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Arantes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02890995v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AERO47225.2020.9172292" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02145644v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pirovano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48340-1_63" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01826053v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-W.2018.00044" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211774v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211772v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23129-7_9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076212v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930200v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2013.64" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861970v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2013.6641394" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863155v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Krishnaswamy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36949-0_3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861971v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2012.35" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712990v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00931562v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guthemberg-silvestre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0273-7212" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180892037" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472399v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Riad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeedeh Ghanadbashi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guthemberg Silvestre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdollah Malekjafarian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WMNC67099.2025.11299253" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533871v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theobald de Riberolles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunkai Zou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lochin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefu Song" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-021-00902-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01864357v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Sauvanaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ka&#226;niche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karama Kanoun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Lazri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2018.01.039" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198678v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buffoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pires" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46703-9_2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568108v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Heydari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alysson Bessani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133184v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS57875.2023.00038" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04388922v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Chi Lin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chianca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard David Bereholschi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Jia Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN58024.2023.10230212" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402986v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=jiayi chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vacheron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chianca Ferreira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC58020.2023.10182856" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450168v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668033v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC55528.2022.9912980" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278760v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN52240.2021.9522185" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03454633v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Arantes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02890995v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AERO47225.2020.9172292" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02145644v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pirovano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48340-1_63" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01826053v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-W.2018.00044" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211772v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23129-7_9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211774v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076212v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930200v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2013.64" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861970v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2013.6641394" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863155v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Krishnaswamy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36949-0_3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861971v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2012.35" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712990v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00931562v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>