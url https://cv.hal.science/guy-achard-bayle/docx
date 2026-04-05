--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guy ACHARD-BAYLE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Approches et analyses (onto-) logiques d’évolutions référentielles. Points de vue sur des métamorphoses de genre... et de “sorte” »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Re)Dire le genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau CoDiTex (Corpus, Discours, Textes); Université de Bohême du Sud; Université de Lorraine; Université Sorbonne Nouvelle; Sorbonne Université, Jun 2024, Paris MSH Sorbonne Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oral dans la « Grande Grammaire du Français » : en relation avec la phrase, la période et le texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRANCPARLÉ (Français parlé: données, représentations, questionnements théoriques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Turin; Sorbonne Université; Centro di documentazione e di Ricerca per la Didattica della Lingua Francese nell’Università Italiana; Cellule de Recherche en Linguistique, Jun 2022, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time and Identity. Ricœur and Arendt: “History as Narrative and Practice”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing &amp; Worlds (On Ricœur)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bohême du Sud, Jun 2025, České Budějovice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique et logique (naturelle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluences (section "Les sciences du langage : frontières et confluences"). 14e Congrès des Franco-romanistes allemands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des sciences du langage (ASL); University of Passau; Association allemande des francoromanistes, Sep 2024, Passau, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance, Altérité, Énaction : principes de formation linguistique et culturelle pour migrants en contexte pandémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Fragonara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Seifelnaser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Francoromanistes allemenands « Populaire !Populär ?, Section n°19 Le français langue seconde et étrangère : synergies entre la linguistique et la recherche sur les langues étrangères », Université de Vienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des francoromanistes allemands, Sep 2022, Vienne (Austria), Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grande Grammaire du Français (GGF) : place à l’oral !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Français parlé. Données, représentations, questionnements théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Turin; Sorbonne Université; Centro di documentazione e di Ricerca per la Didattica della Lingua Francese nell’Università Italiana (Do.Ri.F.-Università); Cellule de Recherche en Linguistique (CRL), Jun 2022, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La linguistique textuelle française et l'héritage de l'École de Prague au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Théories et pratiques linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre pluridisciplinaire textes et cultures (CPTC, Université de Bourgogne), Nov 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interculturel en didactique peut-il être linguistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque International Sciences, Sciences du langage, Arts et Technologies. Futur de l’Éducation : Enjeux et Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Association des Sciences du langage (ASL); Université d'Izmir, May 2021, Izmir, Turquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles d’organisation thématique des paragraphes et entre les paragraphes, à l’épreuve de la Rectorique de Cyceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondřej Pešek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale Linguistic and Psycholinguistic approaches to Text Structuring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École normale supérieure, Jan 2018, Paris, France. pp.[En ligne], </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/discours.10794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistiques textuelles et discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Enjeux et utilité sociale d’une revue en sciences du langage : le cas de Pratiques, entre linguistique, littérature et didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Jun 2019, Metz, France. pp.[En ligne], </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.8521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations de la répétition dans les récits de voyage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Variations de la répétition dans le récit de voyage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nice Sofia-Antipolis, Nov 2016, Nice, France. pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Des goûts et des couleurs, on ne discute pas”. La parémiologie et la question des universaux : fonctionnels, notionnels... et culturels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Langues, cultures et médias en Méditerranée : Genres, goûts, odeurs et couleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sidi Mohamed Ben Abdellah, Oct 2018, Fès, Malte. pp.65-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des goûts et des couleurs, on ne discute pas. La parémiologie et la question des universaux : fonctionnels, conceptuels... et culturels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e congrès international Langues, cultures et médias en Méditerranée. Genres, goûts et couleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche intersite en études culturelles (Iriec); Université Paul-Valéry Montpellier 3; Asie et Australie (ILCEA4); Université Grenoble Alpes; Université Sidi Mohamed Ben Abdellah (Maroc); Institut français de Fès (Maroc); Institut d'études avancées (Usias); Université de Strasbourg; Association méditerranéenne pour le developpement des espaces culturels; Université euro-méditerranéenne de Fès (Maroc); Centre de recherche sur les médiations (Crem); Université de Lorraine; Université Toulouse 2 Jean-Jaurès; Institut des langues et cultures d'Europe; Amérique; Afrique, Oct 2018, Fès, Maroc. pp.65-81, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10385-1.p.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches et méthodologies pour analyser l’interculturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliki Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Sciences du langage et sciences de l'information et de la communication : échanges et confrontations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Oct 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les niveaux d’implication parémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Proverbes et locutions figées : description, argumentation, catégorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Grenoble-Alpes, Mar 2017, Grenoble, France. pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interculturalité & sciences du Langage : l’interculturel en didactique peut-il être linguistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Sciences du langage et sciences de l’information &amp; de la communication, échanges et confrontations : interculturel – narrations – modèles de référence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches sur les médiations (Crem, Université de Lorraine); Association des sciences du langage (ASL), Oct 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When reference is subjected to evolution : how do we construct and interpret the ‘chain’ between textuality and ontology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journée d’études franco-tchèque Text Structure and Corpus Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Formal and Applied Linguistics (UFAL, Faculty of Mathematics and Physics, Charles University), Nov 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la référence est sujette à l'évolution : comment construisons-nous les &amp;quot;chaînes&amp;quot; entre textualité et ontologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e journée d'étude franco-tchèque Text Structure and Corpus Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Formal and Applied Linguistics (Ufal); Faculty of Mathematics and Physics, Charles University, Nov 2018, Prague, République tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Linguistique et Didactique : Analyses et Pratiques des Langues, des Textes et des Discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e École doctorale francophone, section linguistique, traductologique et didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bohême du Sud à České Budëjovice; L’association Gallica, Sep 2016, České Budëjovice, République tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte, Discours, Cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude Les Frontières du discours: catégories, unités, procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, May 2013, Tours, France. pp.71-86, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/sem-2018-0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasting through the body and the culture: A comparative study of taste metaphors in Tunisian Arabic and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycel Dakhlaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Cognitive linguistic research in metonymy, metaphor, constructions and frames: Scope, models and methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spanish Cognitive Linguistics Association (AELCO), Oct 2018, Cordoue, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte-discours, sur fond d’action, dans les Essais d’herméneutique II de Ricœur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Texte et discours en confrontation dans l’espace européen. Pour un renouvellement épistémologique et heuristique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Centre d'étude des discours, images, textes, écrits, communication (Céditec, Université Paris-Est Créteil); Clesthia (Université Sorbonne Nouvelle-Paris 3), Sep 2015, Metz, France. pp.151-168, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b13384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition énactive en contexte numérique : Affordances des textes multimodaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Langage et énaction : approches linguistiques et interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Clermont-Auvergne, Jun 2016, Clermont-Ferrand, France. pp.85-100, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18145/signifiances.v1i2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universalisme et didactique des langues et des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L'enseignement-apprentissage du FLE dans la perspective du CECRL en contextes non européens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Association des jeunes chercheurs du Crem (AJC Crem); Édition, Littératures, Langages, Informatique, Arts, Didactique, Discours (Élliadd, Université de Franche-Comté), Sep 2017, Metz, France. pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique paradoxale de la fiction, présentation/discussion de Robert Martin (1988)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Récits, valeurs et régimes de croyance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Nov 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en fiction, texte et hors-texte dans Anima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léda Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues d'Anima. Écriture et histoire contemporaine dans l'œuvre de Wajdi Mouawad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Littératures, Imaginaire, Sociétés (LIS, Université de Lorraine), Nov 2014, Nancy, France. pp.63-80, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05947-9.p.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique et textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondřej Pešek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L’expérience et l’avenir du structuralisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des sciences; Institut de littérature tchèque, Oct 2016, Prague, République tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les référents évolutifs, objets et objets du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connexion et Indexation. Colloque d’hommages en l’honneur du professeur Michel Charolles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lattice (CNRS, ENS), Jun 2016, Lyon, France. pp.83-90, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.6875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions eating the body, and more...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycel Dakhlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference of Cultural Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Prato, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la session linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres annuelles Aliento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aliento, Analyse Linguistique, Interculturelle d’ÉNoncés sapientiels et Transmission Orient/Occident-Occident/Orient, 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les niveaux de l’analyse... parémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres annuelles Aliento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aliento, Analyse Linguistique, Interculturelle d’ÉNoncés sapientiels et Transmission Orient/Occident-Occident/Orient, 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morales & scénographies : généricité, figurativité, métamorphisme en parémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les proverbes dans l'Europe des XVIe et XVIIe siècles: réalités et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mary-Nelly Fouligny; Marie Roig Miranda, Nov 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre français général, français sur objectifs spécifiques et culture scientifique : le Campus Numérique FORPRINT, FOAD préparatoire à l'intégration dans l'enseignement supérieur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Malpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Compiègne, France. pp.509-514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. — Formation en langues secondes face à l’urgence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Fragonara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Junkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Formation en langues secondes face à l’urgence, 69, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.12359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : langues secondes, migration et pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Fragonara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Junkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publif@rum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Langues secondes en contexte migratoire et pandémique, 39 (1), pp.3-9. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15167/1824-7482/pbfrm2023.1.2278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance, Énaction, Stéréotypes, Altérité : Principes pour la formation linguistique et interculturelle des migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Fragonara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Seifelnaser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publif@rum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Langues secondes en contexte migratoire et pandémique, 39 (1), pp.118-138. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15167/1824-7482/pbfrm2023.1.2285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la référence est soumise au changement : comment construire et interpréter les chaînes entre textualité et ontologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écho des études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique textuelle, linguistique de corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondřej Pešek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo des études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1), pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32725/eer.2022.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paragraphe et l’organisation thématico-graphique du texte dans les nouveaux écrits numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondřej Pešek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XC-1 (Nouvelles textualités, Véronique Magri (dir.)), pp.75-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier : Enjeux et utilité de &amp;quot;Pratiques&amp;quot;, entre linguistique, littérature et didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Enjeux et utilité de "Pratiques", entre linguistique, littérature et didactique, 185-186, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.8451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguística popular — a linguística &amp;quot;fora do templo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Paveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Leiser Baronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamires Bonani Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Lourenço Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fórum Linguístico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (4), pp.4257-4270. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5007/1984-8412.2019v16n4p4257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Galazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Fragonara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Kaced</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Enjeux de l’acquisition des langues secondes en contextes migratoires, 19, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Full, Michelle Lecolle (éds 2018). Jeux de mots et Créativité. Langue(s), Discours et Littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of L3 French wh-question structure by Persian-English bilinguals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Akbar Jabbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Ablali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cogent Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (1), pp.1524551. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2331186x.2018.1524551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche de la linguistique populaire en France : attitudes, prédiscours, questions de confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circula : revue d'idéologies linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.148-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Vicari (2016), Pour une approche de la linguistique populaire en France : attitudes, prédiscours, questions de confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circula : revue d'idéologies linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.148-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Colas-Blaise, Laurent Perrin, Gian Maria Tore, dirs, L’énonciation aujourd’hui. Un concept clé des sciences du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand il est fort en thème : entre double marquage et anaphore zéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echos des Etudes Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Pareil au Même. De deux identités et de trois doubles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Si à l’imparfait, l’hypothèse polyphonique : modus & dictum, fiction & diction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Chronos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective fonctionnelle de la phrase : « histoire-géographie » d'une idée linguistique - Prague et l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chabrolle-Cerretini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective fonctionnelle de la phrase et linguistique du texte française. L’École de Prague... passant par la Lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echos des Etudes Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (1), pp.65‑78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérité-Réalité-Naturalité : La relation et l'ancrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Texte, discours, interactions. Nouvelles épistémologies, 34, pp.71-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemins de traverse - voies de travers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets : revue électronique d’études françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012,  4, pp.261-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réel, contexte, et cognition. Contribution à une histoire de la linguistique cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Paveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XXIV (1), pp.97-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logique du thème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (2), pp.182-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La linguistique « hors du temple »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Paveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 139-140, pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer l'interface entre ingénierie, didactique, pédagogie et dispositifs ouverts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Demaizière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Pluralité des langues et des supports dans la construction et la transmission des connaissances, 6 (1), pp.151-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Français, autoformation et ELAO à l'université : didactique du texte et pratique de l'hypertexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Redon-Dilax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Eurocall'99 : Systèmes d'information et de communication (SIC) dans des situations diversifiées d'apprentissage des langues, 3 (1), pp.77-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SN démonstratif et SN défini anaphoriques en contextes évolutifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Theissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 4, pp.85-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition et description dans le récit de voyage : approximation, assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Magri &amp; Odile Gannier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières de la définition dans le récit de voyage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.17-34, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text, Discourse, Cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driss Ablali; Guy Achard-Bayle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French theories on text and discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 473, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-94, 2023, Beihefte zur Zeitschrift für romanische Philologie, 9783110794434. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110794434-004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction Language/speech vs. text/discourse: A “family resemblance”?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Ablali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driss Ablali; Guy Achard-Bayle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Theories on Text and Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 473, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-18, 2023, Beihefte zur Zeitschrift für romanische Philologie, 9783110794434. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110794434-001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux risques de l’interdisciplinarité : nécessité et obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Krylyschin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Temmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Achard-Bayle; Marina Krylyschin; Malika Temmar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences du langage face aux défis de la disciplinarisation et de l’interdisciplinarité, actes du colloque ASL 2019, Limoges, Éditions Lambert-Lucas, p. 9-25.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-24, 2021, 978-2-35935-332-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une définition de l'assertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vernant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Temmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Krylyschin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Achard-Bayle, Marina Krylyschin, Malika Temmar (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences du langage face aux défis de la disciplinarisation et de l'interdisciplinarité - Actes du colloque ASL de 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.1-15, 2021, Linguistique et sociolinguistique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale à</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Achard-Bayle; Christine Durieux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitivisme et Traductologie. Approches sémantiques et psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éd. Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-24, 2020, 978-2-406-09942-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise da perspetiva intercultural em programas e manuais de ensino do Francês Língua Estrangeira em Moçambique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliciano José Pedro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Capucho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Helena Auraujo e Sa’; Carla maciel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interculturalidade e plurilinguismo nos discursos e práticas de educação e formação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-98, 2020, 978-2-8076-1757-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re-)Penser le texte et le discours dans le paysage actuel des sciences du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Ablali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Reboul-Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Temmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driss Ablali; Guy Achard-Bayle; Sandrine Reboul-Touré; Malika Temmar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texte et discours en confrontation dans l’espace européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-32, 2018, 978-3-0343-2643-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. L'interprétation au regard des sciences du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Krylyschin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Achard-Bayle; Maximilien Guérin; Georges Kleiber; Marina Krylyschin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences du langage et la question de l’interprétation (aujourd’hui)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-21, 2018, 978-2-35935-269-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01994908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte et discours se comprennent-ils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Monte ; Gilles Philippe </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déterminations, évolutions, confrontations </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Lyon, pp.23-38, 2014, Genres &amp; Textes ; Textes &amp; Langue, 978-2-7297-0873-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues secondes en contexte migratoire et pandémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Fragonara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Junkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publif@rum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39 (1), 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et utilité de &amp;quot;Pratiques&amp;quot;, entre linguistique, littérature et didactique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Enjeux et utilité sociale d’une revue en sciences du langage : le cas de Pratiques, entre linguistique, littérature et didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Metz, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 185-186, 2020, Lire des documents composites en classe, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.8366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de l’acquisition des langues secondes en contextes migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Fragonara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Galazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique populaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Paveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 139-140, 2008, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.1168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition, discours, contextes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Paveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HS-6, 2007, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corela.833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French theories on text and discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Ablali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouton de Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 473, 2023, Beihefte zur Zeitschrift für romanische Philologie, 9783110794434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences du langage face aux défis de la disciplinarisation et de l'interdisciplinarité (ASL 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Temmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Krylyschin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-35935-332-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts éthiques et moraux, approches multiculturelles et interdisciplinaires : Sémantique des énoncés parémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sol Ortola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 6, pp.356, 2015, Aliento, 978-2-8143-0229-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentiment linguistique : Discours spontanés sur le lexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lecolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crem (Université de Lorraine)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 30, pp.180, 2009, Recherches Linguistiques, Petitjean André, 978-2-909498-08-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La linguistique textuelle française et l'héritage de l'École de Prague au XXI° siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Université de Bourgogne, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitivisme et traductologie : approches sémantiques et psychologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Durieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Achard-Bayle; Christine Durieux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès Mondial de la Traductologie / La traductologie : une discipline autonome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Nanterre, France. 6 (Série: Problématiques de traduction, n° 5), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éd. Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.188, 2020, Collection: Translatio, 978-2-406-09943-7 ; 978-2-406-09942-0 ; 978-2-406-09944-4. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09944-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sciences du langage et la question de l’interprétation (aujourd’hui)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Krylyschin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'ASL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Limoges, France. Éditions Lambert-Lucas, 2019, Actes du colloque ASL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte et discours en confrontation dans l’espace européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Ablali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Reboul-Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Temmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2018, 978-3-0343-2643-8; 978-3-0343-2661-2; 978-3-0343-2660-5. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b13384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sciences du langage et la question de l’interprétation (aujourd’hui)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Krylychin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences du langage et la question de l'interprétation (aujourd'hui)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-35935-269-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01989677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustochia. Actes du colloque international de l’enseignement-apprentissage du FLE dans la perspective du CECRL dans des contextes non européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L'enseignement-apprentissage du FLE dans la perspective du CECRL en contextes non européens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Metz, France. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet des jeunes chercheurs du Crem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lita Lundquist, &amp;quot;Lire un texte académique en français. Stratégies de lecture, exercices de lecture assistée par ordinateur. Niveaux B2 à C1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référence, identité, changement, la désignation des référents en contextes évolutifs : études de cas : les récits de métamorphoses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Nancy 2, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1996NAN21009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01776554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guy ACHARD-BAYLE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oral dans la « Grande Grammaire du Français » : en relation avec la phrase, la période et le texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRANCPARLÉ (Français parlé: données, représentations, questionnements théoriques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Turin; Sorbonne Université; Centro di documentazione e di Ricerca per la Didattica della Lingua Francese nell’Università Italiana; Cellule de Recherche en Linguistique, Jun 2022, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Approches et analyses (onto-) logiques d’évolutions référentielles. Points de vue sur des métamorphoses de genre... et de “sorte” »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Re)Dire le genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau CoDiTex (Corpus, Discours, Textes); Université de Bohême du Sud; Université de Lorraine; Université Sorbonne Nouvelle; Sorbonne Université, Jun 2024, Paris MSH Sorbonne Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time and Identity. Ricœur and Arendt: “History as Narrative and Practice”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing &amp; Worlds (On Ricœur)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bohême du Sud, Jun 2025, České Budějovice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique et logique (naturelle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluences (section "Les sciences du langage : frontières et confluences"). 14e Congrès des Franco-romanistes allemands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des sciences du langage (ASL); University of Passau; Association allemande des francoromanistes, Sep 2024, Passau, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance, Altérité, Énaction : principes de formation linguistique et culturelle pour migrants en contexte pandémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Fragonara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Seifelnaser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Francoromanistes allemenands « Populaire !Populär ?, Section n°19 Le français langue seconde et étrangère : synergies entre la linguistique et la recherche sur les langues étrangères », Université de Vienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des francoromanistes allemands, Sep 2022, Vienne (Austria), Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La linguistique textuelle française et l'héritage de l'École de Prague au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Théories et pratiques linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre pluridisciplinaire textes et cultures (CPTC, Université de Bourgogne), Nov 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grande Grammaire du Français (GGF) : place à l’oral !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Français parlé. Données, représentations, questionnements théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Turin; Sorbonne Université; Centro di documentazione e di Ricerca per la Didattica della Lingua Francese nell’Università Italiana (Do.Ri.F.-Università); Cellule de Recherche en Linguistique (CRL), Jun 2022, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interculturel en didactique peut-il être linguistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque International Sciences, Sciences du langage, Arts et Technologies. Futur de l’Éducation : Enjeux et Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Association des Sciences du langage (ASL); Université d'Izmir, May 2021, Izmir, Turquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles d’organisation thématique des paragraphes et entre les paragraphes, à l’épreuve de la Rectorique de Cyceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondřej Pešek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale Linguistic and Psycholinguistic approaches to Text Structuring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École normale supérieure, Jan 2018, Paris, France. pp.[En ligne], </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/discours.10794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations de la répétition dans les récits de voyage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Variations de la répétition dans le récit de voyage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nice Sofia-Antipolis, Nov 2016, Nice, France. pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistiques textuelles et discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Enjeux et utilité sociale d’une revue en sciences du langage : le cas de Pratiques, entre linguistique, littérature et didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Jun 2019, Metz, France. pp.[En ligne], </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.8521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Des goûts et des couleurs, on ne discute pas”. La parémiologie et la question des universaux : fonctionnels, notionnels... et culturels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Langues, cultures et médias en Méditerranée : Genres, goûts, odeurs et couleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sidi Mohamed Ben Abdellah, Oct 2018, Fès, Malte. pp.65-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des goûts et des couleurs, on ne discute pas. La parémiologie et la question des universaux : fonctionnels, conceptuels... et culturels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e congrès international Langues, cultures et médias en Méditerranée. Genres, goûts et couleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche intersite en études culturelles (Iriec); Université Paul-Valéry Montpellier 3; Asie et Australie (ILCEA4); Université Grenoble Alpes; Université Sidi Mohamed Ben Abdellah (Maroc); Institut français de Fès (Maroc); Institut d'études avancées (Usias); Université de Strasbourg; Association méditerranéenne pour le developpement des espaces culturels; Université euro-méditerranéenne de Fès (Maroc); Centre de recherche sur les médiations (Crem); Université de Lorraine; Université Toulouse 2 Jean-Jaurès; Institut des langues et cultures d'Europe; Amérique; Afrique, Oct 2018, Fès, Maroc. pp.65-81, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10385-1.p.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches et méthodologies pour analyser l’interculturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliki Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Sciences du langage et sciences de l'information et de la communication : échanges et confrontations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Oct 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les niveaux d’implication parémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Proverbes et locutions figées : description, argumentation, catégorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Grenoble-Alpes, Mar 2017, Grenoble, France. pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interculturalité & sciences du Langage : l’interculturel en didactique peut-il être linguistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Sciences du langage et sciences de l’information &amp; de la communication, échanges et confrontations : interculturel – narrations – modèles de référence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches sur les médiations (Crem, Université de Lorraine); Association des sciences du langage (ASL), Oct 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When reference is subjected to evolution : how do we construct and interpret the ‘chain’ between textuality and ontology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journée d’études franco-tchèque Text Structure and Corpus Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Formal and Applied Linguistics (UFAL, Faculty of Mathematics and Physics, Charles University), Nov 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Linguistique et Didactique : Analyses et Pratiques des Langues, des Textes et des Discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e École doctorale francophone, section linguistique, traductologique et didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bohême du Sud à České Budëjovice; L’association Gallica, Sep 2016, České Budëjovice, République tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la référence est sujette à l'évolution : comment construisons-nous les &amp;quot;chaînes&amp;quot; entre textualité et ontologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e journée d'étude franco-tchèque Text Structure and Corpus Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Formal and Applied Linguistics (Ufal); Faculty of Mathematics and Physics, Charles University, Nov 2018, Prague, République tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte, Discours, Cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude Les Frontières du discours: catégories, unités, procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, May 2013, Tours, France. pp.71-86, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/sem-2018-0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasting through the body and the culture: A comparative study of taste metaphors in Tunisian Arabic and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycel Dakhlaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Cognitive linguistic research in metonymy, metaphor, constructions and frames: Scope, models and methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spanish Cognitive Linguistics Association (AELCO), Oct 2018, Cordoue, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte-discours, sur fond d’action, dans les Essais d’herméneutique II de Ricœur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Texte et discours en confrontation dans l’espace européen. Pour un renouvellement épistémologique et heuristique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Centre d'étude des discours, images, textes, écrits, communication (Céditec, Université Paris-Est Créteil); Clesthia (Université Sorbonne Nouvelle-Paris 3), Sep 2015, Metz, France. pp.151-168, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b13384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition énactive en contexte numérique : Affordances des textes multimodaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Langage et énaction : approches linguistiques et interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Clermont-Auvergne, Jun 2016, Clermont-Ferrand, France. pp.85-100, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18145/signifiances.v1i2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universalisme et didactique des langues et des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L'enseignement-apprentissage du FLE dans la perspective du CECRL en contextes non européens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Association des jeunes chercheurs du Crem (AJC Crem); Édition, Littératures, Langages, Informatique, Arts, Didactique, Discours (Élliadd, Université de Franche-Comté), Sep 2017, Metz, France. pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique paradoxale de la fiction, présentation/discussion de Robert Martin (1988)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Récits, valeurs et régimes de croyance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Nov 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique et textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondřej Pešek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L’expérience et l’avenir du structuralisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des sciences; Institut de littérature tchèque, Oct 2016, Prague, République tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en fiction, texte et hors-texte dans Anima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léda Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues d'Anima. Écriture et histoire contemporaine dans l'œuvre de Wajdi Mouawad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Littératures, Imaginaire, Sociétés (LIS, Université de Lorraine), Nov 2014, Nancy, France. pp.63-80, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05947-9.p.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les référents évolutifs, objets et objets du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connexion et Indexation. Colloque d’hommages en l’honneur du professeur Michel Charolles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lattice (CNRS, ENS), Jun 2016, Lyon, France. pp.83-90, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.6875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions eating the body, and more...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycel Dakhlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference of Cultural Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Prato, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la session linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres annuelles Aliento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aliento, Analyse Linguistique, Interculturelle d’ÉNoncés sapientiels et Transmission Orient/Occident-Occident/Orient, 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les niveaux de l’analyse... parémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres annuelles Aliento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aliento, Analyse Linguistique, Interculturelle d’ÉNoncés sapientiels et Transmission Orient/Occident-Occident/Orient, 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morales & scénographies : généricité, figurativité, métamorphisme en parémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les proverbes dans l'Europe des XVIe et XVIIe siècles: réalités et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mary-Nelly Fouligny; Marie Roig Miranda, Nov 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre français général, français sur objectifs spécifiques et culture scientifique : le Campus Numérique FORPRINT, FOAD préparatoire à l'intégration dans l'enseignement supérieur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Malpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Compiègne, France. pp.509-514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. — Formation en langues secondes face à l’urgence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Fragonara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Junkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Formation en langues secondes face à l’urgence, 69, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.12359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : langues secondes, migration et pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Fragonara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Junkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publif@rum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Langues secondes en contexte migratoire et pandémique, 39 (1), pp.3-9. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15167/1824-7482/pbfrm2023.1.2278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance, Énaction, Stéréotypes, Altérité : Principes pour la formation linguistique et interculturelle des migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Fragonara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Seifelnaser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publif@rum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Langues secondes en contexte migratoire et pandémique, 39 (1), pp.118-138. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15167/1824-7482/pbfrm2023.1.2285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la référence est soumise au changement : comment construire et interpréter les chaînes entre textualité et ontologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écho des études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique textuelle, linguistique de corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondřej Pešek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo des études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1), pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32725/eer.2022.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paragraphe et l’organisation thématico-graphique du texte dans les nouveaux écrits numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondřej Pešek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XC-1 (Nouvelles textualités, Véronique Magri (dir.)), pp.75-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier : Enjeux et utilité de &amp;quot;Pratiques&amp;quot;, entre linguistique, littérature et didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Enjeux et utilité de "Pratiques", entre linguistique, littérature et didactique, 185-186, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.8451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguística popular — a linguística &amp;quot;fora do templo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Paveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Leiser Baronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamires Bonani Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Lourenço Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fórum Linguístico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (4), pp.4257-4270. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5007/1984-8412.2019v16n4p4257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Galazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Fragonara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Kaced</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Enjeux de l’acquisition des langues secondes en contextes migratoires, 19, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Full, Michelle Lecolle (éds 2018). Jeux de mots et Créativité. Langue(s), Discours et Littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of L3 French wh-question structure by Persian-English bilinguals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Akbar Jabbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Ablali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cogent Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (1), pp.1524551. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2331186x.2018.1524551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche de la linguistique populaire en France : attitudes, prédiscours, questions de confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circula : revue d'idéologies linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.148-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Vicari (2016), Pour une approche de la linguistique populaire en France : attitudes, prédiscours, questions de confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circula : revue d'idéologies linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.148-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Colas-Blaise, Laurent Perrin, Gian Maria Tore, dirs, L’énonciation aujourd’hui. Un concept clé des sciences du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand il est fort en thème : entre double marquage et anaphore zéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echos des Etudes Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Pareil au Même. De deux identités et de trois doubles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Si à l’imparfait, l’hypothèse polyphonique : modus & dictum, fiction & diction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Chronos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective fonctionnelle de la phrase : « histoire-géographie » d'une idée linguistique - Prague et l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chabrolle-Cerretini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective fonctionnelle de la phrase et linguistique du texte française. L’École de Prague... passant par la Lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echos des Etudes Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (1), pp.65‑78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérité-Réalité-Naturalité : La relation et l'ancrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Texte, discours, interactions. Nouvelles épistémologies, 34, pp.71-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemins de traverse - voies de travers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets : revue électronique d’études françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012,  4, pp.261-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réel, contexte, et cognition. Contribution à une histoire de la linguistique cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Paveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XXIV (1), pp.97-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logique du thème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (2), pp.182-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La linguistique « hors du temple »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Paveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 139-140, pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer l'interface entre ingénierie, didactique, pédagogie et dispositifs ouverts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Demaizière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Pluralité des langues et des supports dans la construction et la transmission des connaissances, 6 (1), pp.151-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Français, autoformation et ELAO à l'université : didactique du texte et pratique de l'hypertexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Redon-Dilax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Eurocall'99 : Systèmes d'information et de communication (SIC) dans des situations diversifiées d'apprentissage des langues, 3 (1), pp.77-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SN démonstratif et SN défini anaphoriques en contextes évolutifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Theissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 4, pp.85-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition et description dans le récit de voyage : approximation, assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Magri &amp; Odile Gannier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières de la définition dans le récit de voyage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.17-34, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text, Discourse, Cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driss Ablali; Guy Achard-Bayle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French theories on text and discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 473, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-94, 2023, Beihefte zur Zeitschrift für romanische Philologie, 9783110794434. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110794434-004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction Language/speech vs. text/discourse: A “family resemblance”?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Ablali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driss Ablali; Guy Achard-Bayle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Theories on Text and Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 473, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-18, 2023, Beihefte zur Zeitschrift für romanische Philologie, 9783110794434. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110794434-001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux risques de l’interdisciplinarité : nécessité et obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Krylyschin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Temmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Achard-Bayle; Marina Krylyschin; Malika Temmar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences du langage face aux défis de la disciplinarisation et de l’interdisciplinarité, actes du colloque ASL 2019, Limoges, Éditions Lambert-Lucas, p. 9-25.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-24, 2021, 978-2-35935-332-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une définition de l'assertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vernant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Temmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Krylyschin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Achard-Bayle, Marina Krylyschin, Malika Temmar (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences du langage face aux défis de la disciplinarisation et de l'interdisciplinarité - Actes du colloque ASL de 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.1-15, 2021, Linguistique et sociolinguistique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale à</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Achard-Bayle; Christine Durieux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitivisme et Traductologie. Approches sémantiques et psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éd. Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-24, 2020, 978-2-406-09942-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise da perspetiva intercultural em programas e manuais de ensino do Francês Língua Estrangeira em Moçambique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliciano José Pedro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Capucho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Helena Auraujo e Sa’; Carla maciel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interculturalidade e plurilinguismo nos discursos e práticas de educação e formação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-98, 2020, 978-2-8076-1757-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re-)Penser le texte et le discours dans le paysage actuel des sciences du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Ablali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Reboul-Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Temmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driss Ablali; Guy Achard-Bayle; Sandrine Reboul-Touré; Malika Temmar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texte et discours en confrontation dans l’espace européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-32, 2018, 978-3-0343-2643-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. L'interprétation au regard des sciences du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Krylyschin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Achard-Bayle; Maximilien Guérin; Georges Kleiber; Marina Krylyschin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences du langage et la question de l’interprétation (aujourd’hui)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-21, 2018, 978-2-35935-269-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01994908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte et discours se comprennent-ils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Monte ; Gilles Philippe </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déterminations, évolutions, confrontations </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Lyon, pp.23-38, 2014, Genres &amp; Textes ; Textes &amp; Langue, 978-2-7297-0873-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues secondes en contexte migratoire et pandémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Fragonara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Junkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publif@rum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39 (1), 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et utilité de &amp;quot;Pratiques&amp;quot;, entre linguistique, littérature et didactique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Enjeux et utilité sociale d’une revue en sciences du langage : le cas de Pratiques, entre linguistique, littérature et didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Metz, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 185-186, 2020, Lire des documents composites en classe, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.8366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de l’acquisition des langues secondes en contextes migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Fragonara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Galazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique populaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Paveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 139-140, 2008, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.1168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition, discours, contextes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Paveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HS-6, 2007, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corela.833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French theories on text and discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Ablali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouton de Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 473, 2023, Beihefte zur Zeitschrift für romanische Philologie, 9783110794434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences du langage face aux défis de la disciplinarisation et de l'interdisciplinarité (ASL 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Temmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Krylyschin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-35935-332-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts éthiques et moraux, approches multiculturelles et interdisciplinaires : Sémantique des énoncés parémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sol Ortola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 6, pp.356, 2015, Aliento, 978-2-8143-0229-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentiment linguistique : Discours spontanés sur le lexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lecolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crem (Université de Lorraine)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 30, pp.180, 2009, Recherches Linguistiques, Petitjean André, 978-2-909498-08-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La linguistique textuelle française et l'héritage de l'École de Prague au XXI° siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Université de Bourgogne, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitivisme et traductologie : approches sémantiques et psychologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Durieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Achard-Bayle; Christine Durieux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès Mondial de la Traductologie / La traductologie : une discipline autonome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Nanterre, France. 6 (Série: Problématiques de traduction, n° 5), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éd. Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.188, 2020, Collection: Translatio, 978-2-406-09943-7 ; 978-2-406-09942-0 ; 978-2-406-09944-4. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09944-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sciences du langage et la question de l’interprétation (aujourd’hui)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Krylyschin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'ASL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Limoges, France. Éditions Lambert-Lucas, 2019, Actes du colloque ASL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte et discours en confrontation dans l’espace européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Ablali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Reboul-Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Temmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2018, 978-3-0343-2643-8; 978-3-0343-2661-2; 978-3-0343-2660-5. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b13384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sciences du langage et la question de l’interprétation (aujourd’hui)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Krylychin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences du langage et la question de l'interprétation (aujourd'hui)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-35935-269-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01989677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustochia. Actes du colloque international de l’enseignement-apprentissage du FLE dans la perspective du CECRL dans des contextes non européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L'enseignement-apprentissage du FLE dans la perspective du CECRL en contextes non européens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Metz, France. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet des jeunes chercheurs du Crem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lita Lundquist, &amp;quot;Lire un texte académique en français. Stratégies de lecture, exercices de lecture assistée par ordinateur. Niveaux B2 à C1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référence, identité, changement, la désignation des référents en contextes évolutifs : études de cas : les récits de métamorphoses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Nancy 2, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1996NAN21009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01776554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05076031v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Achard-Bayle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05075953v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05079487v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05079553v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436800v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Fragonara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Abid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Seifelnaser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005556v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03931433v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281060v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143268v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Pe&#353;ek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.10794" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143248v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.8521" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143258v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143354v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885876v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10385-1.p.0065" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02405793v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Monnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143335v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145308v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145183v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145201v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03036768v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143357v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sem-2018-0047" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01886086v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycel Dakhlaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873516v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b13384" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03218701v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01744542v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01730338v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01691122v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;da Mansour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05947-9.p.0063" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03036843v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510728v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6875" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145166v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01368781v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01368784v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01367787v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000676v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Malpas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686084v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Junkai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.12359" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688476v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15167/1824-7482/pbfrm2023.1.2278" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688080v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15167/1824-7482/pbfrm2023.1.2285" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100800v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145263v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32725/eer.2022.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04102280v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273466v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Petitjean" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.8451" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03144718v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Paveau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Leiser Baronas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamires Bonani Conti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Louren&#231;o Costa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/1984-8412.2019v16n4p4257" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044592v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Galazzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kaced" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282124v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03239130v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akbar Jabbari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ablali" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2331186x.2018.1524551" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01990582v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280944v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01871171v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363009v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362322v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362319v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362351v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chabrolle-Cerretini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382524v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382619v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382494v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773185v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382517v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516249v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000329v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Demaizi&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000187v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Redon-Dilax" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045307v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Theissen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100801v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04100796v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1515/9783110794434" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110794434-004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04100794v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110794434-001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229139v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Krylyschin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Temmar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/les-sciences-du-langage-face-aux-defis/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681255v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vernant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143218v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cognitivisme-et-traductologie-approches-semantiques-et-psychologiques.html" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143346v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliciano Jos&#233; Pedro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Filomena Capucho" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/71890" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873392v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Reboul-Tour&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/61869?format=PBK" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994908v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kleiber" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/les-sciences-du-langage-et-la-question-de-linterpretation/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514364v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03485232v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143237v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.8366" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02354328v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018056v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.1168" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018066v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.833" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04100791v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110794434/html#contents" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143194v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.appeldulivre.fr/product/749533/les-sciences-du-langage-face-aux-defis-de-la-disciplinarisation-et-de-l-interdisciplinarite" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511458v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sol Ortola" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510859v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lecolle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crem.univ-lorraine.fr/production/publications-ouvrages-et-dossiers-de-revues/sentiment-linguistique-discours-spontanes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05096034v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143208v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durieux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cmt.u-paris10.fr/cmt-2016/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09944-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234432v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01872096v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989677v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Krylychin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01744560v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ajccrem.hypotheses.org/494" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01504397v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776554v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996NAN21009" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05075953v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Achard-Bayle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05076031v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05079487v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05079553v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436800v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Fragonara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Abid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Seifelnaser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03931433v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005556v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281060v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143268v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Pe&#353;ek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.10794" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143258v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143248v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.8521" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143354v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885876v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10385-1.p.0065" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02405793v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Monnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143335v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145308v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145183v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03036768v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145201v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143357v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sem-2018-0047" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01886086v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycel Dakhlaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873516v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b13384" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03218701v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01744542v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01730338v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03036843v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01691122v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;da Mansour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05947-9.p.0063" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510728v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6875" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145166v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01368781v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01368784v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01367787v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000676v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Malpas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686084v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Junkai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.12359" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688476v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15167/1824-7482/pbfrm2023.1.2278" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688080v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15167/1824-7482/pbfrm2023.1.2285" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100800v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145263v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32725/eer.2022.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04102280v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273466v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Petitjean" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.8451" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03144718v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Paveau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Leiser Baronas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamires Bonani Conti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Louren&#231;o Costa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/1984-8412.2019v16n4p4257" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044592v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Galazzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kaced" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282124v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03239130v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akbar Jabbari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ablali" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2331186x.2018.1524551" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01990582v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280944v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01871171v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363009v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362322v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362319v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362351v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chabrolle-Cerretini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382524v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382619v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382494v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773185v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382517v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516249v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000329v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Demaizi&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000187v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Redon-Dilax" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045307v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Theissen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100801v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04100796v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1515/9783110794434" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110794434-004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04100794v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110794434-001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229139v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Krylyschin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Temmar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/les-sciences-du-langage-face-aux-defis/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681255v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vernant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143218v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cognitivisme-et-traductologie-approches-semantiques-et-psychologiques.html" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143346v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliciano Jos&#233; Pedro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Filomena Capucho" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/71890" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873392v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Reboul-Tour&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/61869?format=PBK" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994908v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kleiber" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/les-sciences-du-langage-et-la-question-de-linterpretation/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514364v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03485232v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143237v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.8366" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02354328v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018056v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.1168" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018066v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.833" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04100791v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110794434/html#contents" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143194v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.appeldulivre.fr/product/749533/les-sciences-du-langage-face-aux-defis-de-la-disciplinarisation-et-de-l-interdisciplinarite" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511458v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sol Ortola" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510859v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lecolle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crem.univ-lorraine.fr/production/publications-ouvrages-et-dossiers-de-revues/sentiment-linguistique-discours-spontanes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05096034v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143208v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durieux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cmt.u-paris10.fr/cmt-2016/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09944-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234432v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01872096v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989677v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Krylychin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01744560v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ajccrem.hypotheses.org/494" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01504397v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776554v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996NAN21009" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>