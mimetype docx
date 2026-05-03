--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guy ACHARD-BAYLE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oral dans la « Grande Grammaire du Français » : en relation avec la phrase, la période et le texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRANCPARLÉ (Français parlé: données, représentations, questionnements théoriques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Turin; Sorbonne Université; Centro di documentazione e di Ricerca per la Didattica della Lingua Francese nell’Università Italiana; Cellule de Recherche en Linguistique, Jun 2022, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Approches et analyses (onto-) logiques d’évolutions référentielles. Points de vue sur des métamorphoses de genre... et de “sorte” »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Re)Dire le genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau CoDiTex (Corpus, Discours, Textes); Université de Bohême du Sud; Université de Lorraine; Université Sorbonne Nouvelle; Sorbonne Université, Jun 2024, Paris MSH Sorbonne Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time and Identity. Ricœur and Arendt: “History as Narrative and Practice”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing &amp; Worlds (On Ricœur)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bohême du Sud, Jun 2025, České Budějovice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique et logique (naturelle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluences (section "Les sciences du langage : frontières et confluences"). 14e Congrès des Franco-romanistes allemands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des sciences du langage (ASL); University of Passau; Association allemande des francoromanistes, Sep 2024, Passau, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance, Altérité, Énaction : principes de formation linguistique et culturelle pour migrants en contexte pandémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Fragonara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Seifelnaser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Francoromanistes allemenands « Populaire !Populär ?, Section n°19 Le français langue seconde et étrangère : synergies entre la linguistique et la recherche sur les langues étrangères », Université de Vienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des francoromanistes allemands, Sep 2022, Vienne (Austria), Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La linguistique textuelle française et l'héritage de l'École de Prague au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Théories et pratiques linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre pluridisciplinaire textes et cultures (CPTC, Université de Bourgogne), Nov 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grande Grammaire du Français (GGF) : place à l’oral !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Français parlé. Données, représentations, questionnements théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Turin; Sorbonne Université; Centro di documentazione e di Ricerca per la Didattica della Lingua Francese nell’Università Italiana (Do.Ri.F.-Università); Cellule de Recherche en Linguistique (CRL), Jun 2022, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interculturel en didactique peut-il être linguistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque International Sciences, Sciences du langage, Arts et Technologies. Futur de l’Éducation : Enjeux et Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Association des Sciences du langage (ASL); Université d'Izmir, May 2021, Izmir, Turquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles d’organisation thématique des paragraphes et entre les paragraphes, à l’épreuve de la Rectorique de Cyceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondřej Pešek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale Linguistic and Psycholinguistic approaches to Text Structuring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École normale supérieure, Jan 2018, Paris, France. pp.[En ligne], </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/discours.10794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations de la répétition dans les récits de voyage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Variations de la répétition dans le récit de voyage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nice Sofia-Antipolis, Nov 2016, Nice, France. pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistiques textuelles et discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Enjeux et utilité sociale d’une revue en sciences du langage : le cas de Pratiques, entre linguistique, littérature et didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Jun 2019, Metz, France. pp.[En ligne], </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.8521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Des goûts et des couleurs, on ne discute pas”. La parémiologie et la question des universaux : fonctionnels, notionnels... et culturels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Langues, cultures et médias en Méditerranée : Genres, goûts, odeurs et couleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sidi Mohamed Ben Abdellah, Oct 2018, Fès, Malte. pp.65-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des goûts et des couleurs, on ne discute pas. La parémiologie et la question des universaux : fonctionnels, conceptuels... et culturels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e congrès international Langues, cultures et médias en Méditerranée. Genres, goûts et couleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche intersite en études culturelles (Iriec); Université Paul-Valéry Montpellier 3; Asie et Australie (ILCEA4); Université Grenoble Alpes; Université Sidi Mohamed Ben Abdellah (Maroc); Institut français de Fès (Maroc); Institut d'études avancées (Usias); Université de Strasbourg; Association méditerranéenne pour le developpement des espaces culturels; Université euro-méditerranéenne de Fès (Maroc); Centre de recherche sur les médiations (Crem); Université de Lorraine; Université Toulouse 2 Jean-Jaurès; Institut des langues et cultures d'Europe; Amérique; Afrique, Oct 2018, Fès, Maroc. pp.65-81, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10385-1.p.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches et méthodologies pour analyser l’interculturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliki Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Sciences du langage et sciences de l'information et de la communication : échanges et confrontations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Oct 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les niveaux d’implication parémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Proverbes et locutions figées : description, argumentation, catégorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Grenoble-Alpes, Mar 2017, Grenoble, France. pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interculturalité & sciences du Langage : l’interculturel en didactique peut-il être linguistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Sciences du langage et sciences de l’information &amp; de la communication, échanges et confrontations : interculturel – narrations – modèles de référence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches sur les médiations (Crem, Université de Lorraine); Association des sciences du langage (ASL), Oct 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When reference is subjected to evolution : how do we construct and interpret the ‘chain’ between textuality and ontology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journée d’études franco-tchèque Text Structure and Corpus Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Formal and Applied Linguistics (UFAL, Faculty of Mathematics and Physics, Charles University), Nov 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Linguistique et Didactique : Analyses et Pratiques des Langues, des Textes et des Discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e École doctorale francophone, section linguistique, traductologique et didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bohême du Sud à České Budëjovice; L’association Gallica, Sep 2016, České Budëjovice, République tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la référence est sujette à l'évolution : comment construisons-nous les &amp;quot;chaînes&amp;quot; entre textualité et ontologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e journée d'étude franco-tchèque Text Structure and Corpus Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Formal and Applied Linguistics (Ufal); Faculty of Mathematics and Physics, Charles University, Nov 2018, Prague, République tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte, Discours, Cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude Les Frontières du discours: catégories, unités, procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, May 2013, Tours, France. pp.71-86, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/sem-2018-0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasting through the body and the culture: A comparative study of taste metaphors in Tunisian Arabic and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycel Dakhlaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Cognitive linguistic research in metonymy, metaphor, constructions and frames: Scope, models and methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spanish Cognitive Linguistics Association (AELCO), Oct 2018, Cordoue, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte-discours, sur fond d’action, dans les Essais d’herméneutique II de Ricœur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Texte et discours en confrontation dans l’espace européen. Pour un renouvellement épistémologique et heuristique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Centre d'étude des discours, images, textes, écrits, communication (Céditec, Université Paris-Est Créteil); Clesthia (Université Sorbonne Nouvelle-Paris 3), Sep 2015, Metz, France. pp.151-168, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b13384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition énactive en contexte numérique : Affordances des textes multimodaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Langage et énaction : approches linguistiques et interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Clermont-Auvergne, Jun 2016, Clermont-Ferrand, France. pp.85-100, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18145/signifiances.v1i2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universalisme et didactique des langues et des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L'enseignement-apprentissage du FLE dans la perspective du CECRL en contextes non européens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Association des jeunes chercheurs du Crem (AJC Crem); Édition, Littératures, Langages, Informatique, Arts, Didactique, Discours (Élliadd, Université de Franche-Comté), Sep 2017, Metz, France. pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique paradoxale de la fiction, présentation/discussion de Robert Martin (1988)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Récits, valeurs et régimes de croyance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Nov 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique et textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondřej Pešek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L’expérience et l’avenir du structuralisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des sciences; Institut de littérature tchèque, Oct 2016, Prague, République tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en fiction, texte et hors-texte dans Anima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léda Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues d'Anima. Écriture et histoire contemporaine dans l'œuvre de Wajdi Mouawad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Littératures, Imaginaire, Sociétés (LIS, Université de Lorraine), Nov 2014, Nancy, France. pp.63-80, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05947-9.p.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les référents évolutifs, objets et objets du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connexion et Indexation. Colloque d’hommages en l’honneur du professeur Michel Charolles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lattice (CNRS, ENS), Jun 2016, Lyon, France. pp.83-90, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.6875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions eating the body, and more...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycel Dakhlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference of Cultural Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Prato, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la session linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres annuelles Aliento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aliento, Analyse Linguistique, Interculturelle d’ÉNoncés sapientiels et Transmission Orient/Occident-Occident/Orient, 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les niveaux de l’analyse... parémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres annuelles Aliento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aliento, Analyse Linguistique, Interculturelle d’ÉNoncés sapientiels et Transmission Orient/Occident-Occident/Orient, 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morales & scénographies : généricité, figurativité, métamorphisme en parémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les proverbes dans l'Europe des XVIe et XVIIe siècles: réalités et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mary-Nelly Fouligny; Marie Roig Miranda, Nov 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre français général, français sur objectifs spécifiques et culture scientifique : le Campus Numérique FORPRINT, FOAD préparatoire à l'intégration dans l'enseignement supérieur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Malpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Compiègne, France. pp.509-514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. — Formation en langues secondes face à l’urgence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Fragonara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Junkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Formation en langues secondes face à l’urgence, 69, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.12359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : langues secondes, migration et pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Fragonara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Junkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publif@rum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Langues secondes en contexte migratoire et pandémique, 39 (1), pp.3-9. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15167/1824-7482/pbfrm2023.1.2278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance, Énaction, Stéréotypes, Altérité : Principes pour la formation linguistique et interculturelle des migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Fragonara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Seifelnaser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publif@rum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Langues secondes en contexte migratoire et pandémique, 39 (1), pp.118-138. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15167/1824-7482/pbfrm2023.1.2285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la référence est soumise au changement : comment construire et interpréter les chaînes entre textualité et ontologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écho des études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique textuelle, linguistique de corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondřej Pešek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo des études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1), pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32725/eer.2022.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paragraphe et l’organisation thématico-graphique du texte dans les nouveaux écrits numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondřej Pešek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XC-1 (Nouvelles textualités, Véronique Magri (dir.)), pp.75-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier : Enjeux et utilité de &amp;quot;Pratiques&amp;quot;, entre linguistique, littérature et didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Enjeux et utilité de "Pratiques", entre linguistique, littérature et didactique, 185-186, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.8451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguística popular — a linguística &amp;quot;fora do templo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Paveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Leiser Baronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamires Bonani Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Lourenço Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fórum Linguístico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (4), pp.4257-4270. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5007/1984-8412.2019v16n4p4257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Galazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Fragonara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Kaced</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Enjeux de l’acquisition des langues secondes en contextes migratoires, 19, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Full, Michelle Lecolle (éds 2018). Jeux de mots et Créativité. Langue(s), Discours et Littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of L3 French wh-question structure by Persian-English bilinguals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Akbar Jabbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Ablali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cogent Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (1), pp.1524551. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2331186x.2018.1524551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche de la linguistique populaire en France : attitudes, prédiscours, questions de confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circula : revue d'idéologies linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.148-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Vicari (2016), Pour une approche de la linguistique populaire en France : attitudes, prédiscours, questions de confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circula : revue d'idéologies linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.148-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Colas-Blaise, Laurent Perrin, Gian Maria Tore, dirs, L’énonciation aujourd’hui. Un concept clé des sciences du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand il est fort en thème : entre double marquage et anaphore zéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echos des Etudes Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Pareil au Même. De deux identités et de trois doubles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Si à l’imparfait, l’hypothèse polyphonique : modus & dictum, fiction & diction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Chronos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective fonctionnelle de la phrase : « histoire-géographie » d'une idée linguistique - Prague et l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chabrolle-Cerretini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective fonctionnelle de la phrase et linguistique du texte française. L’École de Prague... passant par la Lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echos des Etudes Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (1), pp.65‑78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérité-Réalité-Naturalité : La relation et l'ancrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Texte, discours, interactions. Nouvelles épistémologies, 34, pp.71-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemins de traverse - voies de travers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets : revue électronique d’études françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012,  4, pp.261-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réel, contexte, et cognition. Contribution à une histoire de la linguistique cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Paveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XXIV (1), pp.97-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logique du thème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (2), pp.182-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La linguistique « hors du temple »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Paveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 139-140, pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer l'interface entre ingénierie, didactique, pédagogie et dispositifs ouverts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Demaizière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Pluralité des langues et des supports dans la construction et la transmission des connaissances, 6 (1), pp.151-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Français, autoformation et ELAO à l'université : didactique du texte et pratique de l'hypertexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Redon-Dilax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Eurocall'99 : Systèmes d'information et de communication (SIC) dans des situations diversifiées d'apprentissage des langues, 3 (1), pp.77-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SN démonstratif et SN défini anaphoriques en contextes évolutifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Theissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 4, pp.85-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition et description dans le récit de voyage : approximation, assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Magri &amp; Odile Gannier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières de la définition dans le récit de voyage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.17-34, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text, Discourse, Cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driss Ablali; Guy Achard-Bayle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French theories on text and discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 473, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-94, 2023, Beihefte zur Zeitschrift für romanische Philologie, 9783110794434. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110794434-004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction Language/speech vs. text/discourse: A “family resemblance”?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Ablali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driss Ablali; Guy Achard-Bayle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Theories on Text and Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 473, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-18, 2023, Beihefte zur Zeitschrift für romanische Philologie, 9783110794434. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110794434-001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux risques de l’interdisciplinarité : nécessité et obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Krylyschin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Temmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Achard-Bayle; Marina Krylyschin; Malika Temmar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences du langage face aux défis de la disciplinarisation et de l’interdisciplinarité, actes du colloque ASL 2019, Limoges, Éditions Lambert-Lucas, p. 9-25.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-24, 2021, 978-2-35935-332-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une définition de l'assertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vernant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Temmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Krylyschin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Achard-Bayle, Marina Krylyschin, Malika Temmar (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences du langage face aux défis de la disciplinarisation et de l'interdisciplinarité - Actes du colloque ASL de 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.1-15, 2021, Linguistique et sociolinguistique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale à</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Achard-Bayle; Christine Durieux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitivisme et Traductologie. Approches sémantiques et psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éd. Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-24, 2020, 978-2-406-09942-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise da perspetiva intercultural em programas e manuais de ensino do Francês Língua Estrangeira em Moçambique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliciano José Pedro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Capucho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Helena Auraujo e Sa’; Carla maciel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interculturalidade e plurilinguismo nos discursos e práticas de educação e formação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-98, 2020, 978-2-8076-1757-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re-)Penser le texte et le discours dans le paysage actuel des sciences du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Ablali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Reboul-Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Temmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driss Ablali; Guy Achard-Bayle; Sandrine Reboul-Touré; Malika Temmar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texte et discours en confrontation dans l’espace européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-32, 2018, 978-3-0343-2643-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. L'interprétation au regard des sciences du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Krylyschin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Achard-Bayle; Maximilien Guérin; Georges Kleiber; Marina Krylyschin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences du langage et la question de l’interprétation (aujourd’hui)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-21, 2018, 978-2-35935-269-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01994908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte et discours se comprennent-ils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Monte ; Gilles Philippe </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déterminations, évolutions, confrontations </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Lyon, pp.23-38, 2014, Genres &amp; Textes ; Textes &amp; Langue, 978-2-7297-0873-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues secondes en contexte migratoire et pandémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Fragonara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Junkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publif@rum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39 (1), 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et utilité de &amp;quot;Pratiques&amp;quot;, entre linguistique, littérature et didactique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Enjeux et utilité sociale d’une revue en sciences du langage : le cas de Pratiques, entre linguistique, littérature et didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Metz, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 185-186, 2020, Lire des documents composites en classe, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.8366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de l’acquisition des langues secondes en contextes migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Fragonara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Galazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique populaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Paveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 139-140, 2008, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.1168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition, discours, contextes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Paveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HS-6, 2007, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corela.833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French theories on text and discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Ablali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouton de Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 473, 2023, Beihefte zur Zeitschrift für romanische Philologie, 9783110794434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences du langage face aux défis de la disciplinarisation et de l'interdisciplinarité (ASL 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Temmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Krylyschin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-35935-332-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts éthiques et moraux, approches multiculturelles et interdisciplinaires : Sémantique des énoncés parémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sol Ortola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 6, pp.356, 2015, Aliento, 978-2-8143-0229-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentiment linguistique : Discours spontanés sur le lexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lecolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crem (Université de Lorraine)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 30, pp.180, 2009, Recherches Linguistiques, Petitjean André, 978-2-909498-08-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La linguistique textuelle française et l'héritage de l'École de Prague au XXI° siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Université de Bourgogne, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitivisme et traductologie : approches sémantiques et psychologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Durieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Achard-Bayle; Christine Durieux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès Mondial de la Traductologie / La traductologie : une discipline autonome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Nanterre, France. 6 (Série: Problématiques de traduction, n° 5), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éd. Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.188, 2020, Collection: Translatio, 978-2-406-09943-7 ; 978-2-406-09942-0 ; 978-2-406-09944-4. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09944-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sciences du langage et la question de l’interprétation (aujourd’hui)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Krylyschin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'ASL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Limoges, France. Éditions Lambert-Lucas, 2019, Actes du colloque ASL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte et discours en confrontation dans l’espace européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Ablali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Reboul-Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Temmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2018, 978-3-0343-2643-8; 978-3-0343-2661-2; 978-3-0343-2660-5. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b13384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sciences du langage et la question de l’interprétation (aujourd’hui)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Krylychin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences du langage et la question de l'interprétation (aujourd'hui)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-35935-269-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01989677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustochia. Actes du colloque international de l’enseignement-apprentissage du FLE dans la perspective du CECRL dans des contextes non européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L'enseignement-apprentissage du FLE dans la perspective du CECRL en contextes non européens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Metz, France. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet des jeunes chercheurs du Crem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lita Lundquist, &amp;quot;Lire un texte académique en français. Stratégies de lecture, exercices de lecture assistée par ordinateur. Niveaux B2 à C1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référence, identité, changement, la désignation des référents en contextes évolutifs : études de cas : les récits de métamorphoses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Nancy 2, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1996NAN21009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01776554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guy ACHARD-BAYLE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Approches et analyses (onto-) logiques d’évolutions référentielles. Points de vue sur des métamorphoses de genre... et de “sorte” »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Re)Dire le genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau CoDiTex (Corpus, Discours, Textes); Université de Bohême du Sud; Université de Lorraine; Université Sorbonne Nouvelle; Sorbonne Université, Jun 2024, Paris MSH Sorbonne Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oral dans la « Grande Grammaire du Français » : en relation avec la phrase, la période et le texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRANCPARLÉ (Français parlé: données, représentations, questionnements théoriques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Turin; Sorbonne Université; Centro di documentazione e di Ricerca per la Didattica della Lingua Francese nell’Università Italiana; Cellule de Recherche en Linguistique, Jun 2022, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time and Identity. Ricœur and Arendt: “History as Narrative and Practice”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing &amp; Worlds (On Ricœur)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bohême du Sud, Jun 2025, České Budějovice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique et logique (naturelle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluences (section "Les sciences du langage : frontières et confluences"). 14e Congrès des Franco-romanistes allemands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des sciences du langage (ASL); University of Passau; Association allemande des francoromanistes, Sep 2024, Passau, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grande Grammaire du Français (GGF) : place à l’oral !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Français parlé. Données, représentations, questionnements théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Turin; Sorbonne Université; Centro di documentazione e di Ricerca per la Didattica della Lingua Francese nell’Università Italiana (Do.Ri.F.-Università); Cellule de Recherche en Linguistique (CRL), Jun 2022, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance, Altérité, Énaction : principes de formation linguistique et culturelle pour migrants en contexte pandémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Fragonara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Seifelnaser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Francoromanistes allemenands « Populaire !Populär ?, Section n°19 Le français langue seconde et étrangère : synergies entre la linguistique et la recherche sur les langues étrangères », Université de Vienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des francoromanistes allemands, Sep 2022, Vienne (Austria), Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La linguistique textuelle française et l'héritage de l'École de Prague au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Théories et pratiques linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre pluridisciplinaire textes et cultures (CPTC, Université de Bourgogne), Nov 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interculturel en didactique peut-il être linguistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque International Sciences, Sciences du langage, Arts et Technologies. Futur de l’Éducation : Enjeux et Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Association des Sciences du langage (ASL); Université d'Izmir, May 2021, Izmir, Turquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistiques textuelles et discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Enjeux et utilité sociale d’une revue en sciences du langage : le cas de Pratiques, entre linguistique, littérature et didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Jun 2019, Metz, France. pp.[En ligne], </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.8521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles d’organisation thématique des paragraphes et entre les paragraphes, à l’épreuve de la Rectorique de Cyceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondřej Pešek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale Linguistic and Psycholinguistic approaches to Text Structuring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École normale supérieure, Jan 2018, Paris, France. pp.[En ligne], </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/discours.10794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations de la répétition dans les récits de voyage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Variations de la répétition dans le récit de voyage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nice Sofia-Antipolis, Nov 2016, Nice, France. pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Des goûts et des couleurs, on ne discute pas”. La parémiologie et la question des universaux : fonctionnels, notionnels... et culturels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Langues, cultures et médias en Méditerranée : Genres, goûts, odeurs et couleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sidi Mohamed Ben Abdellah, Oct 2018, Fès, Malte. pp.65-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des goûts et des couleurs, on ne discute pas. La parémiologie et la question des universaux : fonctionnels, conceptuels... et culturels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e congrès international Langues, cultures et médias en Méditerranée. Genres, goûts et couleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche intersite en études culturelles (Iriec); Université Paul-Valéry Montpellier 3; Asie et Australie (ILCEA4); Université Grenoble Alpes; Université Sidi Mohamed Ben Abdellah (Maroc); Institut français de Fès (Maroc); Institut d'études avancées (Usias); Université de Strasbourg; Association méditerranéenne pour le developpement des espaces culturels; Université euro-méditerranéenne de Fès (Maroc); Centre de recherche sur les médiations (Crem); Université de Lorraine; Université Toulouse 2 Jean-Jaurès; Institut des langues et cultures d'Europe; Amérique; Afrique, Oct 2018, Fès, Maroc. pp.65-81, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10385-1.p.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les niveaux d’implication parémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Proverbes et locutions figées : description, argumentation, catégorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Grenoble-Alpes, Mar 2017, Grenoble, France. pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches et méthodologies pour analyser l’interculturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliki Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Sciences du langage et sciences de l'information et de la communication : échanges et confrontations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Oct 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interculturalité & sciences du Langage : l’interculturel en didactique peut-il être linguistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Sciences du langage et sciences de l’information &amp; de la communication, échanges et confrontations : interculturel – narrations – modèles de référence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches sur les médiations (Crem, Université de Lorraine); Association des sciences du langage (ASL), Oct 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When reference is subjected to evolution : how do we construct and interpret the ‘chain’ between textuality and ontology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journée d’études franco-tchèque Text Structure and Corpus Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Formal and Applied Linguistics (UFAL, Faculty of Mathematics and Physics, Charles University), Nov 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la référence est sujette à l'évolution : comment construisons-nous les &amp;quot;chaînes&amp;quot; entre textualité et ontologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e journée d'étude franco-tchèque Text Structure and Corpus Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Formal and Applied Linguistics (Ufal); Faculty of Mathematics and Physics, Charles University, Nov 2018, Prague, République tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Linguistique et Didactique : Analyses et Pratiques des Langues, des Textes et des Discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e École doctorale francophone, section linguistique, traductologique et didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bohême du Sud à České Budëjovice; L’association Gallica, Sep 2016, České Budëjovice, République tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte, Discours, Cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude Les Frontières du discours: catégories, unités, procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, May 2013, Tours, France. pp.71-86, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/sem-2018-0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasting through the body and the culture: A comparative study of taste metaphors in Tunisian Arabic and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycel Dakhlaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Cognitive linguistic research in metonymy, metaphor, constructions and frames: Scope, models and methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spanish Cognitive Linguistics Association (AELCO), Oct 2018, Cordoue, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte-discours, sur fond d’action, dans les Essais d’herméneutique II de Ricœur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Texte et discours en confrontation dans l’espace européen. Pour un renouvellement épistémologique et heuristique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Centre d'étude des discours, images, textes, écrits, communication (Céditec, Université Paris-Est Créteil); Clesthia (Université Sorbonne Nouvelle-Paris 3), Sep 2015, Metz, France. pp.151-168, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b13384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition énactive en contexte numérique : Affordances des textes multimodaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Langage et énaction : approches linguistiques et interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Clermont-Auvergne, Jun 2016, Clermont-Ferrand, France. pp.85-100, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18145/signifiances.v1i2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universalisme et didactique des langues et des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L'enseignement-apprentissage du FLE dans la perspective du CECRL en contextes non européens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Association des jeunes chercheurs du Crem (AJC Crem); Édition, Littératures, Langages, Informatique, Arts, Didactique, Discours (Élliadd, Université de Franche-Comté), Sep 2017, Metz, France. pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en fiction, texte et hors-texte dans Anima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léda Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues d'Anima. Écriture et histoire contemporaine dans l'œuvre de Wajdi Mouawad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Littératures, Imaginaire, Sociétés (LIS, Université de Lorraine), Nov 2014, Nancy, France. pp.63-80, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05947-9.p.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique paradoxale de la fiction, présentation/discussion de Robert Martin (1988)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Récits, valeurs et régimes de croyance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Nov 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique et textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondřej Pešek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L’expérience et l’avenir du structuralisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des sciences; Institut de littérature tchèque, Oct 2016, Prague, République tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les référents évolutifs, objets et objets du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connexion et Indexation. Colloque d’hommages en l’honneur du professeur Michel Charolles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lattice (CNRS, ENS), Jun 2016, Lyon, France. pp.83-90, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.6875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions eating the body, and more...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycel Dakhlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference of Cultural Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Prato, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la session linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres annuelles Aliento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aliento, Analyse Linguistique, Interculturelle d’ÉNoncés sapientiels et Transmission Orient/Occident-Occident/Orient, 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les niveaux de l’analyse... parémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres annuelles Aliento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aliento, Analyse Linguistique, Interculturelle d’ÉNoncés sapientiels et Transmission Orient/Occident-Occident/Orient, 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morales & scénographies : généricité, figurativité, métamorphisme en parémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les proverbes dans l'Europe des XVIe et XVIIe siècles: réalités et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mary-Nelly Fouligny; Marie Roig Miranda, Nov 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre français général, français sur objectifs spécifiques et culture scientifique : le Campus Numérique FORPRINT, FOAD préparatoire à l'intégration dans l'enseignement supérieur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Malpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Compiègne, France. pp.509-514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. — Formation en langues secondes face à l’urgence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Fragonara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Junkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Formation en langues secondes face à l’urgence, 69, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.12359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance, Énaction, Stéréotypes, Altérité : Principes pour la formation linguistique et interculturelle des migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Fragonara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Seifelnaser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publif@rum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Langues secondes en contexte migratoire et pandémique, 39 (1), pp.118-138. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15167/1824-7482/pbfrm2023.1.2285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : langues secondes, migration et pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Fragonara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Junkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publif@rum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Langues secondes en contexte migratoire et pandémique, 39 (1), pp.3-9. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15167/1824-7482/pbfrm2023.1.2278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la référence est soumise au changement : comment construire et interpréter les chaînes entre textualité et ontologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écho des études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique textuelle, linguistique de corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondřej Pešek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo des études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1), pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32725/eer.2022.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paragraphe et l’organisation thématico-graphique du texte dans les nouveaux écrits numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondřej Pešek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XC-1 (Nouvelles textualités, Véronique Magri (dir.)), pp.75-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier : Enjeux et utilité de &amp;quot;Pratiques&amp;quot;, entre linguistique, littérature et didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Enjeux et utilité de "Pratiques", entre linguistique, littérature et didactique, 185-186, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.8451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguística popular — a linguística &amp;quot;fora do templo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Paveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Leiser Baronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamires Bonani Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Lourenço Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fórum Linguístico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (4), pp.4257-4270. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5007/1984-8412.2019v16n4p4257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Galazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Fragonara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Kaced</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Enjeux de l’acquisition des langues secondes en contextes migratoires, 19, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Full, Michelle Lecolle (éds 2018). Jeux de mots et Créativité. Langue(s), Discours et Littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Vicari (2016), Pour une approche de la linguistique populaire en France : attitudes, prédiscours, questions de confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circula : revue d'idéologies linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.148-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche de la linguistique populaire en France : attitudes, prédiscours, questions de confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circula : revue d'idéologies linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.148-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of L3 French wh-question structure by Persian-English bilinguals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Akbar Jabbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Ablali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cogent Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (1), pp.1524551. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2331186x.2018.1524551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Colas-Blaise, Laurent Perrin, Gian Maria Tore, dirs, L’énonciation aujourd’hui. Un concept clé des sciences du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand il est fort en thème : entre double marquage et anaphore zéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echos des Etudes Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Pareil au Même. De deux identités et de trois doubles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Si à l’imparfait, l’hypothèse polyphonique : modus & dictum, fiction & diction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Chronos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective fonctionnelle de la phrase : « histoire-géographie » d'une idée linguistique - Prague et l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chabrolle-Cerretini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérité-Réalité-Naturalité : La relation et l'ancrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Texte, discours, interactions. Nouvelles épistémologies, 34, pp.71-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective fonctionnelle de la phrase et linguistique du texte française. L’École de Prague... passant par la Lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echos des Etudes Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (1), pp.65‑78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemins de traverse - voies de travers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets : revue électronique d’études françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012,  4, pp.261-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réel, contexte, et cognition. Contribution à une histoire de la linguistique cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Paveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XXIV (1), pp.97-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logique du thème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (2), pp.182-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La linguistique « hors du temple »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Paveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 139-140, pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer l'interface entre ingénierie, didactique, pédagogie et dispositifs ouverts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Demaizière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Pluralité des langues et des supports dans la construction et la transmission des connaissances, 6 (1), pp.151-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Français, autoformation et ELAO à l'université : didactique du texte et pratique de l'hypertexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Redon-Dilax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Eurocall'99 : Systèmes d'information et de communication (SIC) dans des situations diversifiées d'apprentissage des langues, 3 (1), pp.77-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SN démonstratif et SN défini anaphoriques en contextes évolutifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Theissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 4, pp.85-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text, Discourse, Cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driss Ablali; Guy Achard-Bayle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French theories on text and discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 473, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-94, 2023, Beihefte zur Zeitschrift für romanische Philologie, 9783110794434. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110794434-004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition et description dans le récit de voyage : approximation, assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Magri &amp; Odile Gannier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières de la définition dans le récit de voyage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.17-34, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction Language/speech vs. text/discourse: A “family resemblance”?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Ablali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driss Ablali; Guy Achard-Bayle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Theories on Text and Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 473, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-18, 2023, Beihefte zur Zeitschrift für romanische Philologie, 9783110794434. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110794434-001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux risques de l’interdisciplinarité : nécessité et obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Krylyschin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Temmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Achard-Bayle; Marina Krylyschin; Malika Temmar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences du langage face aux défis de la disciplinarisation et de l’interdisciplinarité, actes du colloque ASL 2019, Limoges, Éditions Lambert-Lucas, p. 9-25.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-24, 2021, 978-2-35935-332-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une définition de l'assertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vernant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Temmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Krylyschin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Achard-Bayle, Marina Krylyschin, Malika Temmar (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences du langage face aux défis de la disciplinarisation et de l'interdisciplinarité - Actes du colloque ASL de 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.1-15, 2021, Linguistique et sociolinguistique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale à</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Achard-Bayle; Christine Durieux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitivisme et Traductologie. Approches sémantiques et psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éd. Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-24, 2020, 978-2-406-09942-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise da perspetiva intercultural em programas e manuais de ensino do Francês Língua Estrangeira em Moçambique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliciano José Pedro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Capucho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Helena Auraujo e Sa’; Carla maciel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interculturalidade e plurilinguismo nos discursos e práticas de educação e formação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-98, 2020, 978-2-8076-1757-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re-)Penser le texte et le discours dans le paysage actuel des sciences du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Ablali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Reboul-Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Temmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driss Ablali; Guy Achard-Bayle; Sandrine Reboul-Touré; Malika Temmar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texte et discours en confrontation dans l’espace européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-32, 2018, 978-3-0343-2643-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. L'interprétation au regard des sciences du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Krylyschin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Achard-Bayle; Maximilien Guérin; Georges Kleiber; Marina Krylyschin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences du langage et la question de l’interprétation (aujourd’hui)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-21, 2018, 978-2-35935-269-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01994908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte et discours se comprennent-ils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Monte ; Gilles Philippe </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déterminations, évolutions, confrontations </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Lyon, pp.23-38, 2014, Genres &amp; Textes ; Textes &amp; Langue, 978-2-7297-0873-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues secondes en contexte migratoire et pandémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Fragonara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Junkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publif@rum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39 (1), 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et utilité de &amp;quot;Pratiques&amp;quot;, entre linguistique, littérature et didactique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Enjeux et utilité sociale d’une revue en sciences du langage : le cas de Pratiques, entre linguistique, littérature et didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Metz, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 185-186, 2020, Lire des documents composites en classe, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.8366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de l’acquisition des langues secondes en contextes migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Fragonara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Galazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique populaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Paveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 139-140, 2008, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.1168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition, discours, contextes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Paveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HS-6, 2007, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corela.833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French theories on text and discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Ablali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouton de Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 473, 2023, Beihefte zur Zeitschrift für romanische Philologie, 9783110794434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences du langage face aux défis de la disciplinarisation et de l'interdisciplinarité (ASL 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Temmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Krylyschin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-35935-332-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts éthiques et moraux, approches multiculturelles et interdisciplinaires : Sémantique des énoncés parémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sol Ortola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 6, pp.356, 2015, Aliento, 978-2-8143-0229-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentiment linguistique : Discours spontanés sur le lexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lecolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crem (Université de Lorraine)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 30, pp.180, 2009, Recherches Linguistiques, Petitjean André, 978-2-909498-08-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La linguistique textuelle française et l'héritage de l'École de Prague au XXI° siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Université de Bourgogne, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitivisme et traductologie : approches sémantiques et psychologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Durieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Achard-Bayle; Christine Durieux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès Mondial de la Traductologie / La traductologie : une discipline autonome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Nanterre, France. 6 (Série: Problématiques de traduction, n° 5), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éd. Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.188, 2020, Collection: Translatio, 978-2-406-09943-7 ; 978-2-406-09942-0 ; 978-2-406-09944-4. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09944-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sciences du langage et la question de l’interprétation (aujourd’hui)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Krylyschin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'ASL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Limoges, France. Éditions Lambert-Lucas, 2019, Actes du colloque ASL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sciences du langage et la question de l’interprétation (aujourd’hui)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Krylychin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences du langage et la question de l'interprétation (aujourd'hui)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-35935-269-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01989677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte et discours en confrontation dans l’espace européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Ablali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Reboul-Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Temmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2018, 978-3-0343-2643-8; 978-3-0343-2661-2; 978-3-0343-2660-5. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b13384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustochia. Actes du colloque international de l’enseignement-apprentissage du FLE dans la perspective du CECRL dans des contextes non européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L'enseignement-apprentissage du FLE dans la perspective du CECRL en contextes non européens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Metz, France. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet des jeunes chercheurs du Crem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lita Lundquist, &amp;quot;Lire un texte académique en français. Stratégies de lecture, exercices de lecture assistée par ordinateur. Niveaux B2 à C1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référence, identité, changement, la désignation des référents en contextes évolutifs : études de cas : les récits de métamorphoses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Nancy 2, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1996NAN21009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01776554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05075953v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Achard-Bayle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05076031v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05079487v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05079553v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436800v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Fragonara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Abid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Seifelnaser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03931433v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005556v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281060v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143268v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Pe&#353;ek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.10794" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143258v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143248v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.8521" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143354v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885876v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10385-1.p.0065" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02405793v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Monnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143335v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145308v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145183v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03036768v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145201v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143357v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sem-2018-0047" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01886086v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycel Dakhlaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873516v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b13384" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03218701v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01744542v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01730338v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03036843v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01691122v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;da Mansour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05947-9.p.0063" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510728v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6875" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145166v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01368781v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01368784v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01367787v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000676v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Malpas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686084v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Junkai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.12359" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688476v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15167/1824-7482/pbfrm2023.1.2278" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688080v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15167/1824-7482/pbfrm2023.1.2285" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100800v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145263v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32725/eer.2022.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04102280v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273466v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Petitjean" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.8451" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03144718v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Paveau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Leiser Baronas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamires Bonani Conti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Louren&#231;o Costa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/1984-8412.2019v16n4p4257" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044592v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Galazzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kaced" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282124v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03239130v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akbar Jabbari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ablali" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2331186x.2018.1524551" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01990582v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280944v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01871171v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363009v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362322v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362319v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362351v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chabrolle-Cerretini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382524v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382619v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382494v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773185v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382517v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516249v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000329v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Demaizi&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000187v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Redon-Dilax" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045307v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Theissen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100801v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04100796v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1515/9783110794434" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110794434-004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04100794v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110794434-001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229139v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Krylyschin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Temmar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/les-sciences-du-langage-face-aux-defis/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681255v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vernant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143218v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cognitivisme-et-traductologie-approches-semantiques-et-psychologiques.html" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143346v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliciano Jos&#233; Pedro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Filomena Capucho" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/71890" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873392v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Reboul-Tour&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/61869?format=PBK" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994908v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kleiber" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/les-sciences-du-langage-et-la-question-de-linterpretation/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514364v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03485232v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143237v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.8366" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02354328v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018056v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.1168" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018066v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.833" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04100791v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110794434/html#contents" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143194v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.appeldulivre.fr/product/749533/les-sciences-du-langage-face-aux-defis-de-la-disciplinarisation-et-de-l-interdisciplinarite" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511458v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sol Ortola" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510859v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lecolle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crem.univ-lorraine.fr/production/publications-ouvrages-et-dossiers-de-revues/sentiment-linguistique-discours-spontanes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05096034v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143208v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durieux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cmt.u-paris10.fr/cmt-2016/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09944-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234432v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01872096v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989677v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Krylychin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01744560v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ajccrem.hypotheses.org/494" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01504397v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776554v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996NAN21009" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05076031v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Achard-Bayle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05075953v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05079487v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05079553v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005556v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436800v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Fragonara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Abid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Seifelnaser" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03931433v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281060v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143248v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.8521" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143268v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Pe&#353;ek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.10794" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143258v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143354v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885876v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10385-1.p.0065" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143335v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02405793v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Monnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145308v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145183v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145201v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03036768v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143357v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sem-2018-0047" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01886086v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycel Dakhlaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873516v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b13384" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03218701v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01744542v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01691122v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;da Mansour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05947-9.p.0063" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01730338v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03036843v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510728v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6875" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145166v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01368781v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01368784v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01367787v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000676v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Malpas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686084v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Junkai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.12359" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688080v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15167/1824-7482/pbfrm2023.1.2285" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688476v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15167/1824-7482/pbfrm2023.1.2278" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100800v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145263v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32725/eer.2022.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04102280v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273466v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Petitjean" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.8451" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03144718v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Paveau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Leiser Baronas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamires Bonani Conti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Louren&#231;o Costa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/1984-8412.2019v16n4p4257" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044592v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Galazzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kaced" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282124v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280944v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01990582v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03239130v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akbar Jabbari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ablali" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2331186x.2018.1524551" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01871171v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363009v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362322v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362319v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362351v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chabrolle-Cerretini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382619v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382524v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382494v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773185v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382517v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516249v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000329v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Demaizi&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000187v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Redon-Dilax" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045307v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Theissen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04100796v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1515/9783110794434" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110794434-004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100801v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04100794v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110794434-001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229139v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Krylyschin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Temmar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/les-sciences-du-langage-face-aux-defis/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681255v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vernant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143218v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cognitivisme-et-traductologie-approches-semantiques-et-psychologiques.html" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143346v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliciano Jos&#233; Pedro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Filomena Capucho" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/71890" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873392v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Reboul-Tour&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/61869?format=PBK" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994908v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kleiber" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/les-sciences-du-langage-et-la-question-de-linterpretation/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514364v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03485232v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143237v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.8366" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02354328v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018056v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.1168" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018066v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.833" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04100791v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110794434/html#contents" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143194v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.appeldulivre.fr/product/749533/les-sciences-du-langage-face-aux-defis-de-la-disciplinarisation-et-de-l-interdisciplinarite" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511458v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sol Ortola" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510859v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lecolle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crem.univ-lorraine.fr/production/publications-ouvrages-et-dossiers-de-revues/sentiment-linguistique-discours-spontanes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05096034v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143208v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durieux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cmt.u-paris10.fr/cmt-2016/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09944-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234432v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989677v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Krylychin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01872096v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01744560v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ajccrem.hypotheses.org/494" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01504397v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776554v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996NAN21009" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>