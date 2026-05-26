--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guy ACHARD-BAYLE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Approches et analyses (onto-) logiques d’évolutions référentielles. Points de vue sur des métamorphoses de genre... et de “sorte” »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Re)Dire le genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau CoDiTex (Corpus, Discours, Textes); Université de Bohême du Sud; Université de Lorraine; Université Sorbonne Nouvelle; Sorbonne Université, Jun 2024, Paris MSH Sorbonne Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oral dans la « Grande Grammaire du Français » : en relation avec la phrase, la période et le texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRANCPARLÉ (Français parlé: données, représentations, questionnements théoriques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Turin; Sorbonne Université; Centro di documentazione e di Ricerca per la Didattica della Lingua Francese nell’Università Italiana; Cellule de Recherche en Linguistique, Jun 2022, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time and Identity. Ricœur and Arendt: “History as Narrative and Practice”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing &amp; Worlds (On Ricœur)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bohême du Sud, Jun 2025, České Budějovice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique et logique (naturelle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluences (section "Les sciences du langage : frontières et confluences"). 14e Congrès des Franco-romanistes allemands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des sciences du langage (ASL); University of Passau; Association allemande des francoromanistes, Sep 2024, Passau, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grande Grammaire du Français (GGF) : place à l’oral !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Français parlé. Données, représentations, questionnements théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Turin; Sorbonne Université; Centro di documentazione e di Ricerca per la Didattica della Lingua Francese nell’Università Italiana (Do.Ri.F.-Università); Cellule de Recherche en Linguistique (CRL), Jun 2022, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance, Altérité, Énaction : principes de formation linguistique et culturelle pour migrants en contexte pandémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Fragonara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Seifelnaser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Francoromanistes allemenands « Populaire !Populär ?, Section n°19 Le français langue seconde et étrangère : synergies entre la linguistique et la recherche sur les langues étrangères », Université de Vienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des francoromanistes allemands, Sep 2022, Vienne (Austria), Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La linguistique textuelle française et l'héritage de l'École de Prague au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Théories et pratiques linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre pluridisciplinaire textes et cultures (CPTC, Université de Bourgogne), Nov 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interculturel en didactique peut-il être linguistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque International Sciences, Sciences du langage, Arts et Technologies. Futur de l’Éducation : Enjeux et Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Association des Sciences du langage (ASL); Université d'Izmir, May 2021, Izmir, Turquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistiques textuelles et discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Enjeux et utilité sociale d’une revue en sciences du langage : le cas de Pratiques, entre linguistique, littérature et didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Jun 2019, Metz, France. pp.[En ligne], </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.8521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles d’organisation thématique des paragraphes et entre les paragraphes, à l’épreuve de la Rectorique de Cyceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondřej Pešek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale Linguistic and Psycholinguistic approaches to Text Structuring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École normale supérieure, Jan 2018, Paris, France. pp.[En ligne], </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/discours.10794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations de la répétition dans les récits de voyage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Variations de la répétition dans le récit de voyage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nice Sofia-Antipolis, Nov 2016, Nice, France. pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Des goûts et des couleurs, on ne discute pas”. La parémiologie et la question des universaux : fonctionnels, notionnels... et culturels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Langues, cultures et médias en Méditerranée : Genres, goûts, odeurs et couleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sidi Mohamed Ben Abdellah, Oct 2018, Fès, Malte. pp.65-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des goûts et des couleurs, on ne discute pas. La parémiologie et la question des universaux : fonctionnels, conceptuels... et culturels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e congrès international Langues, cultures et médias en Méditerranée. Genres, goûts et couleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche intersite en études culturelles (Iriec); Université Paul-Valéry Montpellier 3; Asie et Australie (ILCEA4); Université Grenoble Alpes; Université Sidi Mohamed Ben Abdellah (Maroc); Institut français de Fès (Maroc); Institut d'études avancées (Usias); Université de Strasbourg; Association méditerranéenne pour le developpement des espaces culturels; Université euro-méditerranéenne de Fès (Maroc); Centre de recherche sur les médiations (Crem); Université de Lorraine; Université Toulouse 2 Jean-Jaurès; Institut des langues et cultures d'Europe; Amérique; Afrique, Oct 2018, Fès, Maroc. pp.65-81, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10385-1.p.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les niveaux d’implication parémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Proverbes et locutions figées : description, argumentation, catégorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Grenoble-Alpes, Mar 2017, Grenoble, France. pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches et méthodologies pour analyser l’interculturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliki Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Sciences du langage et sciences de l'information et de la communication : échanges et confrontations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Oct 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interculturalité & sciences du Langage : l’interculturel en didactique peut-il être linguistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Sciences du langage et sciences de l’information &amp; de la communication, échanges et confrontations : interculturel – narrations – modèles de référence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches sur les médiations (Crem, Université de Lorraine); Association des sciences du langage (ASL), Oct 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When reference is subjected to evolution : how do we construct and interpret the ‘chain’ between textuality and ontology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journée d’études franco-tchèque Text Structure and Corpus Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Formal and Applied Linguistics (UFAL, Faculty of Mathematics and Physics, Charles University), Nov 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la référence est sujette à l'évolution : comment construisons-nous les &amp;quot;chaînes&amp;quot; entre textualité et ontologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e journée d'étude franco-tchèque Text Structure and Corpus Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Formal and Applied Linguistics (Ufal); Faculty of Mathematics and Physics, Charles University, Nov 2018, Prague, République tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Linguistique et Didactique : Analyses et Pratiques des Langues, des Textes et des Discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e École doctorale francophone, section linguistique, traductologique et didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bohême du Sud à České Budëjovice; L’association Gallica, Sep 2016, České Budëjovice, République tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte, Discours, Cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude Les Frontières du discours: catégories, unités, procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, May 2013, Tours, France. pp.71-86, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/sem-2018-0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasting through the body and the culture: A comparative study of taste metaphors in Tunisian Arabic and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycel Dakhlaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Cognitive linguistic research in metonymy, metaphor, constructions and frames: Scope, models and methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spanish Cognitive Linguistics Association (AELCO), Oct 2018, Cordoue, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte-discours, sur fond d’action, dans les Essais d’herméneutique II de Ricœur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Texte et discours en confrontation dans l’espace européen. Pour un renouvellement épistémologique et heuristique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Centre d'étude des discours, images, textes, écrits, communication (Céditec, Université Paris-Est Créteil); Clesthia (Université Sorbonne Nouvelle-Paris 3), Sep 2015, Metz, France. pp.151-168, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b13384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition énactive en contexte numérique : Affordances des textes multimodaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Langage et énaction : approches linguistiques et interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Clermont-Auvergne, Jun 2016, Clermont-Ferrand, France. pp.85-100, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18145/signifiances.v1i2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universalisme et didactique des langues et des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L'enseignement-apprentissage du FLE dans la perspective du CECRL en contextes non européens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Association des jeunes chercheurs du Crem (AJC Crem); Édition, Littératures, Langages, Informatique, Arts, Didactique, Discours (Élliadd, Université de Franche-Comté), Sep 2017, Metz, France. pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en fiction, texte et hors-texte dans Anima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léda Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues d'Anima. Écriture et histoire contemporaine dans l'œuvre de Wajdi Mouawad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Littératures, Imaginaire, Sociétés (LIS, Université de Lorraine), Nov 2014, Nancy, France. pp.63-80, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05947-9.p.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique paradoxale de la fiction, présentation/discussion de Robert Martin (1988)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Récits, valeurs et régimes de croyance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Nov 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique et textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondřej Pešek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L’expérience et l’avenir du structuralisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des sciences; Institut de littérature tchèque, Oct 2016, Prague, République tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les référents évolutifs, objets et objets du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connexion et Indexation. Colloque d’hommages en l’honneur du professeur Michel Charolles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lattice (CNRS, ENS), Jun 2016, Lyon, France. pp.83-90, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.6875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions eating the body, and more...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycel Dakhlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference of Cultural Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Prato, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la session linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres annuelles Aliento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aliento, Analyse Linguistique, Interculturelle d’ÉNoncés sapientiels et Transmission Orient/Occident-Occident/Orient, 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les niveaux de l’analyse... parémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres annuelles Aliento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aliento, Analyse Linguistique, Interculturelle d’ÉNoncés sapientiels et Transmission Orient/Occident-Occident/Orient, 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morales & scénographies : généricité, figurativité, métamorphisme en parémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les proverbes dans l'Europe des XVIe et XVIIe siècles: réalités et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mary-Nelly Fouligny; Marie Roig Miranda, Nov 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre français général, français sur objectifs spécifiques et culture scientifique : le Campus Numérique FORPRINT, FOAD préparatoire à l'intégration dans l'enseignement supérieur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Malpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Compiègne, France. pp.509-514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. — Formation en langues secondes face à l’urgence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Fragonara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Junkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Formation en langues secondes face à l’urgence, 69, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.12359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance, Énaction, Stéréotypes, Altérité : Principes pour la formation linguistique et interculturelle des migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Fragonara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Seifelnaser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publif@rum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Langues secondes en contexte migratoire et pandémique, 39 (1), pp.118-138. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15167/1824-7482/pbfrm2023.1.2285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : langues secondes, migration et pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Fragonara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Junkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publif@rum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Langues secondes en contexte migratoire et pandémique, 39 (1), pp.3-9. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15167/1824-7482/pbfrm2023.1.2278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la référence est soumise au changement : comment construire et interpréter les chaînes entre textualité et ontologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écho des études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique textuelle, linguistique de corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondřej Pešek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo des études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1), pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32725/eer.2022.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paragraphe et l’organisation thématico-graphique du texte dans les nouveaux écrits numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondřej Pešek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XC-1 (Nouvelles textualités, Véronique Magri (dir.)), pp.75-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier : Enjeux et utilité de &amp;quot;Pratiques&amp;quot;, entre linguistique, littérature et didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Enjeux et utilité de "Pratiques", entre linguistique, littérature et didactique, 185-186, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.8451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguística popular — a linguística &amp;quot;fora do templo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Paveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Leiser Baronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamires Bonani Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Lourenço Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fórum Linguístico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (4), pp.4257-4270. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5007/1984-8412.2019v16n4p4257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Galazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Fragonara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Kaced</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Enjeux de l’acquisition des langues secondes en contextes migratoires, 19, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Full, Michelle Lecolle (éds 2018). Jeux de mots et Créativité. Langue(s), Discours et Littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Vicari (2016), Pour une approche de la linguistique populaire en France : attitudes, prédiscours, questions de confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circula : revue d'idéologies linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.148-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche de la linguistique populaire en France : attitudes, prédiscours, questions de confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circula : revue d'idéologies linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.148-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of L3 French wh-question structure by Persian-English bilinguals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Akbar Jabbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Ablali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cogent Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (1), pp.1524551. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2331186x.2018.1524551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Colas-Blaise, Laurent Perrin, Gian Maria Tore, dirs, L’énonciation aujourd’hui. Un concept clé des sciences du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand il est fort en thème : entre double marquage et anaphore zéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echos des Etudes Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Pareil au Même. De deux identités et de trois doubles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Si à l’imparfait, l’hypothèse polyphonique : modus & dictum, fiction & diction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Chronos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective fonctionnelle de la phrase : « histoire-géographie » d'une idée linguistique - Prague et l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chabrolle-Cerretini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérité-Réalité-Naturalité : La relation et l'ancrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Texte, discours, interactions. Nouvelles épistémologies, 34, pp.71-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective fonctionnelle de la phrase et linguistique du texte française. L’École de Prague... passant par la Lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echos des Etudes Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (1), pp.65‑78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemins de traverse - voies de travers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets : revue électronique d’études françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012,  4, pp.261-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réel, contexte, et cognition. Contribution à une histoire de la linguistique cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Paveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XXIV (1), pp.97-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logique du thème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (2), pp.182-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La linguistique « hors du temple »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Paveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 139-140, pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer l'interface entre ingénierie, didactique, pédagogie et dispositifs ouverts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Demaizière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Pluralité des langues et des supports dans la construction et la transmission des connaissances, 6 (1), pp.151-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Français, autoformation et ELAO à l'université : didactique du texte et pratique de l'hypertexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Redon-Dilax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Eurocall'99 : Systèmes d'information et de communication (SIC) dans des situations diversifiées d'apprentissage des langues, 3 (1), pp.77-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SN démonstratif et SN défini anaphoriques en contextes évolutifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Theissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 4, pp.85-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text, Discourse, Cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driss Ablali; Guy Achard-Bayle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French theories on text and discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 473, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-94, 2023, Beihefte zur Zeitschrift für romanische Philologie, 9783110794434. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110794434-004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition et description dans le récit de voyage : approximation, assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Magri &amp; Odile Gannier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières de la définition dans le récit de voyage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.17-34, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction Language/speech vs. text/discourse: A “family resemblance”?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Ablali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driss Ablali; Guy Achard-Bayle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Theories on Text and Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 473, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-18, 2023, Beihefte zur Zeitschrift für romanische Philologie, 9783110794434. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110794434-001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux risques de l’interdisciplinarité : nécessité et obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Krylyschin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Temmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Achard-Bayle; Marina Krylyschin; Malika Temmar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences du langage face aux défis de la disciplinarisation et de l’interdisciplinarité, actes du colloque ASL 2019, Limoges, Éditions Lambert-Lucas, p. 9-25.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-24, 2021, 978-2-35935-332-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une définition de l'assertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vernant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Temmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Krylyschin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Achard-Bayle, Marina Krylyschin, Malika Temmar (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences du langage face aux défis de la disciplinarisation et de l'interdisciplinarité - Actes du colloque ASL de 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.1-15, 2021, Linguistique et sociolinguistique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale à</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Achard-Bayle; Christine Durieux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitivisme et Traductologie. Approches sémantiques et psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éd. Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-24, 2020, 978-2-406-09942-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise da perspetiva intercultural em programas e manuais de ensino do Francês Língua Estrangeira em Moçambique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliciano José Pedro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Capucho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Helena Auraujo e Sa’; Carla maciel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interculturalidade e plurilinguismo nos discursos e práticas de educação e formação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-98, 2020, 978-2-8076-1757-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re-)Penser le texte et le discours dans le paysage actuel des sciences du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Ablali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Reboul-Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Temmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driss Ablali; Guy Achard-Bayle; Sandrine Reboul-Touré; Malika Temmar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texte et discours en confrontation dans l’espace européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-32, 2018, 978-3-0343-2643-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. L'interprétation au regard des sciences du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Krylyschin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Achard-Bayle; Maximilien Guérin; Georges Kleiber; Marina Krylyschin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences du langage et la question de l’interprétation (aujourd’hui)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-21, 2018, 978-2-35935-269-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01994908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte et discours se comprennent-ils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Monte ; Gilles Philippe </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déterminations, évolutions, confrontations </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Lyon, pp.23-38, 2014, Genres &amp; Textes ; Textes &amp; Langue, 978-2-7297-0873-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues secondes en contexte migratoire et pandémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Fragonara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Junkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publif@rum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39 (1), 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et utilité de &amp;quot;Pratiques&amp;quot;, entre linguistique, littérature et didactique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Enjeux et utilité sociale d’une revue en sciences du langage : le cas de Pratiques, entre linguistique, littérature et didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Metz, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 185-186, 2020, Lire des documents composites en classe, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.8366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de l’acquisition des langues secondes en contextes migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Fragonara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Galazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique populaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Paveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 139-140, 2008, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.1168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition, discours, contextes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Paveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HS-6, 2007, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corela.833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French theories on text and discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Ablali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouton de Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 473, 2023, Beihefte zur Zeitschrift für romanische Philologie, 9783110794434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences du langage face aux défis de la disciplinarisation et de l'interdisciplinarité (ASL 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Temmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Krylyschin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-35935-332-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts éthiques et moraux, approches multiculturelles et interdisciplinaires : Sémantique des énoncés parémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sol Ortola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 6, pp.356, 2015, Aliento, 978-2-8143-0229-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentiment linguistique : Discours spontanés sur le lexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lecolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crem (Université de Lorraine)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 30, pp.180, 2009, Recherches Linguistiques, Petitjean André, 978-2-909498-08-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La linguistique textuelle française et l'héritage de l'École de Prague au XXI° siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Université de Bourgogne, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitivisme et traductologie : approches sémantiques et psychologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Durieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Achard-Bayle; Christine Durieux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès Mondial de la Traductologie / La traductologie : une discipline autonome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Nanterre, France. 6 (Série: Problématiques de traduction, n° 5), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éd. Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.188, 2020, Collection: Translatio, 978-2-406-09943-7 ; 978-2-406-09942-0 ; 978-2-406-09944-4. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09944-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sciences du langage et la question de l’interprétation (aujourd’hui)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Krylyschin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'ASL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Limoges, France. Éditions Lambert-Lucas, 2019, Actes du colloque ASL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sciences du langage et la question de l’interprétation (aujourd’hui)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Krylychin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences du langage et la question de l'interprétation (aujourd'hui)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-35935-269-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01989677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte et discours en confrontation dans l’espace européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Ablali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Reboul-Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Temmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2018, 978-3-0343-2643-8; 978-3-0343-2661-2; 978-3-0343-2660-5. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b13384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustochia. Actes du colloque international de l’enseignement-apprentissage du FLE dans la perspective du CECRL dans des contextes non européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L'enseignement-apprentissage du FLE dans la perspective du CECRL en contextes non européens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Metz, France. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet des jeunes chercheurs du Crem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lita Lundquist, &amp;quot;Lire un texte académique en français. Stratégies de lecture, exercices de lecture assistée par ordinateur. Niveaux B2 à C1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référence, identité, changement, la désignation des référents en contextes évolutifs : études de cas : les récits de métamorphoses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Nancy 2, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1996NAN21009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01776554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guy ACHARD-BAYLE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Approches et analyses (onto-) logiques d’évolutions référentielles. Points de vue sur des métamorphoses de genre... et de “sorte” »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Re)Dire le genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau CoDiTex (Corpus, Discours, Textes); Université de Bohême du Sud; Université de Lorraine; Université Sorbonne Nouvelle; Sorbonne Université, Jun 2024, Paris MSH Sorbonne Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oral dans la « Grande Grammaire du Français » : en relation avec la phrase, la période et le texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRANCPARLÉ (Français parlé: données, représentations, questionnements théoriques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Turin; Sorbonne Université; Centro di documentazione e di Ricerca per la Didattica della Lingua Francese nell’Università Italiana; Cellule de Recherche en Linguistique, Jun 2022, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time and Identity. Ricœur and Arendt: “History as Narrative and Practice”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing &amp; Worlds (On Ricœur)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bohême du Sud, Jun 2025, České Budějovice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique et logique (naturelle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluences (section "Les sciences du langage : frontières et confluences"). 14e Congrès des Franco-romanistes allemands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des sciences du langage (ASL); University of Passau; Association allemande des francoromanistes, Sep 2024, Passau, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grande Grammaire du Français (GGF) : place à l’oral !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Français parlé. Données, représentations, questionnements théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Turin; Sorbonne Université; Centro di documentazione e di Ricerca per la Didattica della Lingua Francese nell’Università Italiana (Do.Ri.F.-Università); Cellule de Recherche en Linguistique (CRL), Jun 2022, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance, Altérité, Énaction : principes de formation linguistique et culturelle pour migrants en contexte pandémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Fragonara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Seifelnaser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Francoromanistes allemenands « Populaire !Populär ?, Section n°19 Le français langue seconde et étrangère : synergies entre la linguistique et la recherche sur les langues étrangères », Université de Vienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des francoromanistes allemands, Sep 2022, Vienne (Austria), Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La linguistique textuelle française et l'héritage de l'École de Prague au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Théories et pratiques linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre pluridisciplinaire textes et cultures (CPTC, Université de Bourgogne), Nov 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interculturel en didactique peut-il être linguistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque International Sciences, Sciences du langage, Arts et Technologies. Futur de l’Éducation : Enjeux et Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Association des Sciences du langage (ASL); Université d'Izmir, May 2021, Izmir, Turquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistiques textuelles et discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Enjeux et utilité sociale d’une revue en sciences du langage : le cas de Pratiques, entre linguistique, littérature et didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Jun 2019, Metz, France. pp.[En ligne], </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.8521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles d’organisation thématique des paragraphes et entre les paragraphes, à l’épreuve de la Rectorique de Cyceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondřej Pešek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale Linguistic and Psycholinguistic approaches to Text Structuring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École normale supérieure, Jan 2018, Paris, France. pp.[En ligne], </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/discours.10794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations de la répétition dans les récits de voyage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Variations de la répétition dans le récit de voyage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nice Sofia-Antipolis, Nov 2016, Nice, France. pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Des goûts et des couleurs, on ne discute pas”. La parémiologie et la question des universaux : fonctionnels, notionnels... et culturels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Langues, cultures et médias en Méditerranée : Genres, goûts, odeurs et couleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sidi Mohamed Ben Abdellah, Oct 2018, Fès, Malte. pp.65-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des goûts et des couleurs, on ne discute pas. La parémiologie et la question des universaux : fonctionnels, conceptuels... et culturels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e congrès international Langues, cultures et médias en Méditerranée. Genres, goûts et couleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche intersite en études culturelles (Iriec); Université Paul-Valéry Montpellier 3; Asie et Australie (ILCEA4); Université Grenoble Alpes; Université Sidi Mohamed Ben Abdellah (Maroc); Institut français de Fès (Maroc); Institut d'études avancées (Usias); Université de Strasbourg; Association méditerranéenne pour le developpement des espaces culturels; Université euro-méditerranéenne de Fès (Maroc); Centre de recherche sur les médiations (Crem); Université de Lorraine; Université Toulouse 2 Jean-Jaurès; Institut des langues et cultures d'Europe; Amérique; Afrique, Oct 2018, Fès, Maroc. pp.65-81, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10385-1.p.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les niveaux d’implication parémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Proverbes et locutions figées : description, argumentation, catégorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Grenoble-Alpes, Mar 2017, Grenoble, France. pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches et méthodologies pour analyser l’interculturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliki Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Sciences du langage et sciences de l'information et de la communication : échanges et confrontations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Oct 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interculturalité & sciences du Langage : l’interculturel en didactique peut-il être linguistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Sciences du langage et sciences de l’information &amp; de la communication, échanges et confrontations : interculturel – narrations – modèles de référence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches sur les médiations (Crem, Université de Lorraine); Association des sciences du langage (ASL), Oct 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When reference is subjected to evolution : how do we construct and interpret the ‘chain’ between textuality and ontology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journée d’études franco-tchèque Text Structure and Corpus Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Formal and Applied Linguistics (UFAL, Faculty of Mathematics and Physics, Charles University), Nov 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la référence est sujette à l'évolution : comment construisons-nous les &amp;quot;chaînes&amp;quot; entre textualité et ontologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e journée d'étude franco-tchèque Text Structure and Corpus Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Formal and Applied Linguistics (Ufal); Faculty of Mathematics and Physics, Charles University, Nov 2018, Prague, République tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Linguistique et Didactique : Analyses et Pratiques des Langues, des Textes et des Discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e École doctorale francophone, section linguistique, traductologique et didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bohême du Sud à České Budëjovice; L’association Gallica, Sep 2016, České Budëjovice, République tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte, Discours, Cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude Les Frontières du discours: catégories, unités, procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, May 2013, Tours, France. pp.71-86, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/sem-2018-0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasting through the body and the culture: A comparative study of taste metaphors in Tunisian Arabic and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycel Dakhlaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Cognitive linguistic research in metonymy, metaphor, constructions and frames: Scope, models and methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spanish Cognitive Linguistics Association (AELCO), Oct 2018, Cordoue, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte-discours, sur fond d’action, dans les Essais d’herméneutique II de Ricœur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Texte et discours en confrontation dans l’espace européen. Pour un renouvellement épistémologique et heuristique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Centre d'étude des discours, images, textes, écrits, communication (Céditec, Université Paris-Est Créteil); Clesthia (Université Sorbonne Nouvelle-Paris 3), Sep 2015, Metz, France. pp.151-168, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b13384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition énactive en contexte numérique : Affordances des textes multimodaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Langage et énaction : approches linguistiques et interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Clermont-Auvergne, Jun 2016, Clermont-Ferrand, France. pp.85-100, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18145/signifiances.v1i2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universalisme et didactique des langues et des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L'enseignement-apprentissage du FLE dans la perspective du CECRL en contextes non européens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Association des jeunes chercheurs du Crem (AJC Crem); Édition, Littératures, Langages, Informatique, Arts, Didactique, Discours (Élliadd, Université de Franche-Comté), Sep 2017, Metz, France. pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en fiction, texte et hors-texte dans Anima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léda Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues d'Anima. Écriture et histoire contemporaine dans l'œuvre de Wajdi Mouawad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Littératures, Imaginaire, Sociétés (LIS, Université de Lorraine), Nov 2014, Nancy, France. pp.63-80, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05947-9.p.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique paradoxale de la fiction, présentation/discussion de Robert Martin (1988)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Récits, valeurs et régimes de croyance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Nov 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique et textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondřej Pešek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L’expérience et l’avenir du structuralisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des sciences; Institut de littérature tchèque, Oct 2016, Prague, République tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les référents évolutifs, objets et objets du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connexion et Indexation. Colloque d’hommages en l’honneur du professeur Michel Charolles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lattice (CNRS, ENS), Jun 2016, Lyon, France. pp.83-90, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.6875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions eating the body, and more...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycel Dakhlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference of Cultural Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Prato, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la session linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres annuelles Aliento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aliento, Analyse Linguistique, Interculturelle d’ÉNoncés sapientiels et Transmission Orient/Occident-Occident/Orient, 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les niveaux de l’analyse... parémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres annuelles Aliento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aliento, Analyse Linguistique, Interculturelle d’ÉNoncés sapientiels et Transmission Orient/Occident-Occident/Orient, 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morales & scénographies : généricité, figurativité, métamorphisme en parémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les proverbes dans l'Europe des XVIe et XVIIe siècles: réalités et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mary-Nelly Fouligny; Marie Roig Miranda, Nov 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre français général, français sur objectifs spécifiques et culture scientifique : le Campus Numérique FORPRINT, FOAD préparatoire à l'intégration dans l'enseignement supérieur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Malpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Compiègne, France. pp.509-514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. — Formation en langues secondes face à l’urgence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Fragonara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Junkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Formation en langues secondes face à l’urgence, 69, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.12359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance, Énaction, Stéréotypes, Altérité : Principes pour la formation linguistique et interculturelle des migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Fragonara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Seifelnaser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publif@rum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Langues secondes en contexte migratoire et pandémique, 39 (1), pp.118-138. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15167/1824-7482/pbfrm2023.1.2285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : langues secondes, migration et pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Fragonara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Junkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publif@rum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Langues secondes en contexte migratoire et pandémique, 39 (1), pp.3-9. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15167/1824-7482/pbfrm2023.1.2278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la référence est soumise au changement : comment construire et interpréter les chaînes entre textualité et ontologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écho des études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique textuelle, linguistique de corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondřej Pešek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo des études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1), pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32725/eer.2022.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paragraphe et l’organisation thématico-graphique du texte dans les nouveaux écrits numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondřej Pešek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XC-1 (Nouvelles textualités, Véronique Magri (dir.)), pp.75-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier : Enjeux et utilité de &amp;quot;Pratiques&amp;quot;, entre linguistique, littérature et didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Enjeux et utilité de "Pratiques", entre linguistique, littérature et didactique, 185-186, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.8451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguística popular — a linguística &amp;quot;fora do templo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Paveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Leiser Baronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamires Bonani Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Lourenço Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fórum Linguístico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (4), pp.4257-4270. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5007/1984-8412.2019v16n4p4257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Galazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Fragonara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Kaced</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Enjeux de l’acquisition des langues secondes en contextes migratoires, 19, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Full, Michelle Lecolle (éds 2018). Jeux de mots et Créativité. Langue(s), Discours et Littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche de la linguistique populaire en France : attitudes, prédiscours, questions de confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circula : revue d'idéologies linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.148-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Vicari (2016), Pour une approche de la linguistique populaire en France : attitudes, prédiscours, questions de confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circula : revue d'idéologies linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.148-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of L3 French wh-question structure by Persian-English bilinguals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Akbar Jabbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Ablali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cogent Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (1), pp.1524551. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2331186x.2018.1524551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Colas-Blaise, Laurent Perrin, Gian Maria Tore, dirs, L’énonciation aujourd’hui. Un concept clé des sciences du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand il est fort en thème : entre double marquage et anaphore zéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echos des Etudes Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Pareil au Même. De deux identités et de trois doubles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Si à l’imparfait, l’hypothèse polyphonique : modus & dictum, fiction & diction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Chronos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective fonctionnelle de la phrase : « histoire-géographie » d'une idée linguistique - Prague et l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chabrolle-Cerretini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective fonctionnelle de la phrase et linguistique du texte française. L’École de Prague... passant par la Lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echos des Etudes Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (1), pp.65‑78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérité-Réalité-Naturalité : La relation et l'ancrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Texte, discours, interactions. Nouvelles épistémologies, 34, pp.71-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemins de traverse - voies de travers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets : revue électronique d’études françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012,  4, pp.261-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réel, contexte, et cognition. Contribution à une histoire de la linguistique cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Paveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XXIV (1), pp.97-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logique du thème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (2), pp.182-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La linguistique « hors du temple »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Paveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 139-140, pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer l'interface entre ingénierie, didactique, pédagogie et dispositifs ouverts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Demaizière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Pluralité des langues et des supports dans la construction et la transmission des connaissances, 6 (1), pp.151-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Français, autoformation et ELAO à l'université : didactique du texte et pratique de l'hypertexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Redon-Dilax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Eurocall'99 : Systèmes d'information et de communication (SIC) dans des situations diversifiées d'apprentissage des langues, 3 (1), pp.77-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SN démonstratif et SN défini anaphoriques en contextes évolutifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Theissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 4, pp.85-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text, Discourse, Cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driss Ablali; Guy Achard-Bayle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French theories on text and discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 473, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-94, 2023, Beihefte zur Zeitschrift für romanische Philologie, 9783110794434. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110794434-004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition et description dans le récit de voyage : approximation, assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Magri &amp; Odile Gannier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières de la définition dans le récit de voyage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.17-34, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction Language/speech vs. text/discourse: A “family resemblance”?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Ablali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driss Ablali; Guy Achard-Bayle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Theories on Text and Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 473, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-18, 2023, Beihefte zur Zeitschrift für romanische Philologie, 9783110794434. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110794434-001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux risques de l’interdisciplinarité : nécessité et obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Krylyschin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Temmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Achard-Bayle; Marina Krylyschin; Malika Temmar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences du langage face aux défis de la disciplinarisation et de l’interdisciplinarité, actes du colloque ASL 2019, Limoges, Éditions Lambert-Lucas, p. 9-25.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-24, 2021, 978-2-35935-332-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une définition de l'assertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vernant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Temmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Krylyschin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Achard-Bayle, Marina Krylyschin, Malika Temmar (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences du langage face aux défis de la disciplinarisation et de l'interdisciplinarité - Actes du colloque ASL de 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.1-15, 2021, Linguistique et sociolinguistique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale à</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Achard-Bayle; Christine Durieux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitivisme et Traductologie. Approches sémantiques et psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éd. Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-24, 2020, 978-2-406-09942-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise da perspetiva intercultural em programas e manuais de ensino do Francês Língua Estrangeira em Moçambique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliciano José Pedro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Capucho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Helena Auraujo e Sa’; Carla maciel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interculturalidade e plurilinguismo nos discursos e práticas de educação e formação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-98, 2020, 978-2-8076-1757-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re-)Penser le texte et le discours dans le paysage actuel des sciences du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Ablali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Reboul-Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Temmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driss Ablali; Guy Achard-Bayle; Sandrine Reboul-Touré; Malika Temmar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texte et discours en confrontation dans l’espace européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-32, 2018, 978-3-0343-2643-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. L'interprétation au regard des sciences du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Krylyschin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Achard-Bayle; Maximilien Guérin; Georges Kleiber; Marina Krylyschin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences du langage et la question de l’interprétation (aujourd’hui)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-21, 2018, 978-2-35935-269-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01994908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte et discours se comprennent-ils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Monte ; Gilles Philippe </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déterminations, évolutions, confrontations </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Lyon, pp.23-38, 2014, Genres &amp; Textes ; Textes &amp; Langue, 978-2-7297-0873-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues secondes en contexte migratoire et pandémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Fragonara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Junkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publif@rum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39 (1), 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et utilité de &amp;quot;Pratiques&amp;quot;, entre linguistique, littérature et didactique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Enjeux et utilité sociale d’une revue en sciences du langage : le cas de Pratiques, entre linguistique, littérature et didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Metz, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 185-186, 2020, Lire des documents composites en classe, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.8366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de l’acquisition des langues secondes en contextes migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Fragonara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Galazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique populaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Paveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 139-140, 2008, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.1168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition, discours, contextes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Paveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HS-6, 2007, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corela.833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French theories on text and discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Ablali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouton de Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 473, 2023, Beihefte zur Zeitschrift für romanische Philologie, 9783110794434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences du langage face aux défis de la disciplinarisation et de l'interdisciplinarité (ASL 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Temmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Krylyschin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-35935-332-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts éthiques et moraux, approches multiculturelles et interdisciplinaires : Sémantique des énoncés parémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sol Ortola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 6, pp.356, 2015, Aliento, 978-2-8143-0229-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentiment linguistique : Discours spontanés sur le lexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lecolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crem (Université de Lorraine)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 30, pp.180, 2009, Recherches Linguistiques, Petitjean André, 978-2-909498-08-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La linguistique textuelle française et l'héritage de l'École de Prague au XXI° siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Université de Bourgogne, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitivisme et traductologie : approches sémantiques et psychologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Durieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Achard-Bayle; Christine Durieux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès Mondial de la Traductologie / La traductologie : une discipline autonome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Nanterre, France. 6 (Série: Problématiques de traduction, n° 5), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éd. Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.188, 2020, Collection: Translatio, 978-2-406-09943-7 ; 978-2-406-09942-0 ; 978-2-406-09944-4. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09944-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sciences du langage et la question de l’interprétation (aujourd’hui)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Krylyschin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'ASL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Limoges, France. Éditions Lambert-Lucas, 2019, Actes du colloque ASL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sciences du langage et la question de l’interprétation (aujourd’hui)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Krylychin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences du langage et la question de l'interprétation (aujourd'hui)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-35935-269-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01989677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte et discours en confrontation dans l’espace européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Ablali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Reboul-Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Temmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2018, 978-3-0343-2643-8; 978-3-0343-2661-2; 978-3-0343-2660-5. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b13384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustochia. Actes du colloque international de l’enseignement-apprentissage du FLE dans la perspective du CECRL dans des contextes non européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L'enseignement-apprentissage du FLE dans la perspective du CECRL en contextes non européens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Metz, France. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet des jeunes chercheurs du Crem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lita Lundquist, &amp;quot;Lire un texte académique en français. Stratégies de lecture, exercices de lecture assistée par ordinateur. Niveaux B2 à C1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référence, identité, changement, la désignation des référents en contextes évolutifs : études de cas : les récits de métamorphoses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Achard-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Nancy 2, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1996NAN21009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01776554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05076031v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Achard-Bayle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05075953v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05079487v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05079553v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005556v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436800v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Fragonara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Abid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Seifelnaser" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03931433v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281060v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143248v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.8521" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143268v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Pe&#353;ek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.10794" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143258v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143354v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885876v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10385-1.p.0065" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143335v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02405793v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Monnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145308v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145183v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145201v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03036768v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143357v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sem-2018-0047" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01886086v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycel Dakhlaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873516v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b13384" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03218701v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01744542v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01691122v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;da Mansour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05947-9.p.0063" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01730338v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03036843v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510728v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6875" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145166v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01368781v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01368784v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01367787v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000676v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Malpas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686084v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Junkai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.12359" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688080v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15167/1824-7482/pbfrm2023.1.2285" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688476v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15167/1824-7482/pbfrm2023.1.2278" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100800v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145263v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32725/eer.2022.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04102280v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273466v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Petitjean" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.8451" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03144718v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Paveau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Leiser Baronas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamires Bonani Conti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Louren&#231;o Costa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/1984-8412.2019v16n4p4257" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044592v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Galazzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kaced" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282124v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280944v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01990582v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03239130v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akbar Jabbari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ablali" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2331186x.2018.1524551" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01871171v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363009v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362322v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362319v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362351v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chabrolle-Cerretini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382619v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382524v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382494v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773185v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382517v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516249v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000329v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Demaizi&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000187v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Redon-Dilax" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045307v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Theissen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04100796v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1515/9783110794434" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110794434-004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100801v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04100794v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110794434-001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229139v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Krylyschin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Temmar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/les-sciences-du-langage-face-aux-defis/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681255v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vernant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143218v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cognitivisme-et-traductologie-approches-semantiques-et-psychologiques.html" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143346v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliciano Jos&#233; Pedro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Filomena Capucho" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/71890" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873392v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Reboul-Tour&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/61869?format=PBK" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994908v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kleiber" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/les-sciences-du-langage-et-la-question-de-linterpretation/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514364v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03485232v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143237v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.8366" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02354328v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018056v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.1168" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018066v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.833" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04100791v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110794434/html#contents" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143194v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.appeldulivre.fr/product/749533/les-sciences-du-langage-face-aux-defis-de-la-disciplinarisation-et-de-l-interdisciplinarite" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511458v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sol Ortola" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510859v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lecolle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crem.univ-lorraine.fr/production/publications-ouvrages-et-dossiers-de-revues/sentiment-linguistique-discours-spontanes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05096034v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143208v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durieux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cmt.u-paris10.fr/cmt-2016/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09944-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234432v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989677v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Krylychin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01872096v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01744560v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ajccrem.hypotheses.org/494" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01504397v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776554v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996NAN21009" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05076031v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Achard-Bayle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05075953v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05079487v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05079553v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005556v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436800v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Fragonara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Abid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Seifelnaser" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03931433v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281060v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143248v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.8521" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143268v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Pe&#353;ek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.10794" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143258v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143354v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885876v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10385-1.p.0065" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143335v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02405793v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Monnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145308v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145183v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145201v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03036768v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143357v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sem-2018-0047" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01886086v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycel Dakhlaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873516v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b13384" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03218701v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01744542v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01691122v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;da Mansour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05947-9.p.0063" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01730338v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03036843v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510728v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6875" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145166v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01368781v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01368784v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01367787v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000676v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Malpas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686084v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Junkai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.12359" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688080v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15167/1824-7482/pbfrm2023.1.2285" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688476v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15167/1824-7482/pbfrm2023.1.2278" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100800v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145263v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32725/eer.2022.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04102280v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273466v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Petitjean" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.8451" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03144718v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Paveau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Leiser Baronas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamires Bonani Conti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Louren&#231;o Costa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/1984-8412.2019v16n4p4257" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044592v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Galazzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kaced" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282124v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01990582v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280944v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03239130v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akbar Jabbari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ablali" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2331186x.2018.1524551" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01871171v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363009v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362322v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362319v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362351v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chabrolle-Cerretini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382524v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382619v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382494v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773185v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382517v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516249v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000329v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Demaizi&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000187v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Redon-Dilax" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045307v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Theissen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04100796v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1515/9783110794434" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110794434-004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100801v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04100794v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110794434-001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229139v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Krylyschin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Temmar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/les-sciences-du-langage-face-aux-defis/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681255v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vernant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143218v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cognitivisme-et-traductologie-approches-semantiques-et-psychologiques.html" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143346v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliciano Jos&#233; Pedro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Filomena Capucho" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/71890" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873392v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Reboul-Tour&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/61869?format=PBK" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994908v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kleiber" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/les-sciences-du-langage-et-la-question-de-linterpretation/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514364v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03485232v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143237v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.8366" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02354328v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018056v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.1168" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018066v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.833" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04100791v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110794434/html#contents" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143194v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.appeldulivre.fr/product/749533/les-sciences-du-langage-face-aux-defis-de-la-disciplinarisation-et-de-l-interdisciplinarite" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511458v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sol Ortola" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510859v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lecolle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crem.univ-lorraine.fr/production/publications-ouvrages-et-dossiers-de-revues/sentiment-linguistique-discours-spontanes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05096034v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143208v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durieux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cmt.u-paris10.fr/cmt-2016/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09944-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234432v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989677v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Krylychin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01872096v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01744560v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ajccrem.hypotheses.org/494" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01504397v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776554v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996NAN21009" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>