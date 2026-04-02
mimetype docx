--- v0 (2026-03-10)
+++ v1 (2026-04-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.2625698324px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guy Andre Boy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of an ontology supporting context modeling in operational scenario development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 34 (2), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.D0538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRODEC for human systems integration of increasingly autonomous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Durnerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (5), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sys.21751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining and characterizing the operational context for human systems integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy‐andré Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sys.21775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reality anchor methodology: how to design a digital twin to support situation awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stélian Camara Dit Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Urfels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (6), pp.775-799. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09544828.2024.2336838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An epistemological approach to human systems integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techsoc.2023.102298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orchestrating Human Systems Integration Looking for the Right Mix for Human‐Machine Teaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (1), pp.1449 - 1459. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/j.2334-5837.2020.00796.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STEAM for space leaders of tomorrow: Human-systems integration as a technique and an art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy A. Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (4), pp.208-214. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/space.2019.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human–Systems Integration Verification Principles for Commercial Space Transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondrej Doule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">de Vere Michael Kiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yash Mehta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1), pp.53 - 64. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/space.2017.0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Centered Design of Upcoming Human Missions to Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Space Safety Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (1), pp.9-13. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsse.2018.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-centered design of complex systems: An experience-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsj.2017.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Centered Design as an Integrating Discipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systemics, Cybernetics and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving collaborative work and project management in a nuclear power plant design team: A Human-Centered Design approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gopal Jani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Manera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Memmott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bojan Petrovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.555-565. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2015.12.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOMA: a multi-agent digital twin to support collaboration in helicopter engine maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thermy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Context Acquisition Methodology for the Design of Complex Sociotechnical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Human Systems Integration (HSI2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEA; INCOSE, Aug 2024, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la décision collaborative grâce à un jumeau numérique du système sociotechnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thermy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI Qualita MOSIM 2023. Propulser la performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Trois-Rivières, Canada. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60662/1ffd-sn52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de conception de jumeau numérique pour supporter la conscience de la situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stélian Camara Dit Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Urfels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI Qualita MOSIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Trois Rivières (Québec), Canada. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60662/6sm3-5f44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRODEC-Based Task Analysis for the Design of Semi-Automated Trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Complex Systems Design and Management, CSD and M 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Beijing, China. pp.220-230, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-6511-3_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRODEC-Based Task Analysis for the Design of Semi-Automated Trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex System Design and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Beijing (Pékin), China. pp.220-230, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-6511-3_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociotechnical System Digital Twin as an Organizational-enhancer applied to Helicopter Engines Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thermy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Industrial Engineering and Engineering Management (IEEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Kuala Lumpur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEM55944.2022.9989843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a digital twin for collaborative decision-making, based on a multi-agent system: application to prescriptive maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thermy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSI2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INCOSE, Nov 2021, San Diego, United States. pp.Pages 109-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioergonomics: A few clarifications on the Technology-Organizations-People Tryptic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE HSI2021 International Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, San Diego, California, USA (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From requirements to prototyping: application of human-system integration methodology to digital twin design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stélian Camara Dit Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri H. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Urfels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Engineering Design (ICED21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin design requirements in downgraded situations management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stélian Camara Dit Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri H. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jun 2021, Budapest (virtual), Hungary. pp.869-873</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un jumeau numérique pour la prise de décision collaborative, basé sur un système multi-agent : application à la maintenance prescriptive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journées Virtuelles SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISAE-Supaéro, Jul 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A few clarifications on the Technology-Organizations-People Tryptic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incose Fellow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE HSI2021 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Fertilization of Human-Systems Integration and Artificial Intelligence: Looking for Systemic Flexibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE AI4SE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Systems Integration: A Mix of Human-Centered Design, Systems Engineering, Ergonomics, HCI and Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE HSI2019 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlexTech: Integration de l’Humain dans les systèmes complexes à autonomie croissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième Journée d'Interaction Homme-Machine et d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote speech: Virtual Flight Tests and Tangibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flight Test Safety Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Zhuhai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablet-based Information System for Commercial Air-craft: Onboard Context-Sensitive Information System (OCSIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Tan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Orlando, United States. pp.701-712, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91122-9_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote speech: Human-Systems Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE AFIS SESE Tour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote speech: Intelligent Automation and Autonomy for a Safe and Secure Air Transport System:A Human-Centered Design Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Avionics Systems Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, London, U.K., United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Rigid to Flexible-From Virtual to Tangible An Evolution of Human-Centered Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ergonomics Association World Congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Florence, Italy. pp.54-63, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96071-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onboard Weather Situation Awareness System: A human-systems integration approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Boulnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI-Aero 2016 -- International Conference on Human Computer Interaction in Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2950112.2964575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Risk by Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC/IFIP/IFORS/IEA Symposium on Analysis, Design, and Evaluation of Human-Machine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Systems Integration: From Automation to Tangible Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Helicopter Safety Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Onboard Context-Sensitive Information System for Commercial Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Boulnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Triennial Congress of the International Ergonomics Association (IEA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an On-board 3D Weather Situation Awareness System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Stephane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Triennial Congress of the International Ergonomics Association (IEA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, Aug 2015, Melbourne, Australia. pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Complexity of Situation Awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Triennial Congress of the International Ergonomics Association (IEA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, Aug 2015, Melbourne, Australia. pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory Design of a Cooperative Exploration Mediation Tool for Human Deep Space Risk Mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Platt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Context Model for Human-Centered Design of Contextual Data Entry Systems in Healthcare Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Baas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricon-Souf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hassler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Heraklion (CR), Greece. pp.223-233, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07515-0_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of an Exploration Assistant for Human Deep Space Risk Mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Platt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Analysis, Design, and Evaluation of Human-Machine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Las Vegas, Nevada, United States. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130811-5-US-2037.00037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Automation in Interactive Critical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Bernhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Faery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Human-Computer Interaction (CHI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Vancouver, BC, Canada. pp.1345-1349, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1979742.1979524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conscience de la situation : regards croisés Aéronautique-Automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bailly-Asuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Boverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales d'études " vers des Ingénieries et des Technologies Communes aux Transports "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération homme-machine : vers le copilotage automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Boverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales d'Études : vers des Ingénieries et des Technologies Communes aux Transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Human-Centered UML for Risk Analysis - Application to a medical robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Motet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFIP World Computer Congress (WCC), Human Error, Safety and Systems Development (HESSD04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP/WCC, Aug 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a human-centered UML for risk analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Motet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP WCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France. pp.177-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and design of a remote and virtual air traffic control center using a Human Systems Integration approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brethomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Académie-Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Toulouse, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-Taking, Prevention, and Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillerou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, 1, 2022, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003221609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Systems Integration and Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Systems Integration: From Virtual to Tangible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, 1, 2020, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9780429351686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human–Systems Integration: From Virtual to Tangible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, 1, 2020, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9780429351686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerospace human systems integration: Evolution over the last 40 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">69, pp.113-128, 2020, 9781119698821. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119698821.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Systems Integration Design: From Virtual to Tangible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Systems Design & Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HUMAN SYSTEMS INTEGRATION AND DESIGN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Human Factors and Ergonomics 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Systems Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Encyclopedia of the Possible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-11, 2021, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98390-5_13-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerospace Human System Integration Evolution over the Last 40 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holly A. H. Handley; Andreas Tolk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Framework of Human Systems Engineering: Applications and Case Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 978-1-119-69875-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Systems Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Encyclopedia of the Possible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1 - 11, 2021, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98390-5_13-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conscience de la situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie : 150 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Fertilisation Between Human-Computer Interaction and Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Melançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vanderdonckt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Marquis; Odile Papini; Henri Prade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Guided Tour of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III, Springer, pp.365-388, 2020, Interfaces and Applications of Artificial Intelligence, 978-3-030-06169-2. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-06170-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerospace Human System Integration Evolution over the Last 40 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Framework for Human System Engineering Applications and Case Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Workflow Perspective in Aviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Informatics: Reengineering Clinical Workflow for More Efficient and Safer Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Workflow Study in Aviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Informatics: Reengineering Clinical Workflow for More Efficient and Safer Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlexTech: from rigid to flexible human-systems integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering in the Fourth Industrial Revolution: Big Data, Novel Technologies, and Modern Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlexTech: from rigid to flexible human-systems integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ron S. Kenett; Robert S. Swarz; Avigdor Zonnenshain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering in the Fourth Industrial Revolution: Big Data, Novel Technologies, and Modern Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.465-481, 2019, 978-1-119-51389-6. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119513957.ch18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Workflow Perspective in Aviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Informatics: Reengineering Clinical Workflow for More Efficient and Safer Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Personal Journey in the Design and Management of the Growing Airspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Human Factors in Air Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.363-378, 2018, 978-1-4665-7264-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory Design of a Cooperative Exploration Mediation Tool for Human Deep Space Risk Mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Platt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Millot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Psychology and Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8532, Springer International Publishing, pp.363-374, 2014, Lecture Notes in Computer Science, 978-3-319-07514-3. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07515-0_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilisation croisée entre interaction personne-système et intelligence artiﬁcielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Melançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vanderdonckt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de l'intelligence artificielle, Ses bases méthodologiques ses développements, Tome 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès, 2014, 9782364930438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilisation croisée entre interaction personne-système et IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Melançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vanderdonckt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marquis, Pierre; Papini, Odile; Prade, Henri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle : frontières et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Cépaduès, pp.1117-1141, 2014, Panorama de l'intelligence artificielle, 978-2-36493-043-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From human-machine interaction to cooperation: towards automobile co-piloting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Boverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Kolski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-computer Interactions in Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London: ISTE-Wiley, pp.129-155, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'interaction à la coopération homme-machine : vers le copilotage automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Boverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Kolski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction homme-machine dans les transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.151-177, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human–Systems Integration - From Virtual to Tangible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations room design for the control of a fleet of robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Rolos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«IA-t-il un pilote dans l'avion ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Haffreingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INCOSE Webinar: Human-Systems Integration: An Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. United States. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01927745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.2625698324px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guy Andre Boy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of an ontology supporting context modeling in operational scenario development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 34 (2), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.D0538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic Cognition: A Few Epistemological Clarifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/systems14010015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reality anchor methodology: how to design a digital twin to support situation awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stélian Camara Dit Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Urfels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (6), pp.775-799. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09544828.2024.2336838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining and characterizing the operational context for human systems integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy‐andré Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sys.21775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRODEC for human systems integration of increasingly autonomous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Durnerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (5), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sys.21751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An epistemological approach to human systems integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techsoc.2023.102298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orchestrating Human Systems Integration Looking for the Right Mix for Human‐Machine Teaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (1), pp.1449 - 1459. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/j.2334-5837.2020.00796.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STEAM for space leaders of tomorrow: Human-systems integration as a technique and an art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy A. Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (4), pp.208-214. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/space.2019.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human–Systems Integration Verification Principles for Commercial Space Transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondrej Doule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">de Vere Michael Kiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yash Mehta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1), pp.53 - 64. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/space.2017.0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Centered Design of Upcoming Human Missions to Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Space Safety Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (1), pp.9-13. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsse.2018.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Centered Design as an Integrating Discipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systemics, Cybernetics and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-centered design of complex systems: An experience-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsj.2017.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving collaborative work and project management in a nuclear power plant design team: A Human-Centered Design approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gopal Jani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Manera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Memmott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bojan Petrovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.555-565. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2015.12.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOMA: a multi-agent digital twin to support collaboration in helicopter engine maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thermy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Context Acquisition Methodology for the Design of Complex Sociotechnical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Human Systems Integration (HSI2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEA; INCOSE, Aug 2024, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la décision collaborative grâce à un jumeau numérique du système sociotechnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thermy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI Qualita MOSIM 2023. Propulser la performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Trois-Rivières, Canada. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60662/1ffd-sn52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de conception de jumeau numérique pour supporter la conscience de la situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stélian Camara Dit Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Urfels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI Qualita MOSIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Trois Rivières (Québec), Canada. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60662/6sm3-5f44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRODEC-Based Task Analysis for the Design of Semi-Automated Trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Complex Systems Design and Management, CSD and M 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Beijing, China. pp.220-230, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-6511-3_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRODEC-Based Task Analysis for the Design of Semi-Automated Trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex System Design and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Beijing (Pékin), China. pp.220-230, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-6511-3_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociotechnical System Digital Twin as an Organizational-enhancer applied to Helicopter Engines Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thermy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Industrial Engineering and Engineering Management (IEEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Kuala Lumpur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEM55944.2022.9989843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a digital twin for collaborative decision-making, based on a multi-agent system: application to prescriptive maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thermy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSI2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INCOSE, Nov 2021, San Diego, United States. pp.Pages 109-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From requirements to prototyping: application of human-system integration methodology to digital twin design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stélian Camara Dit Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri H. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Urfels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Engineering Design (ICED21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioergonomics: A few clarifications on the Technology-Organizations-People Tryptic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE HSI2021 International Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, San Diego, California, USA (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin design requirements in downgraded situations management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stélian Camara Dit Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri H. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jun 2021, Budapest (virtual), Hungary. pp.869-873</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un jumeau numérique pour la prise de décision collaborative, basé sur un système multi-agent : application à la maintenance prescriptive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journées Virtuelles SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISAE-Supaéro, Jul 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A few clarifications on the Technology-Organizations-People Tryptic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incose Fellow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE HSI2021 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Systems Integration: A Mix of Human-Centered Design, Systems Engineering, Ergonomics, HCI and Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE HSI2019 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Fertilization of Human-Systems Integration and Artificial Intelligence: Looking for Systemic Flexibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE AI4SE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlexTech: Integration de l’Humain dans les systèmes complexes à autonomie croissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième Journée d'Interaction Homme-Machine et d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote speech: Virtual Flight Tests and Tangibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flight Test Safety Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Zhuhai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablet-based Information System for Commercial Air-craft: Onboard Context-Sensitive Information System (OCSIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Tan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Orlando, United States. pp.701-712, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91122-9_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote speech: Human-Systems Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE AFIS SESE Tour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote speech: Intelligent Automation and Autonomy for a Safe and Secure Air Transport System:A Human-Centered Design Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Avionics Systems Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, London, U.K., United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Rigid to Flexible-From Virtual to Tangible An Evolution of Human-Centered Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ergonomics Association World Congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Florence, Italy. pp.54-63, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96071-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onboard Weather Situation Awareness System: A human-systems integration approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Boulnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI-Aero 2016 -- International Conference on Human Computer Interaction in Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2950112.2964575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Risk by Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC/IFIP/IFORS/IEA Symposium on Analysis, Design, and Evaluation of Human-Machine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Complexity of Situation Awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Triennial Congress of the International Ergonomics Association (IEA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, Aug 2015, Melbourne, Australia. pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an On-board 3D Weather Situation Awareness System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Stephane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Triennial Congress of the International Ergonomics Association (IEA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, Aug 2015, Melbourne, Australia. pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Systems Integration: From Automation to Tangible Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Helicopter Safety Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Onboard Context-Sensitive Information System for Commercial Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Boulnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Triennial Congress of the International Ergonomics Association (IEA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory Design of a Cooperative Exploration Mediation Tool for Human Deep Space Risk Mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Platt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Context Model for Human-Centered Design of Contextual Data Entry Systems in Healthcare Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Baas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricon-Souf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hassler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Heraklion (CR), Greece. pp.223-233, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07515-0_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of an Exploration Assistant for Human Deep Space Risk Mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Platt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Analysis, Design, and Evaluation of Human-Machine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Las Vegas, Nevada, United States. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130811-5-US-2037.00037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Automation in Interactive Critical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Bernhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Faery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Human-Computer Interaction (CHI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Vancouver, BC, Canada. pp.1345-1349, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1979742.1979524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conscience de la situation : regards croisés Aéronautique-Automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bailly-Asuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Boverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales d'études " vers des Ingénieries et des Technologies Communes aux Transports "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération homme-machine : vers le copilotage automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Boverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales d'Études : vers des Ingénieries et des Technologies Communes aux Transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Human-Centered UML for Risk Analysis - Application to a medical robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Motet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFIP World Computer Congress (WCC), Human Error, Safety and Systems Development (HESSD04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP/WCC, Aug 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a human-centered UML for risk analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Motet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP WCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France. pp.177-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and design of a remote and virtual air traffic control center using a Human Systems Integration approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brethomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Académie-Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Toulouse, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-Taking, Prevention, and Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillerou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, 1, 2022, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003221609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Systems Integration and Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Systems Integration Design: From Virtual to Tangible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Systems Integration: From Virtual to Tangible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, 1, 2020, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9780429351686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human–Systems Integration: From Virtual to Tangible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, 1, 2020, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9780429351686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerospace human systems integration: Evolution over the last 40 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">69, pp.113-128, 2020, 9781119698821. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119698821.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Systems Design & Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HUMAN SYSTEMS INTEGRATION AND DESIGN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Human Factors and Ergonomics 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Systems Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Encyclopedia of the Possible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-11, 2021, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98390-5_13-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerospace Human System Integration Evolution over the Last 40 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holly A. H. Handley; Andreas Tolk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Framework of Human Systems Engineering: Applications and Case Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 978-1-119-69875-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Systems Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Encyclopedia of the Possible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1 - 11, 2021, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98390-5_13-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conscience de la situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie : 150 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Fertilisation Between Human-Computer Interaction and Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Melançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vanderdonckt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Marquis; Odile Papini; Henri Prade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Guided Tour of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III, Springer, pp.365-388, 2020, Interfaces and Applications of Artificial Intelligence, 978-3-030-06169-2. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-06170-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerospace Human System Integration Evolution over the Last 40 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Framework for Human System Engineering Applications and Case Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Workflow Study in Aviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Informatics: Reengineering Clinical Workflow for More Efficient and Safer Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlexTech: from rigid to flexible human-systems integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering in the Fourth Industrial Revolution: Big Data, Novel Technologies, and Modern Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlexTech: from rigid to flexible human-systems integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ron S. Kenett; Robert S. Swarz; Avigdor Zonnenshain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering in the Fourth Industrial Revolution: Big Data, Novel Technologies, and Modern Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.465-481, 2019, 978-1-119-51389-6. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119513957.ch18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Workflow Perspective in Aviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Informatics: Reengineering Clinical Workflow for More Efficient and Safer Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Workflow Perspective in Aviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Informatics: Reengineering Clinical Workflow for More Efficient and Safer Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Personal Journey in the Design and Management of the Growing Airspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Human Factors in Air Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.363-378, 2018, 978-1-4665-7264-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory Design of a Cooperative Exploration Mediation Tool for Human Deep Space Risk Mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Platt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Millot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Psychology and Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8532, Springer International Publishing, pp.363-374, 2014, Lecture Notes in Computer Science, 978-3-319-07514-3. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07515-0_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilisation croisée entre interaction personne-système et intelligence artiﬁcielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Melançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vanderdonckt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de l'intelligence artificielle, Ses bases méthodologiques ses développements, Tome 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès, 2014, 9782364930438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilisation croisée entre interaction personne-système et IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Melançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vanderdonckt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marquis, Pierre; Papini, Odile; Prade, Henri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle : frontières et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Cépaduès, pp.1117-1141, 2014, Panorama de l'intelligence artificielle, 978-2-36493-043-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From human-machine interaction to cooperation: towards automobile co-piloting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Boverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Kolski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-computer Interactions in Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London: ISTE-Wiley, pp.129-155, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'interaction à la coopération homme-machine : vers le copilotage automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Boverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Kolski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction homme-machine dans les transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.151-177, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human–Systems Integration - From Virtual to Tangible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations room design for the control of a fleet of robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Rolos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«IA-t-il un pilote dans l'avion ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Haffreingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INCOSE Webinar: Human-Systems Integration: An Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. United States. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01927745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494451v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disdier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Masson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233; Boy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0538" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Durnerin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21751" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681904v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy&#8208;andr&#233; Boy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21775" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572286v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;lian Camara Dit Pinto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villeneuve" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Urfels" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2024.2336838" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371939v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techsoc.2023.102298" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525322v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andre Boy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.2334-5837.2020.00796.x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371953v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy A. Boy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/space.2019.0031" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927876v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Doule" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Vere Michael Kiss" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yash Mehta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/space.2017.0040" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927862v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsse.2018.01.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927885v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2017.8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927899v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956574v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopal Jani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Manera" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Memmott" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Petrovic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2015.12.039" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299471v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lorente" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thermy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825131v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189413v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/1ffd-sn52" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206938v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/6sm3-5f44" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317698v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Sun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sango" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barros" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-6511-3_20" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313336v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920816v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM55944.2022.9989843" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508697v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542534v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356551v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri H. Masson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262607v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508758v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525407v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Incose Fellow" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424941v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424940v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424945v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927777v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927705v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91122-9_55" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927728v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927762v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927753v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96071-5_6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956586v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boulnois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2950112.2964575" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956585v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956582v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956579v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956576v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Stephane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956577v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469983v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Platt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Millot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03659721v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Baas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bernonville" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricon-Souf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hassler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07515-0_23" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468264v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130811-5-US-2037.00037" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647160v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Bernhaupt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Faery" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palanque" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1979742.1979524" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456813v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bailly-Asuni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boverie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hoc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456814v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276662v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guiochet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Motet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003461v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971460v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brethom&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954817v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillerou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003221609" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525359v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525353v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429351686" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540544v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371952v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119698821.ch7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424946v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424947v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542503v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525362v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98390-5_13-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525348v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542510v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542517v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424944v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vanderdonckt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06170-8_11" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542496v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956589v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927797v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424938v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956588v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119513957.ch18" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424942v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928027v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03404300v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07515-0_37" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488004v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03331008v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628172v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542728v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956591v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340856v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rolos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424734v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Haffreingue" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01927745v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494451v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disdier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Masson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233; Boy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0538" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05562776v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/systems14010015" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572286v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;lian Camara Dit Pinto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villeneuve" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Urfels" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2024.2336838" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681904v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy&#8208;andr&#233; Boy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21775" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495104v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Durnerin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21751" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371939v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techsoc.2023.102298" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525322v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andre Boy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.2334-5837.2020.00796.x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371953v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy A. Boy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/space.2019.0031" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Doule" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Vere Michael Kiss" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yash Mehta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/space.2017.0040" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927862v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsse.2018.01.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927899v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927885v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2017.8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956574v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopal Jani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Manera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Memmott" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Petrovic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2015.12.039" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299471v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lorente" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thermy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825131v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189413v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/1ffd-sn52" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206938v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/6sm3-5f44" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317698v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Sun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sango" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barros" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-6511-3_20" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313336v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920816v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM55944.2022.9989843" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508697v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356551v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri H. Masson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542534v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262607v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508758v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525407v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Incose Fellow" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424940v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424941v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424945v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927777v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927705v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91122-9_55" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927728v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927762v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927753v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96071-5_6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956586v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boulnois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2950112.2964575" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956585v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956577v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956576v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Stephane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956582v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956579v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469983v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Platt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Millot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03659721v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Baas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bernonville" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricon-Souf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hassler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07515-0_23" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468264v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130811-5-US-2037.00037" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647160v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Bernhaupt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Faery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palanque" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1979742.1979524" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456813v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bailly-Asuni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boverie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hoc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456814v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276662v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guiochet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Motet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003461v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971460v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brethom&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954817v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillerou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003221609" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525359v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424946v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525353v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429351686" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540544v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371952v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119698821.ch7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424947v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542503v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525362v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98390-5_13-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525348v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542510v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542517v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424944v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vanderdonckt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06170-8_11" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542496v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927797v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424938v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956588v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119513957.ch18" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956589v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424942v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928027v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03404300v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07515-0_37" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488004v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03331008v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628172v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542728v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956591v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340856v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rolos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424734v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Haffreingue" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01927745v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>