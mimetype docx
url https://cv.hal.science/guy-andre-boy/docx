--- v1 (2026-04-02)
+++ v2 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.2625698324px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guy Andre Boy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of an ontology supporting context modeling in operational scenario development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 34 (2), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.D0538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic Cognition: A Few Epistemological Clarifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/systems14010015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reality anchor methodology: how to design a digital twin to support situation awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stélian Camara Dit Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Urfels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (6), pp.775-799. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09544828.2024.2336838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining and characterizing the operational context for human systems integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy‐andré Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sys.21775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRODEC for human systems integration of increasingly autonomous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Durnerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (5), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sys.21751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An epistemological approach to human systems integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techsoc.2023.102298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orchestrating Human Systems Integration Looking for the Right Mix for Human‐Machine Teaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (1), pp.1449 - 1459. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/j.2334-5837.2020.00796.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STEAM for space leaders of tomorrow: Human-systems integration as a technique and an art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy A. Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (4), pp.208-214. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/space.2019.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human–Systems Integration Verification Principles for Commercial Space Transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondrej Doule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">de Vere Michael Kiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yash Mehta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1), pp.53 - 64. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/space.2017.0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Centered Design of Upcoming Human Missions to Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Space Safety Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (1), pp.9-13. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsse.2018.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Centered Design as an Integrating Discipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systemics, Cybernetics and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-centered design of complex systems: An experience-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsj.2017.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving collaborative work and project management in a nuclear power plant design team: A Human-Centered Design approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gopal Jani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Manera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Memmott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bojan Petrovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.555-565. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2015.12.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOMA: a multi-agent digital twin to support collaboration in helicopter engine maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thermy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Context Acquisition Methodology for the Design of Complex Sociotechnical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Human Systems Integration (HSI2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEA; INCOSE, Aug 2024, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la décision collaborative grâce à un jumeau numérique du système sociotechnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thermy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI Qualita MOSIM 2023. Propulser la performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Trois-Rivières, Canada. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60662/1ffd-sn52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de conception de jumeau numérique pour supporter la conscience de la situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stélian Camara Dit Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Urfels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI Qualita MOSIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Trois Rivières (Québec), Canada. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60662/6sm3-5f44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRODEC-Based Task Analysis for the Design of Semi-Automated Trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Complex Systems Design and Management, CSD and M 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Beijing, China. pp.220-230, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-6511-3_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRODEC-Based Task Analysis for the Design of Semi-Automated Trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex System Design and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Beijing (Pékin), China. pp.220-230, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-6511-3_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociotechnical System Digital Twin as an Organizational-enhancer applied to Helicopter Engines Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thermy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Industrial Engineering and Engineering Management (IEEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Kuala Lumpur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEM55944.2022.9989843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a digital twin for collaborative decision-making, based on a multi-agent system: application to prescriptive maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thermy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSI2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INCOSE, Nov 2021, San Diego, United States. pp.Pages 109-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From requirements to prototyping: application of human-system integration methodology to digital twin design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stélian Camara Dit Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri H. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Urfels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Engineering Design (ICED21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioergonomics: A few clarifications on the Technology-Organizations-People Tryptic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE HSI2021 International Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, San Diego, California, USA (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin design requirements in downgraded situations management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stélian Camara Dit Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri H. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jun 2021, Budapest (virtual), Hungary. pp.869-873</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un jumeau numérique pour la prise de décision collaborative, basé sur un système multi-agent : application à la maintenance prescriptive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journées Virtuelles SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISAE-Supaéro, Jul 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A few clarifications on the Technology-Organizations-People Tryptic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incose Fellow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE HSI2021 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Systems Integration: A Mix of Human-Centered Design, Systems Engineering, Ergonomics, HCI and Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE HSI2019 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Fertilization of Human-Systems Integration and Artificial Intelligence: Looking for Systemic Flexibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE AI4SE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlexTech: Integration de l’Humain dans les systèmes complexes à autonomie croissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième Journée d'Interaction Homme-Machine et d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote speech: Virtual Flight Tests and Tangibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flight Test Safety Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Zhuhai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablet-based Information System for Commercial Air-craft: Onboard Context-Sensitive Information System (OCSIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Tan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Orlando, United States. pp.701-712, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91122-9_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote speech: Human-Systems Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE AFIS SESE Tour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote speech: Intelligent Automation and Autonomy for a Safe and Secure Air Transport System:A Human-Centered Design Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Avionics Systems Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, London, U.K., United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Rigid to Flexible-From Virtual to Tangible An Evolution of Human-Centered Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ergonomics Association World Congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Florence, Italy. pp.54-63, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96071-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onboard Weather Situation Awareness System: A human-systems integration approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Boulnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI-Aero 2016 -- International Conference on Human Computer Interaction in Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2950112.2964575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Risk by Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC/IFIP/IFORS/IEA Symposium on Analysis, Design, and Evaluation of Human-Machine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Complexity of Situation Awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Triennial Congress of the International Ergonomics Association (IEA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, Aug 2015, Melbourne, Australia. pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an On-board 3D Weather Situation Awareness System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Stephane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Triennial Congress of the International Ergonomics Association (IEA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, Aug 2015, Melbourne, Australia. pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Systems Integration: From Automation to Tangible Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Helicopter Safety Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Onboard Context-Sensitive Information System for Commercial Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Boulnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Triennial Congress of the International Ergonomics Association (IEA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory Design of a Cooperative Exploration Mediation Tool for Human Deep Space Risk Mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Platt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Context Model for Human-Centered Design of Contextual Data Entry Systems in Healthcare Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Baas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricon-Souf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hassler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Heraklion (CR), Greece. pp.223-233, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07515-0_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of an Exploration Assistant for Human Deep Space Risk Mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Platt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Analysis, Design, and Evaluation of Human-Machine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Las Vegas, Nevada, United States. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130811-5-US-2037.00037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Automation in Interactive Critical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Bernhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Faery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Human-Computer Interaction (CHI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Vancouver, BC, Canada. pp.1345-1349, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1979742.1979524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conscience de la situation : regards croisés Aéronautique-Automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bailly-Asuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Boverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales d'études " vers des Ingénieries et des Technologies Communes aux Transports "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération homme-machine : vers le copilotage automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Boverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales d'Études : vers des Ingénieries et des Technologies Communes aux Transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Human-Centered UML for Risk Analysis - Application to a medical robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Motet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFIP World Computer Congress (WCC), Human Error, Safety and Systems Development (HESSD04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP/WCC, Aug 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a human-centered UML for risk analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Motet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP WCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France. pp.177-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and design of a remote and virtual air traffic control center using a Human Systems Integration approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brethomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Académie-Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Toulouse, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-Taking, Prevention, and Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillerou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, 1, 2022, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003221609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Systems Integration and Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Systems Integration Design: From Virtual to Tangible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Systems Integration: From Virtual to Tangible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, 1, 2020, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9780429351686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human–Systems Integration: From Virtual to Tangible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, 1, 2020, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9780429351686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerospace human systems integration: Evolution over the last 40 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">69, pp.113-128, 2020, 9781119698821. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119698821.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Systems Design & Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HUMAN SYSTEMS INTEGRATION AND DESIGN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Human Factors and Ergonomics 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Systems Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Encyclopedia of the Possible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-11, 2021, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98390-5_13-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerospace Human System Integration Evolution over the Last 40 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holly A. H. Handley; Andreas Tolk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Framework of Human Systems Engineering: Applications and Case Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 978-1-119-69875-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Systems Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Encyclopedia of the Possible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1 - 11, 2021, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98390-5_13-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conscience de la situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie : 150 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Fertilisation Between Human-Computer Interaction and Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Melançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vanderdonckt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Marquis; Odile Papini; Henri Prade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Guided Tour of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III, Springer, pp.365-388, 2020, Interfaces and Applications of Artificial Intelligence, 978-3-030-06169-2. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-06170-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerospace Human System Integration Evolution over the Last 40 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Framework for Human System Engineering Applications and Case Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Workflow Study in Aviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Informatics: Reengineering Clinical Workflow for More Efficient and Safer Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlexTech: from rigid to flexible human-systems integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering in the Fourth Industrial Revolution: Big Data, Novel Technologies, and Modern Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlexTech: from rigid to flexible human-systems integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ron S. Kenett; Robert S. Swarz; Avigdor Zonnenshain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering in the Fourth Industrial Revolution: Big Data, Novel Technologies, and Modern Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.465-481, 2019, 978-1-119-51389-6. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119513957.ch18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Workflow Perspective in Aviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Informatics: Reengineering Clinical Workflow for More Efficient and Safer Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Workflow Perspective in Aviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Informatics: Reengineering Clinical Workflow for More Efficient and Safer Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Personal Journey in the Design and Management of the Growing Airspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Human Factors in Air Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.363-378, 2018, 978-1-4665-7264-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory Design of a Cooperative Exploration Mediation Tool for Human Deep Space Risk Mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Platt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Millot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Psychology and Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8532, Springer International Publishing, pp.363-374, 2014, Lecture Notes in Computer Science, 978-3-319-07514-3. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07515-0_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilisation croisée entre interaction personne-système et intelligence artiﬁcielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Melançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vanderdonckt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de l'intelligence artificielle, Ses bases méthodologiques ses développements, Tome 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès, 2014, 9782364930438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilisation croisée entre interaction personne-système et IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Melançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vanderdonckt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marquis, Pierre; Papini, Odile; Prade, Henri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle : frontières et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Cépaduès, pp.1117-1141, 2014, Panorama de l'intelligence artificielle, 978-2-36493-043-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From human-machine interaction to cooperation: towards automobile co-piloting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Boverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Kolski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-computer Interactions in Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London: ISTE-Wiley, pp.129-155, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'interaction à la coopération homme-machine : vers le copilotage automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Boverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Kolski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction homme-machine dans les transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.151-177, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human–Systems Integration - From Virtual to Tangible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations room design for the control of a fleet of robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Rolos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«IA-t-il un pilote dans l'avion ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Haffreingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INCOSE Webinar: Human-Systems Integration: An Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. United States. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01927745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.2625698324px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guy Andre Boy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of an ontology supporting context modeling in operational scenario development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 34 (2), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.D0538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic Cognition: A Few Epistemological Clarifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/systems14010015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reality anchor methodology: how to design a digital twin to support situation awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stélian Camara Dit Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Urfels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (6), pp.775-799. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09544828.2024.2336838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining and characterizing the operational context for human systems integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy‐andré Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sys.21775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRODEC for human systems integration of increasingly autonomous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Durnerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (5), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sys.21751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An epistemological approach to human systems integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techsoc.2023.102298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orchestrating Human Systems Integration Looking for the Right Mix for Human‐Machine Teaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (1), pp.1449 - 1459. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/j.2334-5837.2020.00796.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STEAM for space leaders of tomorrow: Human-systems integration as a technique and an art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy A. Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (4), pp.208-214. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/space.2019.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human–Systems Integration Verification Principles for Commercial Space Transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondrej Doule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">de Vere Michael Kiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yash Mehta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1), pp.53 - 64. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/space.2017.0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Centered Design of Upcoming Human Missions to Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Space Safety Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (1), pp.9-13. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsse.2018.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-centered design of complex systems: An experience-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsj.2017.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Centered Design as an Integrating Discipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systemics, Cybernetics and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving collaborative work and project management in a nuclear power plant design team: A Human-Centered Design approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gopal Jani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Manera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Memmott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bojan Petrovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.555-565. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2015.12.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOMA: a multi-agent digital twin to support collaboration in helicopter engine maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thermy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Context Acquisition Methodology for the Design of Complex Sociotechnical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Human Systems Integration (HSI2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEA; INCOSE, Aug 2024, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la décision collaborative grâce à un jumeau numérique du système sociotechnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thermy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI Qualita MOSIM 2023. Propulser la performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Trois-Rivières, Canada. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60662/1ffd-sn52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de conception de jumeau numérique pour supporter la conscience de la situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stélian Camara Dit Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Urfels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI Qualita MOSIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Trois Rivières (Québec), Canada. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60662/6sm3-5f44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRODEC-Based Task Analysis for the Design of Semi-Automated Trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Complex Systems Design and Management, CSD and M 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Beijing, China. pp.220-230, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-6511-3_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRODEC-Based Task Analysis for the Design of Semi-Automated Trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex System Design and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Beijing (Pékin), China. pp.220-230, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-6511-3_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociotechnical System Digital Twin as an Organizational-enhancer applied to Helicopter Engines Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thermy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Industrial Engineering and Engineering Management (IEEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Kuala Lumpur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEM55944.2022.9989843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a digital twin for collaborative decision-making, based on a multi-agent system: application to prescriptive maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thermy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSI2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INCOSE, Nov 2021, San Diego, United States. pp.Pages 109-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From requirements to prototyping: application of human-system integration methodology to digital twin design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stélian Camara Dit Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri H. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Urfels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Engineering Design (ICED21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioergonomics: A few clarifications on the Technology-Organizations-People Tryptic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE HSI2021 International Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, San Diego, California, USA (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin design requirements in downgraded situations management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stélian Camara Dit Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri H. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jun 2021, Budapest (virtual), Hungary. pp.869-873</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un jumeau numérique pour la prise de décision collaborative, basé sur un système multi-agent : application à la maintenance prescriptive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journées Virtuelles SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISAE-Supaéro, Jul 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A few clarifications on the Technology-Organizations-People Tryptic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incose Fellow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE HSI2021 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Fertilization of Human-Systems Integration and Artificial Intelligence: Looking for Systemic Flexibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE AI4SE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Systems Integration: A Mix of Human-Centered Design, Systems Engineering, Ergonomics, HCI and Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE HSI2019 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlexTech: Integration de l’Humain dans les systèmes complexes à autonomie croissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième Journée d'Interaction Homme-Machine et d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote speech: Virtual Flight Tests and Tangibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flight Test Safety Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Zhuhai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablet-based Information System for Commercial Air-craft: Onboard Context-Sensitive Information System (OCSIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Tan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Orlando, United States. pp.701-712, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91122-9_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote speech: Human-Systems Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE AFIS SESE Tour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote speech: Intelligent Automation and Autonomy for a Safe and Secure Air Transport System:A Human-Centered Design Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Avionics Systems Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, London, U.K., United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Rigid to Flexible-From Virtual to Tangible An Evolution of Human-Centered Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ergonomics Association World Congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Florence, Italy. pp.54-63, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96071-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onboard Weather Situation Awareness System: A human-systems integration approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Boulnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI-Aero 2016 -- International Conference on Human Computer Interaction in Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2950112.2964575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Risk by Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC/IFIP/IFORS/IEA Symposium on Analysis, Design, and Evaluation of Human-Machine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Systems Integration: From Automation to Tangible Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Helicopter Safety Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Onboard Context-Sensitive Information System for Commercial Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Boulnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Triennial Congress of the International Ergonomics Association (IEA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an On-board 3D Weather Situation Awareness System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Stephane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Triennial Congress of the International Ergonomics Association (IEA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, Aug 2015, Melbourne, Australia. pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Complexity of Situation Awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Triennial Congress of the International Ergonomics Association (IEA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, Aug 2015, Melbourne, Australia. pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory Design of a Cooperative Exploration Mediation Tool for Human Deep Space Risk Mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Platt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Context Model for Human-Centered Design of Contextual Data Entry Systems in Healthcare Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Baas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricon-Souf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hassler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Heraklion (CR), Greece. pp.223-233, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07515-0_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of an Exploration Assistant for Human Deep Space Risk Mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Platt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Analysis, Design, and Evaluation of Human-Machine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Las Vegas, Nevada, United States. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130811-5-US-2037.00037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Automation in Interactive Critical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Bernhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Faery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Human-Computer Interaction (CHI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Vancouver, BC, Canada. pp.1345-1349, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1979742.1979524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conscience de la situation : regards croisés Aéronautique-Automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bailly-Asuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Boverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales d'études " vers des Ingénieries et des Technologies Communes aux Transports "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération homme-machine : vers le copilotage automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Boverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales d'Études : vers des Ingénieries et des Technologies Communes aux Transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Human-Centered UML for Risk Analysis - Application to a medical robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Motet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFIP World Computer Congress (WCC), Human Error, Safety and Systems Development (HESSD04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP/WCC, Aug 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a human-centered UML for risk analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Motet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP WCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France. pp.177-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and design of a remote and virtual air traffic control center using a Human Systems Integration approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brethomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Académie-Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Toulouse, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-Taking, Prevention, and Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillerou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, 1, 2022, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003221609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Systems Integration and Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Systems Integration: From Virtual to Tangible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, 1, 2020, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9780429351686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human–Systems Integration: From Virtual to Tangible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, 1, 2020, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9780429351686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerospace human systems integration: Evolution over the last 40 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">69, pp.113-128, 2020, 9781119698821. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119698821.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Systems Integration Design: From Virtual to Tangible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Systems Design & Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HUMAN SYSTEMS INTEGRATION AND DESIGN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Human Factors and Ergonomics 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Systems Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Encyclopedia of the Possible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-11, 2021, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98390-5_13-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerospace Human System Integration Evolution over the Last 40 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holly A. H. Handley; Andreas Tolk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Framework of Human Systems Engineering: Applications and Case Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 978-1-119-69875-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Systems Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Encyclopedia of the Possible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1 - 11, 2021, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98390-5_13-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conscience de la situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie : 150 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Fertilisation Between Human-Computer Interaction and Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Melançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vanderdonckt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Marquis; Odile Papini; Henri Prade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Guided Tour of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III, Springer, pp.365-388, 2020, Interfaces and Applications of Artificial Intelligence, 978-3-030-06169-2. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-06170-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerospace Human System Integration Evolution over the Last 40 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Framework for Human System Engineering Applications and Case Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Workflow Perspective in Aviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Informatics: Reengineering Clinical Workflow for More Efficient and Safer Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Workflow Study in Aviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Informatics: Reengineering Clinical Workflow for More Efficient and Safer Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlexTech: from rigid to flexible human-systems integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering in the Fourth Industrial Revolution: Big Data, Novel Technologies, and Modern Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlexTech: from rigid to flexible human-systems integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ron S. Kenett; Robert S. Swarz; Avigdor Zonnenshain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering in the Fourth Industrial Revolution: Big Data, Novel Technologies, and Modern Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.465-481, 2019, 978-1-119-51389-6. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119513957.ch18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Workflow Perspective in Aviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Informatics: Reengineering Clinical Workflow for More Efficient and Safer Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Personal Journey in the Design and Management of the Growing Airspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Human Factors in Air Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.363-378, 2018, 978-1-4665-7264-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory Design of a Cooperative Exploration Mediation Tool for Human Deep Space Risk Mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Platt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Millot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Psychology and Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8532, Springer International Publishing, pp.363-374, 2014, Lecture Notes in Computer Science, 978-3-319-07514-3. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07515-0_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilisation croisée entre interaction personne-système et intelligence artiﬁcielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Melançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vanderdonckt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de l'intelligence artificielle, Ses bases méthodologiques ses développements, Tome 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès, 2014, 9782364930438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilisation croisée entre interaction personne-système et IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Melançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vanderdonckt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marquis, Pierre; Papini, Odile; Prade, Henri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle : frontières et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Cépaduès, pp.1117-1141, 2014, Panorama de l'intelligence artificielle, 978-2-36493-043-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From human-machine interaction to cooperation: towards automobile co-piloting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Boverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Kolski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-computer Interactions in Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London: ISTE-Wiley, pp.129-155, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'interaction à la coopération homme-machine : vers le copilotage automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Boverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Kolski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction homme-machine dans les transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.151-177, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human–Systems Integration - From Virtual to Tangible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations room design for the control of a fleet of robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Rolos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«IA-t-il un pilote dans l'avion ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Haffreingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INCOSE Webinar: Human-Systems Integration: An Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. United States. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01927745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494451v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disdier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Masson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233; Boy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0538" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05562776v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/systems14010015" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572286v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;lian Camara Dit Pinto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villeneuve" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Urfels" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2024.2336838" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681904v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy&#8208;andr&#233; Boy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21775" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495104v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Durnerin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21751" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371939v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techsoc.2023.102298" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525322v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andre Boy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.2334-5837.2020.00796.x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371953v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy A. Boy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/space.2019.0031" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Doule" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Vere Michael Kiss" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yash Mehta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/space.2017.0040" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927862v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsse.2018.01.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927899v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927885v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2017.8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956574v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopal Jani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Manera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Memmott" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Petrovic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2015.12.039" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299471v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lorente" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thermy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825131v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189413v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/1ffd-sn52" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206938v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/6sm3-5f44" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317698v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Sun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sango" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barros" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-6511-3_20" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313336v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920816v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM55944.2022.9989843" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508697v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356551v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri H. Masson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542534v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262607v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508758v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525407v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Incose Fellow" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424940v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424941v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424945v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927777v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927705v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91122-9_55" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927728v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927762v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927753v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96071-5_6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956586v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boulnois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2950112.2964575" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956585v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956577v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956576v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Stephane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956582v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956579v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469983v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Platt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Millot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03659721v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Baas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bernonville" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricon-Souf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hassler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07515-0_23" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468264v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130811-5-US-2037.00037" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647160v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Bernhaupt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Faery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palanque" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1979742.1979524" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456813v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bailly-Asuni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boverie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hoc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456814v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276662v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guiochet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Motet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003461v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971460v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brethom&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954817v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillerou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003221609" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525359v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424946v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525353v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429351686" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540544v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371952v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119698821.ch7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424947v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542503v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525362v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98390-5_13-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525348v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542510v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542517v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424944v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vanderdonckt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06170-8_11" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542496v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927797v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424938v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956588v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119513957.ch18" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956589v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424942v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928027v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03404300v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07515-0_37" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488004v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03331008v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628172v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542728v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956591v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340856v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rolos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424734v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Haffreingue" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01927745v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494451v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disdier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Masson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233; Boy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0538" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05562776v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/systems14010015" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572286v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;lian Camara Dit Pinto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villeneuve" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Urfels" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2024.2336838" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681904v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy&#8208;andr&#233; Boy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21775" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495104v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Durnerin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21751" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371939v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techsoc.2023.102298" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525322v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andre Boy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.2334-5837.2020.00796.x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371953v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy A. Boy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/space.2019.0031" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Doule" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Vere Michael Kiss" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yash Mehta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/space.2017.0040" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927862v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsse.2018.01.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927885v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2017.8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927899v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956574v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopal Jani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Manera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Memmott" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Petrovic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2015.12.039" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299471v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lorente" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thermy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825131v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189413v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/1ffd-sn52" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206938v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/6sm3-5f44" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317698v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Sun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sango" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barros" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-6511-3_20" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313336v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920816v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM55944.2022.9989843" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508697v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356551v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri H. Masson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542534v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262607v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508758v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525407v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Incose Fellow" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424941v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424940v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424945v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927777v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927705v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91122-9_55" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927728v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927762v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927753v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96071-5_6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956586v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boulnois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2950112.2964575" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956585v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956582v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956579v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956576v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Stephane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956577v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469983v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Platt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Millot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03659721v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Baas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bernonville" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricon-Souf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hassler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07515-0_23" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468264v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130811-5-US-2037.00037" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647160v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Bernhaupt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Faery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palanque" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1979742.1979524" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456813v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bailly-Asuni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boverie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hoc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456814v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276662v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guiochet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Motet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003461v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971460v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brethom&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954817v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillerou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003221609" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525359v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525353v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429351686" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540544v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371952v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119698821.ch7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424946v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424947v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542503v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525362v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98390-5_13-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525348v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542510v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542517v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424944v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vanderdonckt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06170-8_11" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542496v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956589v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927797v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424938v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956588v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119513957.ch18" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424942v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928027v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03404300v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07515-0_37" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488004v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03331008v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628172v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542728v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956591v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340856v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rolos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424734v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Haffreingue" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01927745v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>