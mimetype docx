--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.2625698324px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guy Andre Boy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of an ontology supporting context modeling in operational scenario development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 34 (2), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.D0538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic Cognition: A Few Epistemological Clarifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/systems14010015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reality anchor methodology: how to design a digital twin to support situation awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stélian Camara Dit Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Urfels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (6), pp.775-799. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09544828.2024.2336838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining and characterizing the operational context for human systems integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy‐andré Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sys.21775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRODEC for human systems integration of increasingly autonomous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Durnerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (5), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sys.21751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An epistemological approach to human systems integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techsoc.2023.102298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orchestrating Human Systems Integration Looking for the Right Mix for Human‐Machine Teaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (1), pp.1449 - 1459. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/j.2334-5837.2020.00796.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STEAM for space leaders of tomorrow: Human-systems integration as a technique and an art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy A. Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (4), pp.208-214. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/space.2019.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human–Systems Integration Verification Principles for Commercial Space Transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondrej Doule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">de Vere Michael Kiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yash Mehta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1), pp.53 - 64. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/space.2017.0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Centered Design of Upcoming Human Missions to Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Space Safety Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (1), pp.9-13. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsse.2018.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-centered design of complex systems: An experience-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsj.2017.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Centered Design as an Integrating Discipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systemics, Cybernetics and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving collaborative work and project management in a nuclear power plant design team: A Human-Centered Design approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gopal Jani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Manera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Memmott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bojan Petrovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.555-565. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2015.12.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOMA: a multi-agent digital twin to support collaboration in helicopter engine maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thermy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Context Acquisition Methodology for the Design of Complex Sociotechnical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Human Systems Integration (HSI2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEA; INCOSE, Aug 2024, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la décision collaborative grâce à un jumeau numérique du système sociotechnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thermy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI Qualita MOSIM 2023. Propulser la performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Trois-Rivières, Canada. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60662/1ffd-sn52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de conception de jumeau numérique pour supporter la conscience de la situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stélian Camara Dit Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Urfels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI Qualita MOSIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Trois Rivières (Québec), Canada. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60662/6sm3-5f44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRODEC-Based Task Analysis for the Design of Semi-Automated Trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Complex Systems Design and Management, CSD and M 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Beijing, China. pp.220-230, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-6511-3_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRODEC-Based Task Analysis for the Design of Semi-Automated Trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex System Design and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Beijing (Pékin), China. pp.220-230, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-6511-3_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociotechnical System Digital Twin as an Organizational-enhancer applied to Helicopter Engines Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thermy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Industrial Engineering and Engineering Management (IEEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Kuala Lumpur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEM55944.2022.9989843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a digital twin for collaborative decision-making, based on a multi-agent system: application to prescriptive maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thermy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSI2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INCOSE, Nov 2021, San Diego, United States. pp.Pages 109-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From requirements to prototyping: application of human-system integration methodology to digital twin design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stélian Camara Dit Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri H. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Urfels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Engineering Design (ICED21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioergonomics: A few clarifications on the Technology-Organizations-People Tryptic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE HSI2021 International Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, San Diego, California, USA (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin design requirements in downgraded situations management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stélian Camara Dit Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri H. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jun 2021, Budapest (virtual), Hungary. pp.869-873</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un jumeau numérique pour la prise de décision collaborative, basé sur un système multi-agent : application à la maintenance prescriptive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journées Virtuelles SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISAE-Supaéro, Jul 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A few clarifications on the Technology-Organizations-People Tryptic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incose Fellow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE HSI2021 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Fertilization of Human-Systems Integration and Artificial Intelligence: Looking for Systemic Flexibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE AI4SE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Systems Integration: A Mix of Human-Centered Design, Systems Engineering, Ergonomics, HCI and Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE HSI2019 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlexTech: Integration de l’Humain dans les systèmes complexes à autonomie croissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième Journée d'Interaction Homme-Machine et d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote speech: Virtual Flight Tests and Tangibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flight Test Safety Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Zhuhai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablet-based Information System for Commercial Air-craft: Onboard Context-Sensitive Information System (OCSIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Tan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Orlando, United States. pp.701-712, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91122-9_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote speech: Human-Systems Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE AFIS SESE Tour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote speech: Intelligent Automation and Autonomy for a Safe and Secure Air Transport System:A Human-Centered Design Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Avionics Systems Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, London, U.K., United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Rigid to Flexible-From Virtual to Tangible An Evolution of Human-Centered Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ergonomics Association World Congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Florence, Italy. pp.54-63, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96071-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onboard Weather Situation Awareness System: A human-systems integration approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Boulnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI-Aero 2016 -- International Conference on Human Computer Interaction in Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2950112.2964575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Risk by Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC/IFIP/IFORS/IEA Symposium on Analysis, Design, and Evaluation of Human-Machine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Systems Integration: From Automation to Tangible Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Helicopter Safety Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Onboard Context-Sensitive Information System for Commercial Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Boulnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Triennial Congress of the International Ergonomics Association (IEA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an On-board 3D Weather Situation Awareness System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Stephane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Triennial Congress of the International Ergonomics Association (IEA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, Aug 2015, Melbourne, Australia. pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Complexity of Situation Awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Triennial Congress of the International Ergonomics Association (IEA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, Aug 2015, Melbourne, Australia. pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory Design of a Cooperative Exploration Mediation Tool for Human Deep Space Risk Mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Platt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Context Model for Human-Centered Design of Contextual Data Entry Systems in Healthcare Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Baas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricon-Souf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hassler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Heraklion (CR), Greece. pp.223-233, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07515-0_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of an Exploration Assistant for Human Deep Space Risk Mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Platt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Analysis, Design, and Evaluation of Human-Machine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Las Vegas, Nevada, United States. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130811-5-US-2037.00037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Automation in Interactive Critical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Bernhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Faery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Human-Computer Interaction (CHI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Vancouver, BC, Canada. pp.1345-1349, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1979742.1979524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conscience de la situation : regards croisés Aéronautique-Automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bailly-Asuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Boverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales d'études " vers des Ingénieries et des Technologies Communes aux Transports "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération homme-machine : vers le copilotage automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Boverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales d'Études : vers des Ingénieries et des Technologies Communes aux Transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Human-Centered UML for Risk Analysis - Application to a medical robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Motet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFIP World Computer Congress (WCC), Human Error, Safety and Systems Development (HESSD04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP/WCC, Aug 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a human-centered UML for risk analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Motet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP WCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France. pp.177-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and design of a remote and virtual air traffic control center using a Human Systems Integration approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brethomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Académie-Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Toulouse, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-Taking, Prevention, and Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillerou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, 1, 2022, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003221609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Systems Integration and Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Systems Integration: From Virtual to Tangible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, 1, 2020, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9780429351686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human–Systems Integration: From Virtual to Tangible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, 1, 2020, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9780429351686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerospace human systems integration: Evolution over the last 40 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">69, pp.113-128, 2020, 9781119698821. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119698821.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Systems Integration Design: From Virtual to Tangible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Systems Design & Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HUMAN SYSTEMS INTEGRATION AND DESIGN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Human Factors and Ergonomics 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Systems Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Encyclopedia of the Possible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-11, 2021, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98390-5_13-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerospace Human System Integration Evolution over the Last 40 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holly A. H. Handley; Andreas Tolk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Framework of Human Systems Engineering: Applications and Case Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 978-1-119-69875-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Systems Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Encyclopedia of the Possible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1 - 11, 2021, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98390-5_13-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conscience de la situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie : 150 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Fertilisation Between Human-Computer Interaction and Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Melançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vanderdonckt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Marquis; Odile Papini; Henri Prade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Guided Tour of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III, Springer, pp.365-388, 2020, Interfaces and Applications of Artificial Intelligence, 978-3-030-06169-2. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-06170-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerospace Human System Integration Evolution over the Last 40 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Framework for Human System Engineering Applications and Case Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Workflow Perspective in Aviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Informatics: Reengineering Clinical Workflow for More Efficient and Safer Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Workflow Study in Aviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Informatics: Reengineering Clinical Workflow for More Efficient and Safer Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlexTech: from rigid to flexible human-systems integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering in the Fourth Industrial Revolution: Big Data, Novel Technologies, and Modern Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlexTech: from rigid to flexible human-systems integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ron S. Kenett; Robert S. Swarz; Avigdor Zonnenshain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering in the Fourth Industrial Revolution: Big Data, Novel Technologies, and Modern Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.465-481, 2019, 978-1-119-51389-6. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119513957.ch18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Workflow Perspective in Aviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Informatics: Reengineering Clinical Workflow for More Efficient and Safer Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Personal Journey in the Design and Management of the Growing Airspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Human Factors in Air Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.363-378, 2018, 978-1-4665-7264-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory Design of a Cooperative Exploration Mediation Tool for Human Deep Space Risk Mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Platt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Millot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Psychology and Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8532, Springer International Publishing, pp.363-374, 2014, Lecture Notes in Computer Science, 978-3-319-07514-3. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07515-0_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilisation croisée entre interaction personne-système et intelligence artiﬁcielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Melançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vanderdonckt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de l'intelligence artificielle, Ses bases méthodologiques ses développements, Tome 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès, 2014, 9782364930438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilisation croisée entre interaction personne-système et IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Melançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vanderdonckt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marquis, Pierre; Papini, Odile; Prade, Henri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle : frontières et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Cépaduès, pp.1117-1141, 2014, Panorama de l'intelligence artificielle, 978-2-36493-043-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From human-machine interaction to cooperation: towards automobile co-piloting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Boverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Kolski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-computer Interactions in Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London: ISTE-Wiley, pp.129-155, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'interaction à la coopération homme-machine : vers le copilotage automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Boverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Kolski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction homme-machine dans les transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.151-177, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human–Systems Integration - From Virtual to Tangible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations room design for the control of a fleet of robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Rolos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«IA-t-il un pilote dans l'avion ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Haffreingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INCOSE Webinar: Human-Systems Integration: An Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. United States. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01927745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.2625698324px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guy Andre Boy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of an ontology supporting context modeling in operational scenario development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 34 (2), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.D0538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic Cognition: A Few Epistemological Clarifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/systems14010015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reality anchor methodology: how to design a digital twin to support situation awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stélian Camara Dit Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Urfels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (6), pp.775-799. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09544828.2024.2336838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining and characterizing the operational context for human systems integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy‐andré Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sys.21775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRODEC for human systems integration of increasingly autonomous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Durnerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (5), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sys.21751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An epistemological approach to human systems integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techsoc.2023.102298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orchestrating Human Systems Integration Looking for the Right Mix for Human‐Machine Teaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (1), pp.1449 - 1459. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/j.2334-5837.2020.00796.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STEAM for space leaders of tomorrow: Human-systems integration as a technique and an art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy A. Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (4), pp.208-214. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/space.2019.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human–Systems Integration Verification Principles for Commercial Space Transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondrej Doule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">de Vere Michael Kiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yash Mehta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1), pp.53 - 64. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/space.2017.0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Centered Design of Upcoming Human Missions to Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Space Safety Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (1), pp.9-13. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsse.2018.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-centered design of complex systems: An experience-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsj.2017.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Centered Design as an Integrating Discipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systemics, Cybernetics and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving collaborative work and project management in a nuclear power plant design team: A Human-Centered Design approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gopal Jani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Manera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Memmott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bojan Petrovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.555-565. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2015.12.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOMA: a multi-agent digital twin to support collaboration in helicopter engine maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thermy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Context Acquisition Methodology for the Design of Complex Sociotechnical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Human Systems Integration (HSI2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEA; INCOSE, Aug 2024, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la décision collaborative grâce à un jumeau numérique du système sociotechnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thermy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI Qualita MOSIM 2023. Propulser la performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Trois-Rivières, Canada. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60662/1ffd-sn52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de conception de jumeau numérique pour supporter la conscience de la situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stélian Camara Dit Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Urfels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI Qualita MOSIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Trois Rivières (Québec), Canada. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60662/6sm3-5f44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRODEC-Based Task Analysis for the Design of Semi-Automated Trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Complex Systems Design and Management, CSD and M 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Beijing, China. pp.220-230, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-6511-3_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRODEC-Based Task Analysis for the Design of Semi-Automated Trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex System Design and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Beijing (Pékin), China. pp.220-230, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-6511-3_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociotechnical System Digital Twin as an Organizational-enhancer applied to Helicopter Engines Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thermy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Industrial Engineering and Engineering Management (IEEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Kuala Lumpur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEM55944.2022.9989843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a digital twin for collaborative decision-making, based on a multi-agent system: application to prescriptive maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thermy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSI2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INCOSE, Nov 2021, San Diego, United States. pp.Pages 109-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioergonomics: A few clarifications on the Technology-Organizations-People Tryptic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE HSI2021 International Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, San Diego, California, USA (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From requirements to prototyping: application of human-system integration methodology to digital twin design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stélian Camara Dit Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri H. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Urfels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Engineering Design (ICED21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin design requirements in downgraded situations management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stélian Camara Dit Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri H. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jun 2021, Budapest (virtual), Hungary. pp.869-873</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un jumeau numérique pour la prise de décision collaborative, basé sur un système multi-agent : application à la maintenance prescriptive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journées Virtuelles SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISAE-Supaéro, Jul 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A few clarifications on the Technology-Organizations-People Tryptic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incose Fellow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE HSI2021 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Fertilization of Human-Systems Integration and Artificial Intelligence: Looking for Systemic Flexibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE AI4SE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Systems Integration: A Mix of Human-Centered Design, Systems Engineering, Ergonomics, HCI and Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE HSI2019 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlexTech: Integration de l’Humain dans les systèmes complexes à autonomie croissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième Journée d'Interaction Homme-Machine et d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote speech: Virtual Flight Tests and Tangibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flight Test Safety Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Zhuhai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablet-based Information System for Commercial Air-craft: Onboard Context-Sensitive Information System (OCSIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Tan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Orlando, United States. pp.701-712, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91122-9_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote speech: Human-Systems Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE AFIS SESE Tour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Rigid to Flexible-From Virtual to Tangible An Evolution of Human-Centered Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ergonomics Association World Congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Florence, Italy. pp.54-63, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96071-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote speech: Intelligent Automation and Autonomy for a Safe and Secure Air Transport System:A Human-Centered Design Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Avionics Systems Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, London, U.K., United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onboard Weather Situation Awareness System: A human-systems integration approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Boulnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI-Aero 2016 -- International Conference on Human Computer Interaction in Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2950112.2964575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Risk by Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC/IFIP/IFORS/IEA Symposium on Analysis, Design, and Evaluation of Human-Machine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Systems Integration: From Automation to Tangible Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Helicopter Safety Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Onboard Context-Sensitive Information System for Commercial Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Boulnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Triennial Congress of the International Ergonomics Association (IEA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Complexity of Situation Awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Triennial Congress of the International Ergonomics Association (IEA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, Aug 2015, Melbourne, Australia. pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an On-board 3D Weather Situation Awareness System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Stephane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Triennial Congress of the International Ergonomics Association (IEA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, Aug 2015, Melbourne, Australia. pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory Design of a Cooperative Exploration Mediation Tool for Human Deep Space Risk Mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Platt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Context Model for Human-Centered Design of Contextual Data Entry Systems in Healthcare Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Baas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricon-Souf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hassler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Heraklion (CR), Greece. pp.223-233, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07515-0_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of an Exploration Assistant for Human Deep Space Risk Mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Platt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Analysis, Design, and Evaluation of Human-Machine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Las Vegas, Nevada, United States. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130811-5-US-2037.00037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Automation in Interactive Critical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Bernhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Faery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Human-Computer Interaction (CHI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Vancouver, BC, Canada. pp.1345-1349, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1979742.1979524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conscience de la situation : regards croisés Aéronautique-Automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bailly-Asuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Boverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales d'études " vers des Ingénieries et des Technologies Communes aux Transports "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération homme-machine : vers le copilotage automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Boverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales d'Études : vers des Ingénieries et des Technologies Communes aux Transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Human-Centered UML for Risk Analysis - Application to a medical robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Motet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFIP World Computer Congress (WCC), Human Error, Safety and Systems Development (HESSD04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP/WCC, Aug 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a human-centered UML for risk analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Motet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP WCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France. pp.177-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and design of a remote and virtual air traffic control center using a Human Systems Integration approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brethomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Académie-Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Toulouse, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-Taking, Prevention, and Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillerou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, 1, 2022, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003221609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Systems Integration and Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Systems Integration: From Virtual to Tangible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, 1, 2020, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9780429351686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human–Systems Integration: From Virtual to Tangible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, 1, 2020, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9780429351686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerospace human systems integration: Evolution over the last 40 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">69, pp.113-128, 2020, 9781119698821. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119698821.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Systems Integration Design: From Virtual to Tangible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Systems Design & Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HUMAN SYSTEMS INTEGRATION AND DESIGN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Human Factors and Ergonomics 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Systems Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Encyclopedia of the Possible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-11, 2021, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98390-5_13-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerospace Human System Integration Evolution over the Last 40 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holly A. H. Handley; Andreas Tolk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Framework of Human Systems Engineering: Applications and Case Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 978-1-119-69875-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Systems Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Encyclopedia of the Possible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1 - 11, 2021, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98390-5_13-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conscience de la situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie : 150 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Fertilisation Between Human-Computer Interaction and Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Melançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vanderdonckt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Marquis; Odile Papini; Henri Prade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Guided Tour of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III, Springer, pp.365-388, 2020, Interfaces and Applications of Artificial Intelligence, 978-3-030-06169-2. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-06170-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerospace Human System Integration Evolution over the Last 40 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Framework for Human System Engineering Applications and Case Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Workflow Perspective in Aviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Informatics: Reengineering Clinical Workflow for More Efficient and Safer Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Workflow Study in Aviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Informatics: Reengineering Clinical Workflow for More Efficient and Safer Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlexTech: from rigid to flexible human-systems integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering in the Fourth Industrial Revolution: Big Data, Novel Technologies, and Modern Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlexTech: from rigid to flexible human-systems integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ron S. Kenett; Robert S. Swarz; Avigdor Zonnenshain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering in the Fourth Industrial Revolution: Big Data, Novel Technologies, and Modern Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.465-481, 2019, 978-1-119-51389-6. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119513957.ch18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Workflow Perspective in Aviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Informatics: Reengineering Clinical Workflow for More Efficient and Safer Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Personal Journey in the Design and Management of the Growing Airspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Human Factors in Air Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.363-378, 2018, 978-1-4665-7264-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory Design of a Cooperative Exploration Mediation Tool for Human Deep Space Risk Mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Platt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Millot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Psychology and Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8532, Springer International Publishing, pp.363-374, 2014, Lecture Notes in Computer Science, 978-3-319-07514-3. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07515-0_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilisation croisée entre interaction personne-système et intelligence artiﬁcielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Melançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vanderdonckt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de l'intelligence artificielle, Ses bases méthodologiques ses développements, Tome 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès, 2014, 9782364930438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilisation croisée entre interaction personne-système et IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Melançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vanderdonckt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marquis, Pierre; Papini, Odile; Prade, Henri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle : frontières et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Cépaduès, pp.1117-1141, 2014, Panorama de l'intelligence artificielle, 978-2-36493-043-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From human-machine interaction to cooperation: towards automobile co-piloting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Boverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Kolski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-computer Interactions in Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London: ISTE-Wiley, pp.129-155, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'interaction à la coopération homme-machine : vers le copilotage automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Boverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Kolski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction homme-machine dans les transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.151-177, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human–Systems Integration - From Virtual to Tangible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations room design for the control of a fleet of robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Rolos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«IA-t-il un pilote dans l'avion ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Haffreingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INCOSE Webinar: Human-Systems Integration: An Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. United States. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01927745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494451v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disdier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Masson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233; Boy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0538" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05562776v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/systems14010015" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572286v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;lian Camara Dit Pinto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villeneuve" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Urfels" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2024.2336838" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681904v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy&#8208;andr&#233; Boy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21775" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495104v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Durnerin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21751" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371939v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techsoc.2023.102298" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525322v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andre Boy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.2334-5837.2020.00796.x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371953v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy A. Boy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/space.2019.0031" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Doule" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Vere Michael Kiss" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yash Mehta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/space.2017.0040" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927862v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsse.2018.01.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927885v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2017.8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927899v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956574v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopal Jani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Manera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Memmott" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Petrovic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2015.12.039" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299471v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lorente" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thermy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825131v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189413v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/1ffd-sn52" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206938v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/6sm3-5f44" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317698v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Sun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sango" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barros" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-6511-3_20" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313336v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920816v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM55944.2022.9989843" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508697v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356551v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri H. Masson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542534v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262607v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508758v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525407v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Incose Fellow" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424941v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424940v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424945v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927777v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927705v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91122-9_55" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927728v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927762v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927753v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96071-5_6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956586v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boulnois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2950112.2964575" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956585v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956582v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956579v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956576v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Stephane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956577v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469983v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Platt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Millot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03659721v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Baas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bernonville" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricon-Souf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hassler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07515-0_23" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468264v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130811-5-US-2037.00037" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647160v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Bernhaupt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Faery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palanque" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1979742.1979524" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456813v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bailly-Asuni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boverie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hoc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456814v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276662v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guiochet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Motet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003461v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971460v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brethom&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954817v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillerou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003221609" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525359v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525353v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429351686" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540544v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371952v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119698821.ch7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424946v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424947v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542503v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525362v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98390-5_13-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525348v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542510v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542517v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424944v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vanderdonckt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06170-8_11" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542496v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956589v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927797v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424938v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956588v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119513957.ch18" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424942v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928027v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03404300v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07515-0_37" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488004v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03331008v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628172v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542728v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956591v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340856v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rolos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424734v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Haffreingue" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01927745v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494451v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disdier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Masson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233; Boy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0538" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05562776v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/systems14010015" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572286v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;lian Camara Dit Pinto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villeneuve" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Urfels" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2024.2336838" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681904v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy&#8208;andr&#233; Boy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21775" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495104v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Durnerin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21751" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371939v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techsoc.2023.102298" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525322v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andre Boy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.2334-5837.2020.00796.x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371953v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy A. Boy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/space.2019.0031" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Doule" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Vere Michael Kiss" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yash Mehta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/space.2017.0040" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927862v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsse.2018.01.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927885v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2017.8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927899v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956574v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopal Jani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Manera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Memmott" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Petrovic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2015.12.039" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299471v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lorente" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thermy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825131v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189413v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/1ffd-sn52" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206938v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/6sm3-5f44" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317698v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Sun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sango" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barros" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-6511-3_20" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313336v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920816v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM55944.2022.9989843" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508697v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542534v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356551v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri H. Masson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262607v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508758v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525407v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Incose Fellow" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424941v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424940v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424945v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927777v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927705v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91122-9_55" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927728v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927753v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96071-5_6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927762v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956586v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boulnois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2950112.2964575" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956585v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956582v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956579v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956577v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956576v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Stephane" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469983v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Platt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Millot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03659721v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Baas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bernonville" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricon-Souf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hassler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07515-0_23" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468264v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130811-5-US-2037.00037" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647160v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Bernhaupt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Faery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palanque" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1979742.1979524" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456813v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bailly-Asuni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boverie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hoc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456814v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276662v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guiochet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Motet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003461v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971460v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brethom&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954817v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillerou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003221609" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525359v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525353v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429351686" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540544v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371952v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119698821.ch7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424946v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424947v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542503v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525362v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98390-5_13-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525348v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542510v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542517v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424944v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vanderdonckt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06170-8_11" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542496v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956589v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927797v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424938v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956588v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119513957.ch18" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424942v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928027v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03404300v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07515-0_37" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488004v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03331008v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628172v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542728v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956591v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340856v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rolos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424734v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Haffreingue" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01927745v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>