--- v0 (2026-03-17)
+++ v1 (2026-05-05)
@@ -66,2302 +66,2311 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Gradient Estimates for Second-Order Nonlinear Elliptic and Parabolic Equations by the Weak Bernstein's Method</w:t>
+                <w:t xml:space="preserve">Some Comparison Results for First-Order Hamilton-Jacobi Equations and Second-Order Fully Nonlinear Parabolic Equations with Ventcell Boundary Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Barles</w:t>
+                <w:t xml:space="preserve">Guy Barles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Partial Differential Equations and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42985-021-00130-7⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Differential Equations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 33 (30), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00030-025-01167-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01526740v2</w:t>
+                <w:t xml:space="preserve">hal-04565750v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-time behavior of unbounded solutions of viscous Hamilton-Jacobi Equations in $\mathbb{R}^N$</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local Gradient Estimates for Second-Order Nonlinear Elliptic and Parabolic Equations by the Weak Bernstein's Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Quaas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrei Rodríguez-Paredes</w:t>
+                <w:t xml:space="preserve">G Barles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03605302.2020.1846561⟩</w:t>
+              <w:t xml:space="preserve">SN Partial Differential Equations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (6), pp.71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42985-021-00130-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531455v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526740v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large time behavior of unbounded solutions of first-order Hamilton-Jacobi equations in $\mathbb{R}^N$</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Large-time behavior of unbounded solutions of viscous Hamilton-Jacobi Equations in $\mathbb{R}^N$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Quaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Ley</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thanh Viet Phan</w:t>
+                <w:t xml:space="preserve">Andrei Rodríguez-Paredes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/ASY-181488⟩</w:t>
+              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (3), pp.547-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03605302.2020.1846561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592608v2</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value function for regional control problems via dynamic programming and Pontryagin maximum principle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Large time behavior of unbounded solutions of first-order Hamilton-Jacobi equations in $\mathbb{R}^N$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Tuyen Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariela Briani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
+                <w:t xml:space="preserve">Thanh Viet Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 112 (1-2), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/ASY-181488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313559v2</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592608v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to &amp;quot; (Almost) Everything You Always Wanted to Know About Deterministic Control Problems in Stratified Domains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Value function for regional control problems via dynamic programming and Pontryagin maximum principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
+                <w:t xml:space="preserve">Ariela Briani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (3-4), pp.509--533</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591473v2</w:t>
+                <w:t xml:space="preserve">hal-01313559v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux-limited and classical viscosity solutions for regional control problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Corrigendum to &amp;quot; (Almost) Everything You Always Wanted to Know About Deterministic Control Problems in Stratified Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cocv/2017076⟩</w:t>
+              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (2), pp.373-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/nhm.2018016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01392414v1</w:t>
+                <w:t xml:space="preserve">hal-01591473v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bistability induced by generalist natural enemies can reverse pest invasions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Flux-limited and classical viscosity solutions for regional control problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Suppo</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariela Briani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00285-017-1093-x⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24, pp.1881-1906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2017076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194895v2</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">{Lipschitz regularity for integro-differential equations with coercive {H}amiltonians and application to large time behavior}</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bistability induced by generalist natural enemies can reverse pest invasions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sten Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Erwin Topp</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Suppo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6544/aa527f⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75 (3), pp.543-575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-017-1093-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278603v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194895v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence, Uniqueness and Asymptotic Behavior for Nonlocal Parabolic Problems with Dominating Gradient Terms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">{Lipschitz regularity for integro-differential equations with coercive {H}amiltonians and application to large time behavior}</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Topp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 48 (2), pp.1512-1547. </w:t>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (2), pp.703-734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/140967192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6544/aa527f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985958v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON UNBOUNDED SOLUTIONS OF ERGODIC PROBLEMS IN R^m FOR VISCOUS HAMILTON-JACOBI EQUATIONS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Lipschitz Regularity for Censored Subdiffusive Integro-Differential Equations with Superfractional Gradient Terms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joao Meireles</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Topp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 41 (12), pp.1985-2003</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 131, pp.3-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366450v1</w:t>
+                <w:t xml:space="preserve">hal-01081722v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipschitz Regularity for Censored Subdiffusive Integro-Differential Equations with Superfractional Gradient Terms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">ON UNBOUNDED SOLUTIONS OF ERGODIC PROBLEMS IN R^m FOR VISCOUS HAMILTON-JACOBI EQUATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erwin Topp</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Meireles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 131, pp.3-31</w:t>
+              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (12), pp.1985-2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01081722v2</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the regularizing effect for unbounded solutions of first-order Hamilton-Jacobi equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Existence, Uniqueness and Asymptotic Behavior for Nonlocal Parabolic Problems with Dominating Gradient Terms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Topp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (2), pp.1512-1547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/140967192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214425v1</w:t>
+                <w:t xml:space="preserve">hal-00985958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization Results for a Deterministic Multi-domains Periodic Control Problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On the regularizing effect for unbounded solutions of first-order Hamilton-Jacobi equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicoletta Tchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 260 (9), pp.7020-7031</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986700v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Continuation beyond Singularities on the Boundary for a Degenerate Diffusive Hamilton-Jacobi Equation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Homogenization Results for a Deterministic Multi-domains Periodic Control Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariela Briani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Tchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95 (3-4), pp.243-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/ASY-151322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904365v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularity Results and Large Time Behavior for Integro-Differential Equations with Coercive Hamiltonians</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Global Continuation beyond Singularities on the Boundary for a Degenerate Diffusive Hamilton-Jacobi Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Attouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erwin Topp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 104 (2), pp.383-402</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00980228v1</w:t>
+                <w:t xml:space="preserve">hal-00904365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Almost) Everything You Always Wanted to Know About Deterministic Control Problems in Stratified Domains</w:t>
+                <w:t xml:space="preserve">Regularity Results and Large Time Behavior for Integro-Differential Equations with Coercive Hamiltonians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Barles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
+                <w:t xml:space="preserve">Guy Barles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shigeaki Koike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Topp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (1), pp.535-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00526-014-0794-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097167v3</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00980228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Time Behavior of Periodic Viscosity Solutions for Uniformly Parabolic Integro-Differential Equations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">(Almost) Everything You Always Wanted to Know About Deterministic Control Problems in Stratified Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Barles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (4), pp.809-836</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743751v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097167v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestion Modelling in the Small Intestine : Impact of Dietary Fibre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Neumann Type Problems for nonlocal Equations set in a half Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Barles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Georgelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lescoat</w:t>
+                <w:t xml:space="preserve">Espen Jakobsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 366 (9), pp.4873-4917</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757830v3</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Neumann Type Problems for nonlocal Equations set in a half Space</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Large Time Behavior of Periodic Viscosity Solutions for Uniformly Parabolic Integro-Differential Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Espen Jakobsen</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adina Ciomaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (1-2), pp.283-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00526-013-0636-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646379v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Neumann and oblique derivatives boundary conditions for nonlocal elliptic equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Digestion Modelling in the Small Intestine : Impact of Dietary Fibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Georgelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Espen R. Jakobsen</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Licois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 258, pp.101-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mbs.2014.09.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793393v3</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757830v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bellman approach for regional optimal control problems in $\R^N$</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On Neumann and oblique derivatives boundary conditions for nonlocal elliptic equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Georgelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espen R. Jakobsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 52 (3), pp.1712-1744</w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 256 (4), pp.1368-1394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825778v2</w:t>
+                <w:t xml:space="preserve">hal-00793393v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On homogenization problems for fully nonlinear equations with oscillating Dirichlet boundary conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Bellman approach for regional optimal control problems in $\R^N$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Mironescu</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariela Briani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 82 (3-4), pp.187-200</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (3), pp.1712-1744</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00699378v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825778v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bellman approach for two-domains optimal control problems in $\R^N$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariela Briani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (3), pp.710-739</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2380,3148 +2389,3230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00652406v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new PDE approach to the large time asymptotics of solutions of Hamilton-Jacobi equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On homogenization problems for fully nonlinear equations with oscillating Dirichlet boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hitoshi Ishii</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hiroyoshi Mitake</w:t>
+                <w:t xml:space="preserve">Elisabeth Mironescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Mathematical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3 (3), pp.363-388</w:t>
+              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 82 (3-4), pp.187-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00745918v1</w:t>
+                <w:t xml:space="preserve">hal-00699378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical homogenization in the modelling of digestion in the small intestine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Georgelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Barles</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J.R. Licois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MathematicS In Action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (1), pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/msia.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PDE approach to large-time asymptotics for boundary-value problems for nonconvex Hamilton-Jacobi Equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A new PDE approach to the large time asymptotics of solutions of Hamilton-Jacobi equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hitoshi Ishii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyoshi Mitake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 37 (1), pp.136-168</w:t>
+              <w:t xml:space="preserve">Bulletin of Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (3), pp.363-388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00542225v2</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00745918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipschitz Regularity of Solutions for Mixed Integro-Differential Equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Singular Hamilton-Jacobi equation modeling the tail problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sepideh Mirrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cyril Imbert</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Perthame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis E. Souganidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (6), pp.4297-4319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/100819527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2012.02.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00608848v2</w:t>
+                <w:t xml:space="preserve">hal-00503154v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Modeling of Transport and Degradation of Feedstuffs in the Small Intestine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Georgelin</w:t>
+                <w:t xml:space="preserve">Lipschitz Regularity of Solutions for Mixed Integro-Differential Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Barles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-René Licois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Barles</w:t>
+                <w:t xml:space="preserve">Adina Ciomaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2011.10.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 252 (11), pp.6012-6060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2012.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555287v2</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608848v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular Hamilton-Jacobi equation modeling the tail problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mathematical Modeling of Transport and Degradation of Feedstuffs in the Small Intestine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lescoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Georgelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Licois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis E. Souganidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 294, pp.Journal of Theoretical Biology 294 (2012) 114-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2011.10.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/100819527⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00503154v2</w:t>
+                <w:t xml:space="preserve">hal-00555287v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short Time Uniqueness Results for Solutions of Nonlocal and Non-monotone Geometric Equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A PDE approach to large-time asymptotics for boundary-value problems for nonconvex Hamilton-Jacobi Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyoshi Mitake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematische Annalen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (1), pp.136-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00208-011-0648-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00486802v1</w:t>
+                <w:t xml:space="preserve">hal-00542225v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Large Time Behavior of Solutions of Hamilton-Jacobi Equations Associated with Nonlinear Boundary Conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Short Time Uniqueness Results for Solutions of Nonlocal and Non-monotone Geometric Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyoshi Mitake</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hitoshi Ishii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematische Annalen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 352 (2), pp.409-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00208-011-0648-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623000v2</w:t>
+                <w:t xml:space="preserve">hal-00486802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of fronts in highly heterogeneous media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On the Large Time Behavior of Solutions of Hamilton-Jacobi Equations Associated with Nonlinear Boundary Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matteo Novaga</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyoshi Mitake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hitoshi Ishii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 43 (1), pp.212--227</w:t>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 204 (2), pp.515-558</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00494583v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623000v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hölder continuity of solutions of second-order non-linear elliptic integro-differential equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Homogenization of fronts in highly heterogeneous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Imbert</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Cesaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Novaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (1), pp.212--227</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00179690v2</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence to steady states for radially symmetric solutions to a quasilinear degenerate diffusive Hamilton-Jacobi equation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hölder continuity of solutions of second-order non-linear elliptic integro-differential equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Stinner</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/ASY-2010-0981⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/JEMS/242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401442v1</w:t>
+                <w:t xml:space="preserve">hal-00179690v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unbounded Viscosity Solutions of Hybrid Control Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On the Large Time Behavior of Solutions of the Dirichlet problem for Subquadratic Viscous Hamilton-Jacobi Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mythily Ramaswamy</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Porretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Wilfried Tabet Tchamba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, (9) 94 (5), pp.497-519</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00255763v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00441975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Large Time Behavior of Solutions of the Dirichlet problem for Subquadratic Viscous Hamilton-Jacobi Equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Unbounded Viscosity Solutions of Hybrid Control Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Wilfried Tabet Tchamba</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheetal Dharmatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mythily Ramaswamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (01), pp.176--193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cocv:2008076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00441975v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00255763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic minimax impulse control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Convergence to steady states for radially symmetric solutions to a quasilinear degenerate diffusive Hamilton-Jacobi equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bernhard</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laurençot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Stinner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00245-009-9090-0⟩</w:t>
+              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 67 (3-4), pp.229--250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/ASY-2010-0981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00847284v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A short proof of the $C^{0,\alpha}$--regularity of viscosity subsolutions for superquadratic viscous Hamilton-Jacobi equations and applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Deterministic minimax impulse control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma El Farouq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61, pp.353--378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00245-009-9090-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00375575v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniqueness Results for Nonlocal Hamilton-Jacobi Equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A short proof of the $C^{0,\alpha}$--regularity of viscosity subsolutions for superquadratic viscous Hamilton-Jacobi equations and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Monteillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 73 (1), pp.31-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00264757v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentration in Lotka-Volterra parabolic or integral equations: a general convergence result</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sepideh Mirrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Perthame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods and Applications of Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 16 (3), pp.321-340. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4310/MAA.2009.v16.n3.a4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371416v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence of weak solutions for general nonlocal and nonlinear second-order parabolic equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Uniqueness Results for Nonlocal Hamilton-Jacobi Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cardaliaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Monteillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 71 (7-8), pp.2801-2810. </w:t>
+              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 257 (5), pp.1261-1287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.na.2009.01.156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfa.2009.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00287372v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00264757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-Order Elliptic Integro-Differential Equations: Viscosity Solutions' Theory Revisited</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Existence of weak solutions for general nonlocal and nonlinear second-order parabolic equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Imbert</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cardaliaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Monteillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 25 (3), pp.567-585. </w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 71 (7-8), pp.2801-2810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anihpc.2007.02.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.na.2009.01.156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00130169v3</w:t>
+                <w:t xml:space="preserve">hal-00287372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirac concentrations in Lotka-Volterra parabolic PDEs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Second-Order Elliptic Integro-Differential Equations: Viscosity Solutions' Theory Revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indiana University Mathematics Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (3), pp.567-585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anihpc.2007.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00168404v1</w:t>
+                <w:t xml:space="preserve">hal-00130169v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GLOBAL EXISTENCE RESULTS AND UNIQUENESS FOR DISLOCATION EQUATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cardaliaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Monneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 40 (1), pp.44-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/070682083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00129352v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Dirichlet Problem for Second-Order Elliptic Integro-Differential Equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dirac concentrations in Lotka-Volterra parabolic PDEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Perthame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indiana University Mathematics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 57 (1), pp.213-146</w:t>
+              <w:t xml:space="preserve">, 2008, 57 (7), pp.3275-3301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00150151v3</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00168404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergodic problems and periodic homogenization for fully nonlinear equations in half-space type domains with Neumann boundary conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On the Dirichlet Problem for Second-Order Elliptic Integro-Differential Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis E. Souganidis</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indiana University Mathematics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 57 (5), pp.2355--2376</w:t>
+              <w:t xml:space="preserve">, 2008, 57 (1), pp.213-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00426354v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00150151v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error bounds for monotone approximation schemes for parabolic Hamilton-Jacobi-Bellman equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ergodic problems and periodic homogenization for fully nonlinear equations in half-space type domains with Neumann boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Espen R. Jakobsen</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca da Lio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louis Lions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis E. Souganidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Math. Comp.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 76 (260), pp.1861--1893</w:t>
+              <w:t xml:space="preserve">Indiana University Mathematics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 57 (5), pp.2355--2376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017877v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00426354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Homogenization Results for Non-Coercive Hamilton-Jacobi Equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Error bounds for monotone approximation schemes for parabolic Hamilton-Jacobi-Bellman equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espen R. Jakobsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 30 (4), pp.449--466</w:t>
+              <w:t xml:space="preserve">Math. Comp.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (260), pp.1861--1893</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00071284v2</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Stability Result for Viscosity Solutions of Nonlinear Parabolic Equations with Weak Convergence in Time</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Some Homogenization Results for Non-Coercive Hamilton-Jacobi Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 343 (3), pp.173-178</w:t>
+              <w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 30 (4), pp.449--466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00016437v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00071284v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local $C^{0,\alpha}$ Estimates for Viscosity Solutions of Neumann-type Boundary Value Problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A New Stability Result for Viscosity Solutions of Nonlinear Parabolic Equations with Weak Convergence in Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesca da Lio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 343 (3), pp.173-178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2005.09.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00426355v1</w:t>
+                <w:t xml:space="preserve">hal-00016437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniqueness for unbounded solutions to stationary viscous Hamilton--Jacobi equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Local $C^{0,\alpha}$ Estimates for Viscosity Solutions of Neumann-type Boundary Value Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alessio Porretta</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca da Lio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa, Classe di Scienze</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 225 (1), pp.202 -- 241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2005.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00017876v1</w:t>
+                <w:t xml:space="preserve">hal-00426355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergodic type problems and large time behaviour of unbounded solutions of Hamilton-Jacobi Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Roquejoffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 31 (7-9), pp.1209--1225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00121921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NONLOCAL FIRST-ORDER HAMILTON-JACOBI EQUATIONS MODELLING DISLOCATIONS DYNAMICS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Uniqueness for unbounded solutions to stationary viscous Hamilton--Jacobi equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ley</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Porretta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa, Classe di Scienze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5 (1), pp.107--136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03605300500361446⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00021694v1</w:t>
+                <w:t xml:space="preserve">hal-00017876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Boundary Ergodic Problem for Fully Nonlinear Equations in Bounded Domains with General Nonlinear Neumann Boundary Conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">NONLOCAL FIRST-ORDER HAMILTON-JACOBI EQUATIONS MODELLING DISLOCATIONS DYNAMICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesca da Lio</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31 (7-9), pp.1191-1208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03605300500361446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00002826v1</w:t>
+                <w:t xml:space="preserve">hal-00021694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On the Boundary Ergodic Problem for Fully Nonlinear Equations in Bounded Domains with General Nonlinear Neumann Boundary Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Barles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca da Lio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22 (5), pp.521--541</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00002826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Simple Proof of Convergence for an Approximation Scheme for Computing Motions by Mean Curvature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Georgelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 32 (2), pp.484-500. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/0732020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02315330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5531,620 +5622,545 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un résultat d' homogénéisation pour une équation de Hamilton-Jacobi périodique sur un réseau hétérogéne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariela Briani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Tchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Annual International Conference on Partial Differential Equations EDP-NORMANDIE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation générique de l'intestin grêle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasissatou Ingrid Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Georgelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean René Licois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Restitution des projets financés sur Crédits Incitatifs en 2006 et 2007 - Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degenerate Elliptic PDEs on a Network with Kirchhoff Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Topp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05260735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Comparison Results for First-Order Hamilton-Jacobi Equations and Second-Order Fully Nonlinear Parabolic Equations with Ventcell Boundary Conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An Illustrated Guide of the Modern Approaches of Hamilton-Jacobi Equations and Control Problems with Discontinuities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04565750v4</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962955v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Illustrated Guide of the Modern Approaches of Hamilton-Jacobi Equations and Control Problems with Discontinuities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Concentration in Lotka-Volterra parabolic or integral equations: a general convergence result</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sepideh Mirrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Perthame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00391982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6154,241 +6170,241 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarks on a flame propagation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-0464, INRIA. 1985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00076090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarks on a flame propagation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-0451, INRIA. 1985, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00076104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic behavior of viscosity solutions of first-order Hamilton Jacobi equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-0403, INRIA. 1985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00076153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId154"/>
+      <w:footerReference w:type="default" r:id="rId155"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6535,51 +6551,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526740v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Barles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42985-021-00130-7" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531455v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Quaas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Rodr&#237;guez-Paredes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2020.1846561" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592608v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Tuyen Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Viet Phan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-181488" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313559v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariela Briani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591473v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chasseigne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2018016" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392414v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Imbert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2017076" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194895v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Madec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Casas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Suppo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-017-1093-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278603v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Topp" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/aa527f" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985958v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140967192" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366450v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Meireles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081722v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214425v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986700v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Tchou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-151322" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904365v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Attouchi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980228v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeaki Koike" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-014-0794-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097167v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743751v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Ciomaga" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-013-0636-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757830v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Georgelin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Licois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2014.09.011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646379v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espen Jakobsen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793393v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espen R. Jakobsen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825778v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699378v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mironescu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652406v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745918v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Ishii" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyoshi Mitake" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594169v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Licois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/msia.7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542225v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608848v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2012.02.013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555287v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2011.10.024" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503154v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Mirrahimi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis E. Souganidis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100819527" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486802v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-011-0648-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623000v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494583v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Cesaroni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Novaga" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179690v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/242" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401442v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lauren&#231;ot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stinner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-2010-0981" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255763v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheetal Dharmatti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mythily Ramaswamy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2008076" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441975v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Porretta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wilfried Tabet Tchamba" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847284v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma El Farouq" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernhard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-009-9090-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZHWTKRVM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375575v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264757v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cardaliaguet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Monteillet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2009.04.014" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371416v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MAA.2009.v16.n3.a4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287372v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2009.01.156" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130169v3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2007.02.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168404v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129352v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Monneau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070682083" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150151v3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426354v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca da Lio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Lions" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017877v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071284v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016437v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426355v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2005.09.004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017876v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121921v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roquejoffre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021694v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605300500361446" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002826v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315330v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/0732020" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272724v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173373v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasissatou Ingrid Traore" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ren&#233; Licois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05260735v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565750v4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962955v4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391982v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076090v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076104v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076153v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565750v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chasseigne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-025-01167-y" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526740v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Barles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42985-021-00130-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531455v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Quaas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Rodr&#237;guez-Paredes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2020.1846561" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592608v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ley" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Tuyen Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Viet Phan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-181488" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313559v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariela Briani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591473v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2018016" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392414v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Imbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2017076" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194895v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Madec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Casas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Suppo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-017-1093-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278603v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Topp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/aa527f" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081722v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366450v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Meireles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985958v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140967192" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214425v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986700v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Tchou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-151322" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904365v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Attouchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980228v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeaki Koike" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-014-0794-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097167v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646379v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Georgelin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espen Jakobsen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743751v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Ciomaga" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-013-0636-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757830v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Licois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2014.09.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793393v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espen R. Jakobsen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825778v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652406v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699378v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mironescu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594169v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Licois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/msia.7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745918v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Ishii" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyoshi Mitake" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503154v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Mirrahimi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis E. Souganidis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100819527" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608848v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2012.02.013" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555287v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2011.10.024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542225v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486802v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-011-0648-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623000v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494583v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Cesaroni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Novaga" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179690v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/242" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441975v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Porretta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wilfried Tabet Tchamba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255763v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheetal Dharmatti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mythily Ramaswamy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2008076" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401442v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lauren&#231;ot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stinner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-2010-0981" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847284v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma El Farouq" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernhard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-009-9090-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZHWTKRVM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375575v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371416v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MAA.2009.v16.n3.a4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264757v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cardaliaguet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Monteillet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2009.04.014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287372v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2009.01.156" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130169v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2007.02.007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129352v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Monneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070682083" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168404v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150151v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426354v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca da Lio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Lions" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017877v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071284v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016437v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426355v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2005.09.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121921v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roquejoffre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017876v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021694v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605300500361446" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002826v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315330v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/0732020" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272724v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173373v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasissatou Ingrid Traore" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ren&#233; Licois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05260735v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962955v4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391982v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076090v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076104v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076153v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>