--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -490,1286 +490,1286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592608v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value function for regional control problems via dynamic programming and Pontryagin maximum principle</w:t>
+                <w:t xml:space="preserve">Flux-limited and classical viscosity solutions for regional control problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariela Briani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
+                <w:t xml:space="preserve">Cyril Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24, pp.1881-1906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2017076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313559v2</w:t>
+                <w:t xml:space="preserve">hal-01392414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to &amp;quot; (Almost) Everything You Always Wanted to Know About Deterministic Control Problems in Stratified Domains</w:t>
+                <w:t xml:space="preserve">Value function for regional control problems via dynamic programming and Pontryagin maximum principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariela Briani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (3-4), pp.509--533</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/nhm.2018016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01591473v2</w:t>
+                <w:t xml:space="preserve">hal-01313559v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux-limited and classical viscosity solutions for regional control problems</w:t>
+                <w:t xml:space="preserve">Corrigendum to &amp;quot; (Almost) Everything You Always Wanted to Know About Deterministic Control Problems in Stratified Domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 24, pp.1881-1906. </w:t>
+              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (2), pp.373-378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cocv/2017076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/nhm.2018016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392414v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591473v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bistability induced by generalist natural enemies can reverse pest invasions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">{Lipschitz regularity for integro-differential equations with coercive {H}amiltonians and application to large time behavior}</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Barles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sten Madec</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christelle Suppo</w:t>
+                <w:t xml:space="preserve">Erwin Topp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00285-017-1093-x⟩</w:t>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (2), pp.703-734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6544/aa527f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194895v2</w:t>
+                <w:t xml:space="preserve">hal-01278603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">{Lipschitz regularity for integro-differential equations with coercive {H}amiltonians and application to large time behavior}</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bistability induced by generalist natural enemies can reverse pest invasions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sten Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwin Topp</w:t>
+                <w:t xml:space="preserve">Christelle Suppo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 30 (2), pp.703-734. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75 (3), pp.543-575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6544/aa527f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00285-017-1093-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278603v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194895v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipschitz Regularity for Censored Subdiffusive Integro-Differential Equations with Superfractional Gradient Terms</w:t>
+                <w:t xml:space="preserve">On the regularizing effect for unbounded solutions of first-order Hamilton-Jacobi equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erwin Topp</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 131, pp.3-31</w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 260 (9), pp.7020-7031</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01081722v2</w:t>
+                <w:t xml:space="preserve">hal-01214425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON UNBOUNDED SOLUTIONS OF ERGODIC PROBLEMS IN R^m FOR VISCOUS HAMILTON-JACOBI EQUATIONS</w:t>
+                <w:t xml:space="preserve">Lipschitz Regularity for Censored Subdiffusive Integro-Differential Equations with Superfractional Gradient Terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joao Meireles</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Topp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 41 (12), pp.1985-2003</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 131, pp.3-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366450v1</w:t>
+                <w:t xml:space="preserve">hal-01081722v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence, Uniqueness and Asymptotic Behavior for Nonlocal Parabolic Problems with Dominating Gradient Terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Topp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 48 (2), pp.1512-1547. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/140967192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the regularizing effect for unbounded solutions of first-order Hamilton-Jacobi equations</w:t>
+                <w:t xml:space="preserve">ON UNBOUNDED SOLUTIONS OF ERGODIC PROBLEMS IN R^m FOR VISCOUS HAMILTON-JACOBI EQUATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Meireles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 260 (9), pp.7020-7031</w:t>
+              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (12), pp.1985-2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214425v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization Results for a Deterministic Multi-domains Periodic Control Problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ariela Briani</w:t>
+                <w:t xml:space="preserve">(Almost) Everything You Always Wanted to Know About Deterministic Control Problems in Stratified Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicoletta Tchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (4), pp.809-836</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986700v1</w:t>
+                <w:t xml:space="preserve">hal-01097167v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Continuation beyond Singularities on the Boundary for a Degenerate Diffusive Hamilton-Jacobi Equation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homogenization Results for a Deterministic Multi-domains Periodic Control Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariela Briani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Tchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95 (3-4), pp.243-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/ASY-151322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904365v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularity Results and Large Time Behavior for Integro-Differential Equations with Coercive Hamiltonians</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global Continuation beyond Singularities on the Boundary for a Degenerate Diffusive Hamilton-Jacobi Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Attouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erwin Topp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 104 (2), pp.383-402</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00980228v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Almost) Everything You Always Wanted to Know About Deterministic Control Problems in Stratified Domains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
+                <w:t xml:space="preserve">Regularity Results and Large Time Behavior for Integro-Differential Equations with Coercive Hamiltonians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Barles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shigeaki Koike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Topp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (1), pp.535-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00526-014-0794-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097167v3</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00980228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Neumann Type Problems for nonlocal Equations set in a half Space</w:t>
               </w:r>
@@ -1902,51 +1902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adina Ciomaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50 (1-2), pp.283-304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2104,217 +2104,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757830v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Neumann and oblique derivatives boundary conditions for nonlocal elliptic equations</w:t>
+                <w:t xml:space="preserve">A Bellman approach for regional optimal control problems in $\R^N$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Espen R. Jakobsen</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariela Briani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 256 (4), pp.1368-1394</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (3), pp.1712-1744</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00793393v3</w:t>
+                <w:t xml:space="preserve">hal-00825778v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bellman approach for regional optimal control problems in $\R^N$</w:t>
+                <w:t xml:space="preserve">On Neumann and oblique derivatives boundary conditions for nonlocal elliptic equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Georgelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espen R. Jakobsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 52 (3), pp.1712-1744</w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 256 (4), pp.1368-1394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825778v2</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793393v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bellman approach for two-domains optimal control problems in $\R^N$</w:t>
               </w:r>
@@ -2858,51 +2858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adina Ciomaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 252 (11), pp.6012-6060. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3468,51 +3468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13, pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3635,235 +3635,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00441975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unbounded Viscosity Solutions of Hybrid Control Systems</w:t>
+                <w:t xml:space="preserve">Convergence to steady states for radially symmetric solutions to a quasilinear degenerate diffusive Hamilton-Jacobi equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheetal Dharmatti</w:t>
+                <w:t xml:space="preserve">Philippe Laurençot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mythily Ramaswamy</w:t>
+                <w:t xml:space="preserve">Christian Stinner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 16 (01), pp.176--193. </w:t>
+              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 67 (3-4), pp.229--250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cocv:2008076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/ASY-2010-0981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00255763v1</w:t>
+                <w:t xml:space="preserve">hal-00401442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence to steady states for radially symmetric solutions to a quasilinear degenerate diffusive Hamilton-Jacobi equation</w:t>
+                <w:t xml:space="preserve">Unbounded Viscosity Solutions of Hybrid Control Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Laurençot</w:t>
+                <w:t xml:space="preserve">Sheetal Dharmatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Stinner</w:t>
+                <w:t xml:space="preserve">Mythily Ramaswamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 67 (3-4), pp.229--250. </w:t>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (01), pp.176--193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/ASY-2010-0981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/cocv:2008076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401442v1</w:t>
+                <w:t xml:space="preserve">hal-00255763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic minimax impulse control</w:t>
               </w:r>
@@ -4028,901 +4028,901 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration in Lotka-Volterra parabolic or integral equations: a general convergence result</w:t>
+                <w:t xml:space="preserve">Existence of weak solutions for general nonlocal and nonlinear second-order parabolic equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Perthame</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cardaliaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Monteillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods and Applications of Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4310/MAA.2009.v16.n3.a4⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 71 (7-8), pp.2801-2810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.na.2009.01.156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371416v2</w:t>
+                <w:t xml:space="preserve">hal-00287372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniqueness Results for Nonlocal Hamilton-Jacobi Equations</w:t>
+                <w:t xml:space="preserve">Concentration in Lotka-Volterra parabolic or integral equations: a general convergence result</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Monteillet</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sepideh Mirrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Perthame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 257 (5), pp.1261-1287. </w:t>
+              <w:t xml:space="preserve">Methods and Applications of Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (3), pp.321-340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfa.2009.04.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4310/MAA.2009.v16.n3.a4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00264757v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371416v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence of weak solutions for general nonlocal and nonlinear second-order parabolic equations</w:t>
+                <w:t xml:space="preserve">Uniqueness Results for Nonlocal Hamilton-Jacobi Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cardaliaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Monteillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 71 (7-8), pp.2801-2810. </w:t>
+              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 257 (5), pp.1261-1287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.na.2009.01.156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfa.2009.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00287372v1</w:t>
+                <w:t xml:space="preserve">hal-00264757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-Order Elliptic Integro-Differential Equations: Viscosity Solutions' Theory Revisited</w:t>
+                <w:t xml:space="preserve">Ergodic problems and periodic homogenization for fully nonlinear equations in half-space type domains with Neumann boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Imbert</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca da Lio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louis Lions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis E. Souganidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Indiana University Mathematics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 57 (5), pp.2355--2376</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00130169v3</w:t>
+                <w:t xml:space="preserve">hal-00426354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GLOBAL EXISTENCE RESULTS AND UNIQUENESS FOR DISLOCATION EQUATIONS</w:t>
+                <w:t xml:space="preserve">Second-Order Elliptic Integro-Differential Equations: Viscosity Solutions' Theory Revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Regis Monneau</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 40 (1), pp.44-69. </w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (3), pp.567-585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/070682083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anihpc.2007.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00129352v2</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130169v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirac concentrations in Lotka-Volterra parabolic PDEs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GLOBAL EXISTENCE RESULTS AND UNIQUENESS FOR DISLOCATION EQUATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cardaliaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Monneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indiana University Mathematics Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (1), pp.44-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/070682083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00168404v1</w:t>
+                <w:t xml:space="preserve">hal-00129352v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Dirichlet Problem for Second-Order Elliptic Integro-Differential Equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dirac concentrations in Lotka-Volterra parabolic PDEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Perthame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indiana University Mathematics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 57 (1), pp.213-146</w:t>
+              <w:t xml:space="preserve">, 2008, 57 (7), pp.3275-3301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00150151v3</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00168404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergodic problems and periodic homogenization for fully nonlinear equations in half-space type domains with Neumann boundary conditions</w:t>
+                <w:t xml:space="preserve">On the Dirichlet Problem for Second-Order Elliptic Integro-Differential Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis E. Souganidis</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indiana University Mathematics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 57 (5), pp.2355--2376</w:t>
+              <w:t xml:space="preserve">, 2008, 57 (1), pp.213-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00426354v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00150151v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error bounds for monotone approximation schemes for parabolic Hamilton-Jacobi-Bellman equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espen R. Jakobsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Math. Comp.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 76 (260), pp.1861--1893</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5098,51 +5098,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local $C^{0,\alpha}$ Estimates for Viscosity Solutions of Neumann-type Boundary Value Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca da Lio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 225 (1), pp.202 -- 241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5444,68 +5444,68 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Boundary Ergodic Problem for Fully Nonlinear Equations in Bounded Domains with General Nonlinear Neumann Boundary Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca da Lio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 22 (5), pp.521--541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00002826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5675,51 +5675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chasseigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Tchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Annual International Conference on Partial Differential Equations EDP-NORMANDIE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5927,51 +5927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Topp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6244,159 +6244,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00076090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarks on a flame propagation model</w:t>
+                <w:t xml:space="preserve">Asymptotic behavior of viscosity solutions of first-order Hamilton Jacobi equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-0451, INRIA. 1985, pp.38</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-0403, INRIA. 1985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00076104v1</w:t>
+                <w:t xml:space="preserve">inria-00076153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic behavior of viscosity solutions of first-order Hamilton Jacobi equations</w:t>
+                <w:t xml:space="preserve">Remarks on a flame propagation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-0403, INRIA. 1985</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-0451, INRIA. 1985, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00076153v1</w:t>
+                <w:t xml:space="preserve">inria-00076104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId155"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6551,51 +6551,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565750v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chasseigne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-025-01167-y" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526740v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Barles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42985-021-00130-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531455v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Quaas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Rodr&#237;guez-Paredes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2020.1846561" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592608v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ley" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Tuyen Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Viet Phan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-181488" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313559v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariela Briani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591473v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2018016" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392414v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Imbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2017076" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194895v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Madec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Casas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Suppo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-017-1093-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278603v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Topp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/aa527f" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081722v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366450v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Meireles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985958v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140967192" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214425v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986700v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Tchou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-151322" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904365v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Attouchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980228v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeaki Koike" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-014-0794-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097167v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646379v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Georgelin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espen Jakobsen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743751v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Ciomaga" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-013-0636-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757830v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Licois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2014.09.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793393v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espen R. Jakobsen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825778v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652406v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699378v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mironescu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594169v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Licois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/msia.7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745918v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Ishii" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyoshi Mitake" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503154v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Mirrahimi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis E. Souganidis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100819527" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608848v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2012.02.013" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555287v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2011.10.024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542225v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486802v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-011-0648-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623000v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494583v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Cesaroni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Novaga" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179690v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/242" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441975v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Porretta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wilfried Tabet Tchamba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255763v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheetal Dharmatti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mythily Ramaswamy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2008076" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401442v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lauren&#231;ot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stinner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-2010-0981" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847284v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma El Farouq" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernhard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-009-9090-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZHWTKRVM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375575v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371416v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MAA.2009.v16.n3.a4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264757v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cardaliaguet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Monteillet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2009.04.014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287372v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2009.01.156" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130169v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2007.02.007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129352v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Monneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070682083" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168404v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150151v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426354v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca da Lio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Lions" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017877v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071284v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016437v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426355v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2005.09.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121921v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roquejoffre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017876v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021694v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605300500361446" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002826v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315330v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/0732020" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272724v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173373v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasissatou Ingrid Traore" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ren&#233; Licois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05260735v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962955v4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391982v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076090v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076104v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076153v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565750v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chasseigne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-025-01167-y" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526740v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Barles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42985-021-00130-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531455v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Quaas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Rodr&#237;guez-Paredes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2020.1846561" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592608v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ley" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Tuyen Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Viet Phan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-181488" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392414v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariela Briani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Imbert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2017076" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313559v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591473v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2018016" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278603v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Topp" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/aa527f" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194895v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Madec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Casas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Suppo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-017-1093-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214425v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081722v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985958v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140967192" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366450v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Meireles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097167v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986700v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Tchou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-151322" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904365v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Attouchi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980228v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeaki Koike" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-014-0794-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646379v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Georgelin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espen Jakobsen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743751v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Ciomaga" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-013-0636-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757830v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Licois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2014.09.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825778v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793393v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espen R. Jakobsen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652406v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699378v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mironescu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594169v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Licois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/msia.7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745918v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Ishii" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyoshi Mitake" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503154v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Mirrahimi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis E. Souganidis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100819527" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608848v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2012.02.013" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555287v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2011.10.024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542225v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486802v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-011-0648-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623000v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494583v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Cesaroni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Novaga" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179690v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/242" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441975v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Porretta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wilfried Tabet Tchamba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401442v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lauren&#231;ot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stinner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-2010-0981" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255763v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheetal Dharmatti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mythily Ramaswamy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2008076" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847284v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma El Farouq" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernhard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-009-9090-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZHWTKRVM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375575v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287372v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cardaliaguet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Monteillet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2009.01.156" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371416v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MAA.2009.v16.n3.a4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264757v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2009.04.014" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426354v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca da Lio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Lions" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130169v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2007.02.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129352v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Monneau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070682083" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168404v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150151v3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017877v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071284v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016437v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426355v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2005.09.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121921v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roquejoffre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017876v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021694v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605300500361446" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002826v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315330v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/0732020" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272724v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173373v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasissatou Ingrid Traore" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ren&#233; Licois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05260735v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962955v4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391982v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076090v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076153v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076104v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>