--- v0 (2026-05-01)
+++ v1 (2026-05-24)
@@ -382,209 +382,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourier Transform approach to homogenization of frequency dependent heat transfer in porous media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quy-Dong To</w:t>
+                <w:t xml:space="preserve">Degenerate scales for thin elastic plates with Dirichlet boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Corfdir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/HFF-03-2022-0198⟩</w:t>
+              <w:t xml:space="preserve">Acta Mechanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 234 (4), 30 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00707-022-03472-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933557v1</w:t>
+                <w:t xml:space="preserve">hal-03959197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degenerate scales for thin elastic plates with Dirichlet boundary conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Corfdir</w:t>
+                <w:t xml:space="preserve">Fourier Transform approach to homogenization of frequency dependent heat transfer in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mechanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 234 (4), 30 p. </w:t>
+              <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00707-022-03472-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/HFF-03-2022-0198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03959197v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourier Transform approach to numerical homogenization of periodic media containing sharp insulating and superconductive cracks</w:t>
               </w:r>
@@ -941,300 +941,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FFT based numerical homogenization method for porous conductive materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic behaviour of elastic metamaterials containing soft elliptic fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Monchiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2020.113160⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 140, pp.103953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2020.103953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794345v1</w:t>
+                <w:t xml:space="preserve">hal-02529182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Degenerate Scales for Plane Elasticity Problems in Piecewise Homogeneous Media Under General Boundary Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Corfdir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Elasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 140 (1), pp.49-77. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-019-09757-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic behaviour of elastic metamaterials containing soft elliptic fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FFT based numerical homogenization method for porous conductive materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy-Dong To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Monchiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 140, pp.103953. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 368, pp.113160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2020.103953⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2020.113160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529182v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective permeability of anisotropic porous materials containing periodically or randomly distributed cracks</w:t>
               </w:r>
@@ -1350,51 +1350,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The degenerate scales of BIEs for conduction in piecewise homogeneous domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Corfdir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1441,51 +1441,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degenerate scale for 2D Laplace equation with mixed boundary conditions and comparison with other conditions on the boundary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Corfdir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1526,395 +1526,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic mass density of resonant metamaterials with homogeneous inclusions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overall viscoelastic properties of 2D and two-phase periodic composites constituted of elliptical and rectangular heterogeneities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy-Dong To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sy Tuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Monchiet</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Ngoc Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4995999⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 64, pp.186-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2017.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574528v1</w:t>
+                <w:t xml:space="preserve">hal-01516371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overall elastic properties of composites from optimal strong contrast expansion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic mass density of resonant metamaterials with homogeneous inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viet Thanh To</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142 (2), pp.890-901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4995999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.ijsolstr.2017.05.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01524363v1</w:t>
+                <w:t xml:space="preserve">hal-01574528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overall viscoelastic properties of 2D and two-phase periodic composites constituted of elliptical and rectangular heterogeneities</w:t>
+                <w:t xml:space="preserve">Overall elastic properties of composites from optimal strong contrast expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sy Tuan Nguyen</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Minh Ngoc Vu</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monchiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Thanh To</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 64, pp.186-201. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 120, pp.245-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2017.03.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.ijsolstr.2017.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516371v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies using boundary integral equations for solving exterior anisotropic conduction problems outside long cylinders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Corfdir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1961,51 +1961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degenerate scale for 2D Laplace equation with Robin boundary condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Corfdir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2046,521 +2046,521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductivity estimates of spherical-particle suspensions based on triplet structure factors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Monchiet</w:t>
+                <w:t xml:space="preserve">Exact degenerate scales in plane elasticity using complex variable methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Corfdir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93, pp.022105. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 80, pp.430-444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.022105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2015.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01283778v1</w:t>
+                <w:t xml:space="preserve">hal-01255476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact degenerate scales in plane elasticity using complex variable methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Corfdir</w:t>
+                <w:t xml:space="preserve">Explicit effective elasticity tensors of two-phase periodic composites with spherical or ellipsoidal inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc-Hieu Hoang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 80, pp.430-444. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2015.10.003⟩</w:t>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255476v1</w:t>
+                <w:t xml:space="preserve">hal-01329376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit effective elasticity tensors of two-phase periodic composites with spherical or ellipsoidal inclusions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conductivity estimates of spherical-particle suspensions based on triplet structure factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monchiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy-Dong To</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Duc-Hieu Hoang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.022105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.022105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01329376v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low frequency locally resonant metamaterials containing composite inclusions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crack opening displacements under remote stress gradient: Derivation with a canonical basis of sixth order tensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monchiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 137, pp.3263. </w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4921273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2015.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01165845v1</w:t>
+                <w:t xml:space="preserve">hal-01165843v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack opening displacements under remote stress gradient: Derivation with a canonical basis of sixth order tensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low frequency locally resonant metamaterials containing composite inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137, pp.3263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2015.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4921273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01165843v2</w:t>
+                <w:t xml:space="preserve">hal-01165845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conductivity of periodic composites made of matrix and polydispersed composites</w:t>
               </w:r>
@@ -2631,499 +2631,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size effect in through-thickness conductivity of heterogeneous plates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the solution of exterior plane problems by the boundary element method: a physical point of view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Corfdir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Le Quang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guy Bonnet</w:t>
+                <w:t xml:space="preserve">M. T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (1), pp.40-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enganabound.2013.10.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01078269v1</w:t>
+                <w:t xml:space="preserve">hal-00922608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A consistent nonlocal scheme based on ﬁlters for the homogenization of heterogeneous linear materials with non-separated scales</w:t>
+                <w:t xml:space="preserve">A series solution for the effective properties of incompressible viscoelastic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+                <w:t xml:space="preserve">H. Hoang-Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 51 (1), pp.196-209. </w:t>
+              <w:t xml:space="preserve">, 2014, 51 (2), pp.381-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.09.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00880393v1</w:t>
+                <w:t xml:space="preserve">hal-00922606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the solution of exterior plane problems by the boundary element method: a physical point of view</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlocal/coarse graining homogenization of linear elastic media with non-separated scales using least-square polynomial filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 38 (1), pp.40-48. </w:t>
+              <w:t xml:space="preserve">International Journal for Multiscale Computational Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (5), pp.375-395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enganabound.2013.10.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/IntJMultCompEng.2014010414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00922608v1</w:t>
+                <w:t xml:space="preserve">hal-01056157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A series solution for the effective properties of incompressible viscoelastic media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Hoang-Duc</w:t>
+                <w:t xml:space="preserve">A consistent nonlocal scheme based on ﬁlters for the homogenization of heterogeneous linear materials with non-separated scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 51 (2), pp.381-391. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.10.009⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 51 (1), pp.196-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00922606v1</w:t>
+                <w:t xml:space="preserve">hal-00880393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlocal/coarse graining homogenization of linear elastic media with non-separated scales using least-square polynomial filters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+                <w:t xml:space="preserve">Size effect in through-thickness conductivity of heterogeneous plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Le Quang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. C. Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Multiscale Computational Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79, pp.40-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056157v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear elastic properties derivation from microstructures representative of transport parameters</w:t>
               </w:r>
@@ -3412,51 +3412,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational Formulation and Upper Bounds for Degenerate Scales in Plane Elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Corfdir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3601,338 +3601,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimations of the effective conductivity of anisotropic multiphase composites with imperfect interfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. C. Pham</w:t>
+                <w:t xml:space="preserve">Algebra of transversely isotropic sixth order tensors and solution to higher order inhomogeneity problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qi-Chang He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 58 (1-2), pp.175-187</w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (2), pp.159-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771215v1</w:t>
+                <w:t xml:space="preserve">hal-00734420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degenerate scale for the Laplace problem in the half-plane; Approximate logarithmic capacity for two distant boundaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Corfdir</w:t>
+                <w:t xml:space="preserve">Estimations of the effective conductivity of anisotropic multiphase composites with imperfect interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Le Quang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. C. Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi-Chang He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (1-2), pp.175-187</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806771v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebra of transversely isotropic sixth order tensors and solution to higher order inhomogeneity problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Monchiet</w:t>
+                <w:t xml:space="preserve">Degenerate scale for the Laplace problem in the half-plane; Approximate logarithmic capacity for two distant boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Corfdir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (5), pp.219-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enganabound.2013.02.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734420v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized self-consistent scheme for the effective behavior of viscoelastic heterogeneous media: A simple approximate solution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hoang-Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4333,51 +4333,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective properties of viscoelastic heterogeneous periodic media: An approximate solution accounting for the distribution of heterogeneities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hoang-Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5119,360 +5119,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion of higher order isotropic tensors with minor symmetries and solution of higher order heterogeneity problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Monchiet</w:t>
+                <w:t xml:space="preserve">Eshelby's tensor fields and effective conductivity of composites made of anisotropic phases with Kapitza's interface thermal resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Le Quang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi-Chang He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91 (25), pp.3358-3392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786435.2011.580286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687817v1</w:t>
+                <w:t xml:space="preserve">hal-00707583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New closed-form thermoelastostatic Green function and Poisson-type integral formula for a quarter-plane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Seremet</w:t>
+                <w:t xml:space="preserve">Inversion of higher order isotropic tensors with minor symmetries and solution of higher order heterogeneity problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical and Computer Modelling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 467 (2126), pp.314-332</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688135v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eshelby's tensor fields and effective conductivity of composites made of anisotropic phases with Kapitza's interface thermal resistance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Qi-Chang He</w:t>
+                <w:t xml:space="preserve">New closed-form thermoelastostatic Green function and Poisson-type integral formula for a quarter-plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Seremet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 91 (25), pp.3358-3392. </w:t>
+              <w:t xml:space="preserve">Mathematical and Computer Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 53 (1-2), pp.347-358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786435.2011.580286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mcm.2010.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707583v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounds and correlation approximation for the effective conductivity of heterogeneous plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Le Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. C. Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 84 (6), pp.06153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5506,51 +5506,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective thermal conductivity of periodic composites with highly conducting imperfect interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Le Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.-L. Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5695,343 +5695,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial models in viscoplastic composites materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Monchiet</w:t>
+                <w:t xml:space="preserve">Mixed nonparametric-parametric probabilistic model for earthquake reliability of an inelastic reinforced concrete frame structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hamza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (4), pp.921-935</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687820v1</w:t>
+                <w:t xml:space="preserve">hal-00750183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local amplification of deep mining induced vibrations part.2: Simulation of ground motion in a coal basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Lokmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Driad-Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30 (10), pp.947-957. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soildyn.2010.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00688126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed nonparametric-parametric probabilistic model for earthquake reliability of an inelastic reinforced concrete frame structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+                <w:t xml:space="preserve">Interfacial models in viscoplastic composites materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (12), pp.1762-1768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2010.09.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750183v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bending of the &amp;quot;9+2&amp;quot; axoneme analysed by the finite element method</w:t>
               </w:r>
@@ -6146,77 +6146,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size-dependent Eshelby tensor fields and effective conductivity of composites made of anisotropic phases with highly conducting imperfect interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Le Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi-Chang He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6374,651 +6374,651 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00714817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperatures behavior of masonry structures: Modelization and parametric study</w:t>
+                <w:t xml:space="preserve">Fire behavior of masonry walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramdane Ami Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Al Nahhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2009, pp.275-298</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recent Patents on Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (1), pp.69-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717869v1</w:t>
+                <w:t xml:space="preserve">hal-00717846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthotropic elastic media having a closed form expression of the Green tensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear viscoelastic wave propagation: an extension of Nearly Constant Attenuation models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Lenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Semblat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2008.10.033⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 135 (11), pp.1305-1314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)0733-9399(2009)135:11(1305)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691101v1</w:t>
+                <w:t xml:space="preserve">hal-00409783v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling BEM with FEM by a direct computation of the boundary stiffness matrix</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Poisson's type integral formula for thermoelastic half-space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Seremet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Corfdir</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Speianu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Problems in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009 (1), pp.ID 284380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2009/284380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2009.02.032⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00691016v1</w:t>
+                <w:t xml:space="preserve">hal-00688137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Poisson's type integral formula for thermoelastic half-space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Seremet</w:t>
+                <w:t xml:space="preserve">High temperatures behavior of masonry structures: Modelization and parametric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramdane Ami Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Al Nahhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, pp.275-298</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Speianu</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">hal-00688137v1</w:t>
+                <w:t xml:space="preserve">hal-00717869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear viscoelastic wave propagation: an extension of Nearly Constant Attenuation models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Orthotropic elastic media having a closed form expression of the Green tensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Semblat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)0733-9399(2009)135:11(1305)⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46 (5), pp.1240-1250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2008.10.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00409783v2</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire behavior of masonry walls</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling BEM with FEM by a direct computation of the boundary stiffness matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Delmotte</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Seghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Corfdir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Patents on Mechanical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 198 (30-32), pp.2439-2445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2009.02.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717846v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling FEM and symmetric BEM for dynamic interaction of dam-reservoir systems</w:t>
               </w:r>
@@ -7406,77 +7406,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local amplification of deep mining induced vibrations Part 1: Experimental evidence for site effects in a coal basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Driad-Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Driad-Lebeau</w:t>
+                <w:t xml:space="preserve">Nabila Lokmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7561,51 +7561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Sheremet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Speianu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Stresses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 32 (10), pp.1043-1064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7823,779 +7823,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02182131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-order shear deformation plate models for functionally graded materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karam Sab</w:t>
+                <w:t xml:space="preserve">A discrete element study of settlement in vibrated granular layers: role of contact loss and acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Karrech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chevoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (5), pp.369-375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-008-0101-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691028v1</w:t>
+                <w:t xml:space="preserve">hal-00273816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discrete element study of settlement in vibrated granular layers: role of contact loss and acceleration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Duhamel</w:t>
+                <w:t xml:space="preserve">First-order shear deformation plate models for functionally graded materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. K. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 83 (1), pp.25-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10035-008-0101-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00273816v1</w:t>
+                <w:t xml:space="preserve">hal-00691028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computational procedure for the prediction of settlement in granular materials under cyclic loading</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Duhamel</w:t>
+                <w:t xml:space="preserve">Validity conditions of the direct boundary integral equation for exterior problems of plane elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Corfdir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 335, pp.219-224</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691064v1</w:t>
+                <w:t xml:space="preserve">hal-00146763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computational procedure for the prediction of settlement in granular materials under cyclic loading</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shear correction factors for functionally graded plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. K. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (8), pp.567-575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15376490701672575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977865v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear correction factors for functionally graded plates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effective properties of elastic periodic composite media with fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 14 (8), pp.567-575. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (5), pp.881-899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15376490701672575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2006.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691061v1</w:t>
+                <w:t xml:space="preserve">hal-00691103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective properties of elastic periodic composite media with fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A computational procedure for the prediction of settlement in granular materials under cyclic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Karrech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chevoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 55 (5), pp.881-899. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 197 (1-4), pp.80-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2006.11.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2007.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691103v1</w:t>
+                <w:t xml:space="preserve">hal-00691064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity conditions of the direct boundary integral equation for exterior problems of plane elasticity</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A computational procedure for the prediction of settlement in granular materials under cyclic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Karrech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chevoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 335, pp.219-224</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 197 (1-4), pp.80-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00146763v1</w:t>
+                <w:t xml:space="preserve">hal-01977865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance to fire of walls constituted by hollow blocks: Experiments and thermal modeling</w:t>
               </w:r>
@@ -8620,51 +8620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramdane Ami Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 27 (1), pp.258--267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9480,299 +9480,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A filter-based computational homogenization method for handling non-separated scales problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">A filter-based computational homogenization method for problems with arbitrary scale separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amen Tognevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Guerich</w:t>
+                <w:t xml:space="preserve">M. Guerich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">Workshop on Computational Mechanics of Generalized Continua and Applications to Materials with Microstructure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515064v1</w:t>
+                <w:t xml:space="preserve">hal-01258064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A filter-based computational homogenization method for problems with arbitrary scale separation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">A filter-based computational homogenization method for handling non-separated scales problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amen Tognevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Guerich</w:t>
+                <w:t xml:space="preserve">Mohamed Guerich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Computational Mechanics of Generalized Continua and Applications to Materials with Microstructure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Catania, Italy</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258064v1</w:t>
+                <w:t xml:space="preserve">hal-01515064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the effective conductivity of anisotropic multiphase composites with imperfect interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Le Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi-Chang He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. C. Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9810,90 +9810,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filter-based computational homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tognevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guerich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Pan-American congress on computational mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9912,714 +9912,714 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic properties of periodic composites involving inner resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Monchiet</w:t>
+                <w:t xml:space="preserve">Coarse-graining/nonlocal homogenization of heterogeneous materials with arbitrary scale separation: a consistent scheme based on filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurodyn 2014, 9th International Conference on Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Porto, Jun 2014, Porto, Portugal. Paper N° 479 Minisymposium MS23</w:t>
+              <w:t xml:space="preserve">IUTAM Symposium on Connecting Multiscale Mechanics to Complex Material</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Evanston, IL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01083735v1</w:t>
+                <w:t xml:space="preserve">hal-01056158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coarse-graining/nonlocal homogenization of heterogeneous materials with arbitrary scale separation: a consistent scheme based on filters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+                <w:t xml:space="preserve">Dynamic properties of periodic composites involving inner resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM Symposium on Connecting Multiscale Mechanics to Complex Material</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Evanston, IL, United States</w:t>
+              <w:t xml:space="preserve">Eurodyn 2014, 9th International Conference on Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Porto, Jun 2014, Porto, Portugal. Paper N° 479 Minisymposium MS23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056158v1</w:t>
+                <w:t xml:space="preserve">hal-01083735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of uncertainties in a computational model of interaction soil-structure with a railway excitation</w:t>
+                <w:t xml:space="preserve">Multi-scale acoustics of partially open cell poroelastic foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ropars</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+                <w:t xml:space="preserve">Minh Tan Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jean</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th HSTAM International Congress on Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 21st International Congress on Acoustics (ICA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montréal, Canada. pp.065013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4799694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01777899v1</w:t>
+                <w:t xml:space="preserve">hal-00832543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale acoustics of partially open cell poroelastic foams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linear elastic properties derivation from microstructures representative of transport parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tan Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Tan Hoang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Bonnet</w:t>
+                <w:t xml:space="preserve">Hoang Tuan Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 21st International Congress on Acoustics (ICA 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Light Weighting and Acoustical Materials in Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Ingénieurs de l'Automobile (SIA) and Société Française d'Acoustique (SFA), Oct 2013, Compiègne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00832543v1</w:t>
+                <w:t xml:space="preserve">hal-01162080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear elastic properties derivation from microstructures representative of transport parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minh Tan Hoang</w:t>
+                <w:t xml:space="preserve">Modélisation des incertitudes sur les vibrations d’origine ferroviaire transmises aux bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoang Tuan Luu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Perrot</w:t>
+                <w:t xml:space="preserve">Philippe Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Light Weighting and Acoustical Materials in Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société des Ingénieurs de l'Automobile (SIA) and Société Française d'Acoustique (SFA), Oct 2013, Compiègne, France</w:t>
+              <w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162080v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des incertitudes sur les vibrations d’origine ferroviaire transmises aux bâtiments</w:t>
+                <w:t xml:space="preserve">Multi-scale acoustics of partially open-cell poroelastic foams: Linear elastic properties derivation from microstructures representative of transport parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ropars</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+                <w:t xml:space="preserve">Minh Tan Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jean</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Acoustics 2013 New Delhi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01777915v1</w:t>
+                <w:t xml:space="preserve">hal-01664339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale acoustics of partially open-cell poroelastic foams: Linear elastic properties derivation from microstructures representative of transport parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minh Tan Hoang</w:t>
+                <w:t xml:space="preserve">Quantification of uncertainties in a computational model of interaction soil-structure with a railway excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Perrot</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2013 New Delhi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, New Delhi, India</w:t>
+              <w:t xml:space="preserve">10th HSTAM International Congress on Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hellenic Society for Theoretical and Applied Mechanics, May 2013, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01664339v1</w:t>
+                <w:t xml:space="preserve">hal-01777899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale acoustics of partially open cell poroelastic foams</w:t>
               </w:r>
@@ -10654,51 +10654,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Acoustics and 165th Meeting of the Acoustical Society of America (ICA 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Montréal, Canada. pp.65013 - 65013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.4799694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812927v1</w:t>
@@ -10722,51 +10722,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemistry-process morphology control of porous micro-structures: a bottom-up acoustic optimization approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tan Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10824,407 +10824,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01162120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membranes in the 3D cellular solid model provide the micro-/macro scaling for the long-wavelength acoustics of real foam samples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. T. Hoang</w:t>
+                <w:t xml:space="preserve">An improved FFT based iterative scheme for handle the problem with arbitrary contrast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 23rd International Congress of Theoretical and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUTAM, Aug 2012, Beijing, China. pp.FS01-029</w:t>
+              <w:t xml:space="preserve">Multiscale computational homogenization of heterogeneous structures and materials (Euromech Colloquium 537)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00813004v1</w:t>
+                <w:t xml:space="preserve">hal-00718954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved FFT based iterative scheme for handle the problem with arbitrary contrast</w:t>
+                <w:t xml:space="preserve">A polarization and FFT based numerical method for computing the effective properties of elastic composites with arbitrary contrast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale computational homogenization of heterogeneous structures and materials (Euromech Colloquium 537)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Marne la Vallée, France</w:t>
+              <w:t xml:space="preserve">15th European Conference on Composite Materials (ECCM2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718954v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polarization and FFT based numerical method for computing the effective properties of elastic composites with arbitrary contrast</w:t>
+                <w:t xml:space="preserve">Numerical implementation of higher order homogenization problems and computation of gradient elasticity coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.-H. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Conference on Composite Materials (ECCM2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Venise, Italy</w:t>
+              <w:t xml:space="preserve">11th Biennial Conference on Engineering Systems Design and Analysis (ASME 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711349v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical implementation of higher order homogenization problems and computation of gradient elasticity coefficients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T.-H. Tran</w:t>
+                <w:t xml:space="preserve">Membranes in the 3D cellular solid model provide the micro-/macro scaling for the long-wavelength acoustics of real foam samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. T. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chevillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Biennial Conference on Engineering Systems Design and Analysis (ASME 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">The 23rd International Congress of Theoretical and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUTAM, Aug 2012, Beijing, China. pp.FS01-029</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711347v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebra of 6th-order tensors and application to higher order inhomogeneity problems</w:t>
               </w:r>
@@ -11286,424 +11286,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure, transport, and acoustic properties of open-cell foam samples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Perrot</w:t>
+                <w:t xml:space="preserve">Uncertainties on the foundation mobilities and their impact on the power injected into a building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 18th International Congress on Sound and Vibration (ICSV 18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Rio de Janeiro, Brazil. Paper # 2019 - R36 (Physical Acoustics)</w:t>
+              <w:t xml:space="preserve">Eurodyn 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Leuven, Belgium. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732572v1</w:t>
+                <w:t xml:space="preserve">hal-00736100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface models for viscoplastic composites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liquid filled rectangular reservoir analysis using a coupled FEM/BEM model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Seghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tahakourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">8th International Conference on Structural Dynamics (Eurodyn 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, leuven, Belgium. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00718956v1</w:t>
+                <w:t xml:space="preserve">hal-00734909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid filled rectangular reservoir analysis using a coupled FEM/BEM model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructure, transport, and acoustic properties of open-cell foam samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. T. Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chevillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-X. Bécot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Structural Dynamics (Eurodyn 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, leuven, Belgium. pp.1</w:t>
+              <w:t xml:space="preserve">The 18th International Congress on Sound and Vibration (ICSV 18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Rio de Janeiro, Brazil. Paper # 2019 - R36 (Physical Acoustics)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734909v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainties on the foundation mobilities and their impact on the power injected into a building</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Ropars</w:t>
+                <w:t xml:space="preserve">Interface models for viscoplastic composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurodyn 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Leuven, Belgium. pp.1</w:t>
+              <w:t xml:space="preserve">16th International Conference on Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736100v1</w:t>
+                <w:t xml:space="preserve">hal-00718956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closure rate effects of membranes on the long-wavelengths acoustic properties of open-cell foams and cellular materials</w:t>
               </w:r>
@@ -11741,51 +11741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Symposium on the Acoustics of Poro-Elastic Materials (Sapem 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Ferrara, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11849,51 +11849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.K. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Composites Structures (ICCS16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Portugal. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11944,51 +11944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung-Kien Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12423,77 +12423,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The theta-G convolution method for Green's type integral formulas derivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Seremet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Speianu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th european solid mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Lisbonne, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12613,51 +12613,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to derive Green's functions and Poisson's integral formulas in thermoelasticity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Seremet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12827,325 +12827,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence functions and integral formulae for spherical thermoelastic bodies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Seremet</w:t>
+                <w:t xml:space="preserve">Dynamic soil response for strong earthquakes: a simplified non-linear constitutive model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Speianu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International conference of theoretical and applied mechanics, ICTAM 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Adelaide, Australia. pp.1-2</w:t>
+              <w:t xml:space="preserve">14th international conference on seismic engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, beijing, China. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736151v1</w:t>
+                <w:t xml:space="preserve">hal-00736148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic soil response for strong earthquakes: a simplified nonlinear constitutive model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Lenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Conf. on Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Beijing, China. pp.CDRom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00356040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic soil response for strong earthquakes: a simplified non-linear constitutive model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.F. Semblat</w:t>
+                <w:t xml:space="preserve">Influence functions and integral formulae for spherical thermoelastic bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Seremet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Speianu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th international conference on seismic engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, beijing, China. pp.1-5</w:t>
+              <w:t xml:space="preserve">22nd International conference of theoretical and applied mechanics, ICTAM 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Adelaide, Australia. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736148v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective properties of nonlinear power law elastic periodic composites</w:t>
               </w:r>
@@ -13213,51 +13213,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New results in construction of the Green's matrices in spherical coordinates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Seremet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13302,459 +13302,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00736157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-thermo-mechanical phenomena in building materials subjected to high temperatures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Al Nahhas</w:t>
+                <w:t xml:space="preserve">Un modèle non linéaire simplifié pour l'analyse des effets de site dans les bassins sédimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delepine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Delmotte</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Semblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Lenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational &amp; Experimental Engineering and Sciences (ICCES'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Miami, United States. pp.10-17</w:t>
+              <w:t xml:space="preserve">7ème colloque national de génie parasismique (AFPS'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00719763v1</w:t>
+                <w:t xml:space="preserve">hal-00371911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified non linear model to analyze site effects in alluvial deposits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delepine</w:t>
+                <w:t xml:space="preserve">Strong motion: an extended NCQ model for non linear wave propagation simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Semblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Lenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucas Lenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Earthquake Geotechnical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, France. 11p</w:t>
+              <w:t xml:space="preserve">American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00371633v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong motion: an extended NCQ model for non linear wave propagation simulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luca Lenti</w:t>
+                <w:t xml:space="preserve">Hydro-thermo-mechanical phenomena in building materials subjected to high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramdane Ami Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Al Nahhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Computational &amp; Experimental Engineering and Sciences (ICCES'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Miami, United States. pp.10-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00356060v1</w:t>
+                <w:t xml:space="preserve">hal-00719763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle non linéaire simplifié pour l'analyse des effets de site dans les bassins sédimentaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simplified non linear model to analyze site effects in alluvial deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delepine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Delepine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Bonnet</w:t>
+                <w:t xml:space="preserve">Jean François Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Lenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème colloque national de génie parasismique (AFPS'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, France. 8p</w:t>
+              <w:t xml:space="preserve">4th International Conference on Earthquake Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, France. 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371911v1</w:t>
+                <w:t xml:space="preserve">hal-00371633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size effects in granular materials</w:t>
               </w:r>
@@ -13848,90 +13848,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle non linéaire simplifié pour l'analyse des effets de site dans les bassins sédimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Lenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Colloque National de Génie Parasismique (AFPS'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Chatenay Malabry, France. pp.CDRom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13950,489 +13950,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00356071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different methods for constructing nonlinear normal modes</w:t>
+                <w:t xml:space="preserve">Homogenization of material properties for periodic structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.M. Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Argoul</w:t>
+                <w:t xml:space="preserve">M. Laroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. M. H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd international conference on nonlinear normal modes and localization in vibrating systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Samos, Greece. pp.1-4</w:t>
+              <w:t xml:space="preserve">1st euro-mediterranean symposium on advances in geomaterials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, hammamet, Tunisia. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736195v1</w:t>
+                <w:t xml:space="preserve">hal-00736186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First order shear deformation models for functionnally graded materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karam Sab</w:t>
+                <w:t xml:space="preserve">Effect of random soil properties on soil-structure interaction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Laudarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd european conference on computational mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Lisbon, Portugal. p.564</w:t>
+              <w:t xml:space="preserve">First european conference on earthquake engineering and seismology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, geneve, Switzerland. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736196v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of random soil properties on soil-structure interaction.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Laudarin</w:t>
+                <w:t xml:space="preserve">Comparison of different methods for constructing nonlinear normal modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First european conference on earthquake engineering and seismology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, geneve, Switzerland. pp.1-4</w:t>
+              <w:t xml:space="preserve">2nd international conference on nonlinear normal modes and localization in vibrating systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Samos, Greece. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736191v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of material properties for periodic structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. M. H. Nguyen</w:t>
+                <w:t xml:space="preserve">First order shear deformation models for functionnally graded materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.K. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st euro-mediterranean symposium on advances in geomaterials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, hammamet, Tunisia. pp.1-4</w:t>
+              <w:t xml:space="preserve">3rd european conference on computational mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Lisbon, Portugal. p.564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736186v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete element method for granular materials, preparation and settlement prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Karrech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Karrech</w:t>
+                <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chevoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd international conference on advances in mechanical engineering and mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, hammamet, Tunisia. pp.1</w:t>
@@ -14455,528 +14455,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00736176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du changement de phase dans les murs en maçonnerie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The spalling of heated concrete: comparison between thermal and hydraulic spalling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Msaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadi Al Nahhas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Delmotte</w:t>
+                <w:t xml:space="preserve">O. Coussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Troyes, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">7th international Concreep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, nantes, France. Paper CC7_15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04226959v1</w:t>
+                <w:t xml:space="preserve">hal-00736204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spalling of heated concrete: comparison between thermal and hydraulic spalling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Msaad</w:t>
+                <w:t xml:space="preserve">Deterministic and stochastic approach in estimating the reliability of civil engineering structures submitted to earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hamza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Coussy</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th international Concreep</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, nantes, France. Paper CC7_15</w:t>
+              <w:t xml:space="preserve">Eurodyn2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, paris, France. pp.791-796</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736204v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic and stochastic approach in estimating the reliability of civil engineering structures submitted to earthquakes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Hamza</w:t>
+                <w:t xml:space="preserve">Modélisation du changement de phase dans les murs en maçonnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Al Nahhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramdane Ami Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Delmotte</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurodyn2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, paris, France. pp.791-796</w:t>
+              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Troyes, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736201v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the residual settlement of geotechnical structures submitted to long term cyclic loading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Abdelkrim</w:t>
+                <w:t xml:space="preserve">Analyse dynamique d'une poutre linéaire avec une interface non linéaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. de Buhan</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvano Erlicher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th international conference on soil mechanics and geotechnical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, osaka, Japan. pp.1673-1676</w:t>
+              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736200v1</w:t>
+                <w:t xml:space="preserve">hal-01813068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse dynamique d'une poutre linéaire avec une interface non linéaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Argoul</w:t>
+                <w:t xml:space="preserve">Modelling the residual settlement of geotechnical structures submitted to long term cyclic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abdelkrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvano Erlicher</w:t>
+                <w:t xml:space="preserve">P. de Buhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
+              <w:t xml:space="preserve">16th international conference on soil mechanics and geotechnical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, osaka, Japan. pp.1673-1676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01813068v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the long term behaviour of granular materials under cyclic loading with application to the design of traffic platforms</w:t>
               </w:r>
@@ -14988,51 +14988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abdelkrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. de Buhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th international conference on cyclic behaviour of soils and liquefaction phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, bochum, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15051,243 +15051,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00736208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sollicitations sismiques dues aux exploitations minières : amplification des ondes en surface (et vibrations des structures)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Semblat</w:t>
+                <w:t xml:space="preserve">Modélisation thermo-hydrique des milieux poreux soumis à de hautes températures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Al Nahhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramdane Ami Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lynda Driad-Lebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales de géotechnique et de géologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Lille, France. pp.485-492</w:t>
+              <w:t xml:space="preserve">XXIIèmes Rencontres Universitaires de Génie Civil (AUGC 04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, France. pp.63-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00972461v1</w:t>
+                <w:t xml:space="preserve">hal-00720538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation thermo-hydrique des milieux poreux soumis à de hautes températures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Delmotte</w:t>
+                <w:t xml:space="preserve">Sollicitations sismiques dues aux exploitations minières : amplification des ondes en surface (et vibrations des structures)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Lokmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Driad-Lebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIèmes Rencontres Universitaires de Génie Civil (AUGC 04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2004, France. pp.63-71</w:t>
+              <w:t xml:space="preserve">Journées nationales de géotechnique et de géologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Lille, France. pp.485-492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720538v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00972461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15582,51 +15582,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05599505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy-Dong To" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2026.106169" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04697652v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303165v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monchiet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.105146" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03933557v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-03-2022-0198" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959197v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corfdir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-022-03472-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808830v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.115710" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04144234v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116221" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769973v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.105060" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263301v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy&#8208;dong To" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Nguyen-Thoi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6749" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794345v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113160" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453157v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-019-09757-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529182v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monchiet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.103953" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453271v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Thanh To" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba Anh Le" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoi Trung Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2019.103902" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981915v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2018.10.017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2017.12.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574528v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4995999" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524363v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tan Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ijsolstr.2017.05.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01516371v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Tuan Nguyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Vu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2017.03.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463881v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2016.12.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01516367v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2017.02.018" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283778v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.022105" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255476v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.10.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329376v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Hieu Hoang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.05.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165845v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4921273" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165843v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2015.01.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280235v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.023206" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078269v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Quang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Pham" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880393v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.09.023" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922608v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2013.10.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922606v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoang-Duc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.10.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056157v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.2014010414" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078343v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Hoang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Luu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perrot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4872296" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066861v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165840v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Huong Tran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.05.016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157344v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-014-9494-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932940v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ropars" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.12.010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771215v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Le Quang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Chang He" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806771v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2013.02.009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734420v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824663v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meftah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165812v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.09.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00864247v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monsef Bourissai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekri Meftah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Brusselle-Dupend" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;colier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012087" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750384v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laudarin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desceliers" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0797-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C881E8C3863E6E229F2215B4A13132E0E59596B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764134v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.09.006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764368v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T. To" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078486v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165817v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Nguyen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2012.07.004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165818v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2013.04.035" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731446v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevillotte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. B&#233;cot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3673523" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687816v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3295" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687822v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Tran" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.11.017" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687817v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688135v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Seremet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2010.09.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707583v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2011.580286" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692876v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.061153" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692837v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-L. Phan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2011.03.009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687815v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2011.03.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687820v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2010.09.024" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688126v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Lokmane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Driad-Lebeau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2010.04.006" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750183v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamza" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delmotte" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594151v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cibert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Toscano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pens&#233;e" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2010.03.040" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FT4N384G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692891v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.064203" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714817v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bercegeay" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lauriat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;onard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-009-0532-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717869v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Ami Saada" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Al Nahhas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691101v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.10.033" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691016v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Seghir" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.02.032" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T471N1X4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688137v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Speianu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/284380" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409783v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Del&#233;pine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lenti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9399(2009)135:11(1305)" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717846v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691013v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seghir" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tahacourt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2009.04.011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687819v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.04.003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509236v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Kien Nguyen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Sab" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2009.05.006" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS27PX1B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691099v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2658" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691106v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2008.01.014" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4Q8V4W1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691019v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sheremet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01495730903103119" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691058v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Nguyen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182131v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Brou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Grosseau-Poussard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691028v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273816v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karrech" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duhamel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevoir" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-008-0101-7" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691064v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.07.011" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977865v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691061v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376490701672575" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691103v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2006.11.007" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146763v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693712v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2006.04.017" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691113v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelkrim" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Buhan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3208/sandf.46.401" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691112v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Msaad" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9399(2006)132:10(1124)" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691115v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-352X(03)00010-7" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691116v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herve" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dendievel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0956-7151(95)00100-A" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/552D0C61C88D60DDDB74AF50598C2D35E6783863/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949159v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boutin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529224v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574767v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574771v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515064v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Tognevi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guerich" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258064v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerich" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316446v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147886v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tognevi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083735v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056158v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777899v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ropars" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832543v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tan Hoang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799694" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162080v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Tuan Luu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777915v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664339v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812927v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162120v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duval" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marcel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813004v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duval" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718954v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711349v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711347v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711345v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732572v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718956v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734909v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tahakourt" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736100v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732082v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717410v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422812v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718960v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732573v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L. Vu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732575v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736116v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lassoued" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736136v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718972v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736132v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Korneev" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732086v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier B&#233;cot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736151v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356040v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736148v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Del&#233;pine" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Semblat" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718962v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736157v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719763v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371633v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delepine" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lenti" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356060v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371911v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736165v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Karraz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Dupla" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Canou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356071v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736195v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Nguyen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736196v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736191v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736186v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laroussi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. H. Nguyen" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736176v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226959v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Al Nahhas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delmotte" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736204v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Coussy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736201v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736200v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Buhan" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813068v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Minh Nguyen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Erlicher" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736208v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972461v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Semblat" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720538v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802862v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auriault" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72440-9" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05599505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy-Dong To" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2026.106169" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04697652v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303165v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monchiet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.105146" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959197v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corfdir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-022-03472-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03933557v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-03-2022-0198" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808830v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.115710" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04144234v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116221" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769973v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.105060" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263301v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy&#8208;dong To" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Nguyen-Thoi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6749" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529182v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monchiet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.103953" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453157v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-019-09757-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794345v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113160" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453271v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Thanh To" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba Anh Le" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoi Trung Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2019.103902" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981915v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2018.10.017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2017.12.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01516371v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Tuan Nguyen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Vu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2017.03.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574528v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4995999" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524363v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tan Nguyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ijsolstr.2017.05.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463881v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2016.12.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01516367v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2017.02.018" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255476v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.10.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329376v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Hieu Hoang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.05.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283778v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.022105" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165843v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2015.01.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165845v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4921273" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280235v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.023206" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922608v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Nguyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2013.10.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922606v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoang-Duc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.10.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056157v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.2014010414" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880393v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.09.023" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078269v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Quang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Pham" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078343v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Hoang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Luu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perrot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4872296" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066861v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165840v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Huong Tran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.05.016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157344v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-014-9494-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932940v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ropars" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.12.010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734420v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771215v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Le Quang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Chang He" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806771v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2013.02.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824663v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meftah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165812v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.09.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00864247v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monsef Bourissai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekri Meftah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Brusselle-Dupend" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;colier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012087" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750384v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laudarin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desceliers" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0797-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C881E8C3863E6E229F2215B4A13132E0E59596B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764134v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.09.006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764368v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T. To" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078486v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165817v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Nguyen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2012.07.004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165818v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2013.04.035" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731446v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevillotte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. B&#233;cot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3673523" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687816v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3295" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687822v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Tran" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.11.017" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707583v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2011.580286" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687817v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688135v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Seremet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2010.09.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692876v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.061153" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692837v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-L. Phan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2011.03.009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687815v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2011.03.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750183v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamza" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delmotte" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688126v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Lokmane" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Driad-Lebeau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2010.04.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687820v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2010.09.024" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594151v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cibert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Toscano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pens&#233;e" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2010.03.040" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FT4N384G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692891v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.064203" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714817v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bercegeay" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lauriat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;onard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-009-0532-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717846v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Ami Saada" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Al Nahhas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409783v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Del&#233;pine" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lenti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9399(2009)135:11(1305)" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688137v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Speianu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/284380" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717869v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691101v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.10.033" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691016v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Seghir" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.02.032" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T471N1X4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691013v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seghir" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tahacourt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2009.04.011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687819v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.04.003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509236v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Kien Nguyen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Sab" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2009.05.006" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS27PX1B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691099v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2658" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691106v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2008.01.014" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4Q8V4W1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691019v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sheremet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01495730903103119" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691058v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Nguyen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182131v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Brou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Grosseau-Poussard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273816v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karrech" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duhamel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevoir" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-008-0101-7" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691028v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146763v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691061v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376490701672575" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691103v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2006.11.007" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691064v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.07.011" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977865v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693712v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2006.04.017" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691113v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelkrim" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Buhan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3208/sandf.46.401" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691112v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Msaad" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9399(2006)132:10(1124)" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691115v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-352X(03)00010-7" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691116v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herve" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dendievel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0956-7151(95)00100-A" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/552D0C61C88D60DDDB74AF50598C2D35E6783863/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949159v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boutin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529224v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574767v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574771v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258064v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Tognevi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerich" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515064v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guerich" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316446v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147886v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tognevi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056158v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083735v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832543v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tan Hoang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799694" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162080v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Tuan Luu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777915v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ropars" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664339v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777899v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812927v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162120v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duval" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marcel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718954v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711349v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711347v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813004v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duval" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711345v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736100v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734909v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tahakourt" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732572v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718956v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732082v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717410v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422812v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718960v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732573v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L. Vu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732575v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736116v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lassoued" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736136v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718972v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736132v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Korneev" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732086v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier B&#233;cot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736148v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Del&#233;pine" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Semblat" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356040v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736151v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718962v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736157v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371911v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delepine" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lenti" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356060v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719763v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371633v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736165v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Karraz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Dupla" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Canou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356071v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736186v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laroussi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. H. Nguyen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736191v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736195v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Nguyen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736196v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736176v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736204v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Coussy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736201v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226959v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Al Nahhas" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delmotte" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813068v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Minh Nguyen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Erlicher" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736200v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Buhan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736208v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720538v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972461v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Semblat" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802862v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auriault" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72440-9" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>