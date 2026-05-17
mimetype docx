--- v0 (2026-03-22)
+++ v1 (2026-05-17)
@@ -552,51 +552,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi de Pascale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anihpc.2020.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
@@ -1101,9464 +1101,9464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01804593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Homogenization near resonances and artificial magnetism in 3D dielectric metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Felbacq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 225 (3), pp.1233-1277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00205-017-1132-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of the compliance and of the Wasserstein distance with respect to a varying source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bouchitté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Fragalà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Lucardesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00245-017-9455-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal design problems for Schrödinger operators with noncompact resolvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Buttazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2016009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Variational Method for Second Order Shape Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Fragalà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Lucardesi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (2), pp.1056-1084</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duality for non-convex variational problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Fragalà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 353 (4), pp.375--379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2015.01.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resonant effects in random dielectric structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Manca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (1), pp.217--246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2014026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shape derivatives for minima of integral functionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Fragalà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Lucardesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10107-013-0712-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01127679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plasmonic waves allow perfect transmission through sub-wavelength metallic gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Schweizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Netw. Heterog. Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (4), pp.857--878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/nhm.2013.8.857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A nonstandard free boundary problem arising in the shape optimization of thin torsion rods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Fragalà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Lucardesi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interfaces Free Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (1), pp.95-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/IFB/296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal thin torsion rods and Cheeger sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Fragalà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Lucardesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Seppecher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (1), pp.483--512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/110828538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Excitonic states and their wave functions in anisotropic materials: a computation using the finite element method and its application to AlN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00245-017-9455-8⟩</w:t>
+                <w:t xml:space="preserve">Didier Felbacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Guizal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 249 (3), pp.455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201100142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiscale nanorod metamaterials and realizable permittivity tensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bourel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (2), pp.489--507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4208/cicp.171209.110810s⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thin waveguides with Robin boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu'Isa Mascarenhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu'Is Trabucho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (12), pp.123517, 24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4768462⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homogenization of nonlocal wire metamaterial via a renormalization approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Ioan Căbuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Nicolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Zolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Felbacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asymptotic analysis of a class of optimal location problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Mahadevan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 95 (4), pp.382--419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2010.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural Optimization of Thin Elastic Plates: The Three Dimensional Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Fragalà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 225 (3), pp.1233-1277. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00205-017-1132-1⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 202 (3), pp.829-874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00205-011-0435-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Optimal design problems for Schrödinger operators with noncompact resolvents</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homogenization of nonlocal wire metamaterial via a renormalization approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Cabuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nicolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Felbacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (5), pp.1275-1282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.28.001275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantitative interpretation of the excitonic splittings in aluminum nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Guizal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Felbacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 53 (2), pp.20303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2010100448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantitative interpretation of the excitonic splitting in aluminum nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Guizal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Felbacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 53 (2), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2010100448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloaking of small objects by anomalous localized resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Schweizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quarterly Journal of Mechanics and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 63 (4), pp.437--463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/qjmam/hbq008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The optimal compliance problem for thin torsion rods: a 3D-1D analysis leading to Cheeger-type solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Fragalà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Seppecher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 348 (7-8), pp.467--471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2010.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Monge-Kantorovich Problem for Distributions and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bouchitté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Buttazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi de Pascale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Convex Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (3&amp;4), pp.925-943</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homogenization of Dielectric Photonic Quasi Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (5), pp.1862-1881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/090770333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00544537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Monge-Kantorovich problem for distributions and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Buttazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi de Pascale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">J. Convex Anal.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (3-4), pp.925--943</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homogenization of Maxwell's equations in a split ring geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Schweizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (3), pp.717--750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/09074557X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homogenization of the 3D Maxwell system near resonances and artificial magnetism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Felbacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 347, pp.571-576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2009.02.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Cosserat vector in membrane theory: a variational approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lu'Isa Mascarenhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">J. Convex Anal.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (2), pp.351--365</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A complete-damage problem at small strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Mielke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Roub'Iček</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für Angewandte Mathematik und Physik = Journal of Applied mathematics and physics = Journal de mathématiques et de physique appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (2), pp.205--236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00033-007-7064-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effective properties of membrane photonic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Felbacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Guizal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3, pp.031507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.3097796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pure currents in foliated waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quarterly Journal of Mechanics and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 61, pp.453-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/qjmam/hbn015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A general class of phase transition models with weighted interface energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Acerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (6), pp.1111--1143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anihpc.2007.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two-scale approach to the homogenization of membrane photonic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Felbacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Guizal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (1), pp.023501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.2884039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00255910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michell Trusses and Lines of Principal Action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Gangbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Seppecher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (9), pp.1571-1603</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the curvature and torsion effects in one dimensional waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lu'Isa Mascarenhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu'Is Trabucho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cocv/2016009⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 13 (4), pp.793--808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cocv:2007042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A Variational Method for Second Order Shape Derivatives</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal design of thin plates by a dimension reduction for linear constrained problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bouchitté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Fragalà</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilaria Lucardesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 54 (2), pp.1056-1084</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 46 (5), pp.1664--1682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/060671474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Duality for non-convex variational problems</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D-2D analysis for the optimal elastic compliance problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bouchitté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Fragalà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 353 (4), pp.375--379. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2015.01.014⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 345 (12), pp.713--718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2007.10.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Luigi Manca</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimality conditions for mass design problems and applications to thin plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Fragalà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cocv/2014026⟩</w:t>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 184 (2), pp.257--284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00205-006-0022-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new L^∞ estimate in optimal mass transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rajesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10107-013-0712-6⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 135 (11), pp.3525--3535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0002-9939-07-08877-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Ilaria Lucardesi</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homogenization of a wire photonic crystal: The case of small volume fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Felbacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces Free Boundaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4171/IFB/296⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 66, pp.2061-2084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/050633147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Ben Schweizer</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bloch vector dependence of the plasma frequency in metallic photonic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Zolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Felbacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Netw. Heterog. Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/nhm.2013.8.857⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74, pp.056612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.74.056612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rate of convergence for correctors in almost periodic homogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andriy Bondarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu'Isa Mascarenhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Mahadevan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13 (2), pp.503--514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcds.2005.13.503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Completion of the space of measures in the Kantorovich norm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Riv. Mat. Univ. Parma (7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4*, pp.127--139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do Fresnel coefficients exist ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Felbacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 42, pp.75-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2004.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Left-handed media and homogenization of photonic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Felbacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30, pp.1189-1191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.30.001189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theory of mesoscopic magnetism in photonic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Felbacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 94, pp.183902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.183902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negative refraction in periodic and random photonic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Felbacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7, pp.159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/7/1/159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homogenization of second order energies on periodic thin structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rajesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bouchitté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Fragalà</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">Pierre Seppecher</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 20 (2), pp.175--211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00526-003-0232-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homogenization near resonances and artificial magnetism from dielectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Felbacq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 339 (5), pp.377--382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2004.06.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The calibration method for the Mumford-Shah functional and free-discontinuity problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Dal Maso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 16 (3), pp.299--333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s005260100152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Second-order energies on thin structures: variational theory and non-local effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Fragalà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 204 (1), pp.228--267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-1236(02)00181-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bending moment in membrane theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lu'Isa Mascarenhas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 73 (1-3), pp.75--99 (2004). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:ELAS.0000029996.20973.92⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A p-Laplacian approximation for some mass optimization problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Buttazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. de Pascale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 118 (1), pp.1--25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1024751022715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal design of stratified media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Roub'Iček</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Mathematical Sciences and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 12 (1), pp.135--150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homogenization of elastic thin structures: a measure-fattening approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Fragalà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">J. Convex Anal.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 9 (2), pp.339--362</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asymptotique d'un problème de positionnement optimal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahadevan Rajesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 335 (10), pp.853--858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1631-073X(02)02575-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A global method for relaxation in W^1,p and in \rm SBVₚ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Leoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu'Isa Mascarenhas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 165 (3), pp.187--242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00205-002-0220-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bounds for the effective coefficients and homogenized low-dimensional structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Buttazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Fragalà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 81 (5), pp.453--469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0021-7824(01)01234-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convergence of Sobolev spaces on varying manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Buttazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Fragalà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">J. Geom. Anal.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 11 (3), pp.399--422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02922012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of optimal shapes and masses through Monge-Kantorovich equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Buttazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 3 (2), pp.139--168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s100970000027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homogenization of thin structures by two-scale method with respect to measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Fragalà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 44 (1), pp.483--512. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/110828538⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 32 (6), pp.1198--1226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/S0036141000370260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regular approximation of free-discontinuity problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.201100142⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 10 (7), pp.1073--1097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218202500000549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...66 lines deleted...]
-                <w:t xml:space="preserve">C. Bourel</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regularization of a set function―-application to integral representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellieud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ricerche di matematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 49 (suppl.), pp.79--93</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Lu'Is Trabucho</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The calibration method for the Mumford-Shah functional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Dal Maso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4768462⟩</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 329 (3), pp.249--254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0764-4442(00)88602-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BV functions with respect to a measure and relaxation of metric integral functionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Bellettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Fragalà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">J. Convex Anal.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 6 (2), pp.349--366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...171 lines deleted...]
-                <w:t xml:space="preserve">Pierre Seppecher</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A global method for relaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Mascarenhas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 202 (3), pp.829-874. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00205-011-0435-x⟩</w:t>
+              <w:t xml:space="preserve">, 1998, 145 (1), pp.51--98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002050050124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effective bulk energy of the relaxed energy of multiple integrals below the growth exponent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Malý</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.28.001275⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society of Edinburgh: Section A, Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 128 (3), pp.463--479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0308210500021600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">D. Felbacq</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homogenization of elliptic problems in a fiber reinforced structure. Nonlocal effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellieud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bouchitté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ann. Scuola Norm. Sup. Pisa Cl. Sci. (4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 26 (3), pp.407--436</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phase transition with the line-tension effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2010100448⟩</w:t>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 144 (1), pp.1--46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002050050111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Pierre Seppecher</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homogénéisation de problèmes elliptiques dégénérés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellieud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2010.01.006⟩</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 327 (8), pp.787--792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0764-4442(98)80171-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Ben Schweizer</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homogenization of a set of parallel fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Felbacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Mechanics and Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/qjmam/hbq008⟩</w:t>
+              <w:t xml:space="preserve">Waves in Random Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 7 (2), pp.245--256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0959-7174/7/2/006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Monge-Kantorovich Problem for Distributions and Applications</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mean curvature of a measure and related variational problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bouchitté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Buttazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luigi de Pascale</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Fragalà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ann. Scuola Norm. Sup. Pisa Cl. Sci. (4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 25 (1-2), pp.179--196 (1998)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energies with respect to a measure and applications to low-dimensional structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Buttazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Seppecher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 5 (1), pp.37--54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s005260050058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-Uniform Integrability and Generalized Young Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Convex Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 17 (3&amp;4), pp.925-943</w:t>
+              <w:t xml:space="preserve">, 1997, 4 (1), pp.129-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...133 lines deleted...]
-                <w:t xml:space="preserve">The Monge-Kantorovich problem for distributions and applications</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shape optimization solutions via Monge-Kantorovich equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bouchitté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Buttazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...191 lines deleted...]
-                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 347, pp.571-576. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2009.02.027⟩</w:t>
+              <w:t xml:space="preserve">, 1997, 324 (10), pp.1185--1191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0764-4442(97)87909-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">M. Lu'Isa Mascarenhas</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homogénéisation de problèmes elliptiques en présence de fibres de grande conductivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellieud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bouchitté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Convex Anal.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 16 (2), pp.351--365</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 323 (10), pp.1135--1140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...1005 lines deleted...]
-                <w:t xml:space="preserve">Ilaria Fragalà</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relaxation of bulk and interfacial energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cristina Barroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Buttazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Fonseca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 184 (2), pp.257--284. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00205-006-0022-8⟩</w:t>
+              <w:t xml:space="preserve">, 1996, 135 (2), pp.107--173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02198453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">M. Rajesh</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Singular perturbations and homogenization in stratified media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1090/S0002-9939-07-08877-6⟩</w:t>
+              <w:t xml:space="preserve">Applicable Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 61 (3-4), pp.307--341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036819608840462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Didier Felbacq</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transitions de phases avec un potentiel dégénéré à l'infini, application à l'équilibre de petites gouttes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 323 (9), pp.1103--1108</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relaxation results for some free discontinuity problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Braides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Buttazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.74.056612⟩</w:t>
+              <w:t xml:space="preserve">Journal für die reine und angewandte Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 458, pp.1--18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/crll.1995.458.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Rajesh Mahadevan</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un résultat de perturbations singulières avec la norme H^1/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 319 (4), pp.333--338</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">C. Jiménez</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un résultat de perturbations singulieres avec la norm H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Riv. Mat. Univ. Parma (7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 4*, pp.127--139</w:t>
+              <w:t xml:space="preserve">CR Acad. Sci. Paris, Ser. I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 319, pp.333--338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integral representation and relaxation of convex local functionals on \rm BV(Ω)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Dal Maso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ann. Scuola Norm. Sup. Pisa Cl. Sci. (4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 20 (4), pp.483--533</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relaxation for a class of nonconvex functionals defined on measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Buttazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 10 (3), pp.345--361</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integral representation of nonconvex functionals defined on measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Buttazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 9 (1), pp.101--117</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homogénéisation de frontière pour la modélisation du contact entre un corps déformable non linéaire et un corps rigide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Lidouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 313 (13), pp.967--972</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Ilaria Fragalà</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse limite de la diffraction d'ondes électromagnétiques par une structure mince</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences Serie II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 311 (1), pp.51--56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...66 lines deleted...]
-                <w:t xml:space="preserve">Didier Felbacq</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Singular perturbations of variational problems arising from a two-phase transition model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2004.06.018⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 21 (3), pp.289--314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF01445167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Gianni Dal Maso</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New lower semicontinuity results for nonconvex functionals defined on measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Buttazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s005260100152⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 15 (7), pp.679--692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0362-546X(90)90007-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Ilaria Fragalà</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multifonctions s.c.i. et régularisée s.c.i. essentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Valadier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 6 (suppl.), pp.123--149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integral representation of convex functionals on a space of measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Valadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 204 (1), pp.228--267. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-1236(02)00181-7⟩</w:t>
+              <w:t xml:space="preserve">, 1988, 80 (2), pp.398--420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0022-1236(88)90009-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...1284 lines deleted...]
-                <w:t xml:space="preserve">Gianni Dal Maso</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conjuguée et sous-différentiel d'une fonctionnelle intégrale sur un espace de Sobolev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 329 (3), pp.249--254. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1988, 307 (2), pp.79--82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...591 lines deleted...]
-                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formulations variationnelles pour des équations elliptiques semi-linéaires avec second membre mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedy Attouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mongi Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 327 (8), pp.787--792. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1988, 306 (4), pp.161--164</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...463 lines deleted...]
-                <w:t xml:space="preserve">Pierre Seppecher</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charges limites, plasticité et homogénéisation: le cas d'un bord chargé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 324 (10), pp.1185--1191. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1987, 305 (10), pp.441--444</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...1675 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation intégrale de fonctionnelles convexes sur un espace de mesures. II. Cas de l'épi-convergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bouchitté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ann. Univ. Ferrara Sez. VII (N.S.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 33, pp.113--156 (1988)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01283534v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01283493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence et relaxation de fonctionnelles du calcul des variations à croissance linéaire. Application à l'homogénéisation en plasticité</w:t>
               </w:r>
@@ -11197,77 +11197,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of a highly contrasted bidimensional array of holes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Felbacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bouchitté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11860,303 +11860,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Diffraction by random dielectric nanorods, Third workshop on thin structures Diffraction by random dielectric nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Third workshop on thin structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Naples, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thin waveguides with Robin conditions :Influence of twist and curvature,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dissipative Spectral Theory : Operator Theory, PDEs and Numerics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Cardiff, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bloch Waves expansion for high contrast homogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Conference on mathematical aspects of Material Sciernces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Philadelphie, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Do optimal thin rods contain homogenized regions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bouchitté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Material Theories, Workshop Oberwolfach, 15 December - 21 December 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A. DeSimone, S.Luckhaus, L. Truskinovsky, Dec 2013, Oberwolfach, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294151v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-01294153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale approach and resonances in metamaterials</w:t>
               </w:r>
@@ -12205,165 +12205,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Random Dielectric Fibers and Resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PIERS 2012 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Kuala Lumpur, Malaysia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Propagation in thin waveguides: the influence of twist and curvature Variational models and methods for evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bouchitté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variational Models and Methods for Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Levico, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309117v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01309265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A free boundary problem arising in optimal design of thin torsion rods</w:t>
               </w:r>
@@ -12638,64 +12638,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogénéisation du système de Maxwell 3D près des résonances et magnétisme artificiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bouchitté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Felbacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National Métamatériaux 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d'Électronique Fondamentale Triangle de la Physique, Orsay Apr 2011, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12733,51 +12733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exciton binding energies and energy splittings in aluminium nitride bulk and epilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Felbacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Guizal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12979,64 +12979,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulk Micro-resonances and Artificial Magnetism. A full 3d-framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bouchitté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Felbacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIERS 2011 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Marrakesh,, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13143,64 +13143,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitonic Splittings in aluminum nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Felbacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Guizal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bouchitté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13238,90 +13238,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RESONANT HOMOGENIZATION OF A DIELECTRIC METAMATERIAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Felbacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Guizal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bouchitté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Workshop on Metamaterials and Special Materials for Electromagnetic Application and TLC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Naples, Italy. pp.2695-2701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13340,57 +13340,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effective properties of membrane photonic crystals - art. no. 70410R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Felbacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Guizal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on Nanostructured Thin Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, San Diego (CA), United States. pp.R410-R410</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Onset of a band structure as a result of Mie resonances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Felbacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Guizal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13405,182 +13500,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanophotonics 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective magnetic activity in an array of dielectric rods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Felbacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bouchitté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13618,51 +13618,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theory of negative index in periodic and random photonic crystals - art. no. 61950I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Felbacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bouchitté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13814,51 +13814,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamaterials modelling and design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bouchitté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Felbacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CRC Press. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAN Stanford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -14016,51 +14016,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency scattering by a set of parallel metallic rods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bouchitté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Felbacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical and numerical aspects of wave propagation (Santiago de Compostela, 2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SIAM, Philadelphia, PA, pp.226--230, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14441,50 +14441,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01283248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Variational formulations of semi-linear elliptic equations involving measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Attouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonlinear variational problems, Vol. II (Isola d'Elba, 1986)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 193, Longman Sci. Tech., Harlow, pp.10--63, 1989, Pitman Res. Notes Math. Ser</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multifonctions s.c.i. et régularisée s.c.i. essentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bouchitté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -14493,152 +14588,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse non linéaire (Perpignan, 1987)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Univ. Montréal, Montreal, QC, pp.122--149, 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01283529v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01283527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15666,51 +15666,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-04763273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bouchitt&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Mahadevan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1623306" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264277v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Bindini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/acv-2022-0085" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03208669v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Bo&#322;botowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-021-01728-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03353571v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Champion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Buttazzo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi de Pascale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.202011_110" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02953331v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2020.06.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188481v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Mattei" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Milton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seppecher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2018.0781" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03353658v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Alibert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0956792518000669" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405468v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bousquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/7570" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01803520v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Duc Minh Phan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.12.011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01804593v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Fragal&#224;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-018-1219-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635229v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Lucardesi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-017-9455-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240316v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Felbacq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-017-1132-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01312614v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2016009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01312617v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283184v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.01.014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283185v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Manca" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2014026" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127679v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-013-0712-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00993897v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/296" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283186v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Schweizer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2013.8.857" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283189v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110828538" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686782v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Guizal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100142" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0X4VVSR5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283187v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.171209.110810s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283188v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu'Isa Mascarenhas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu'Is Trabucho" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4768462" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281122v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Ioan C&#259;buz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nicolet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Zolla" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283190v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jimenez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2010.10.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01294103v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-011-0435-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808333v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Cabuz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zolla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.001275" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633617v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guizal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Felbacq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010100448" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663998v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283191v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.01.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283193v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qjmam/hbq008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-05514952v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544537v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guenneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zolla" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090770333" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283194v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283192v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/09074557X" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385882v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2009.02.027" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7921PLTR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283196v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Fonseca" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lu'Isa Mascarenhas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283195v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mielke" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Roub'I&#269;ek" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-007-7064-0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MN06M8MS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385872v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3097796" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439076v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qjmam/hbn015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283197v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Acerbi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2007.09.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255910v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2884039" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528973v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Gangbo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283201v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2007042" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283202v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.10.039" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBXWMZS9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283200v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060671474" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283198v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-006-0022-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DF2E62920E7F2D809FDF0EF37000ABCE9E05AA5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283199v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rajesh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-07-08877-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437973v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050633147" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437974v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.056612" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283203v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Bondarenko" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2005.13.503" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283427v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385815v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2004.10.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437977v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.001189" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437978v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.183902" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437979v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/7/1/159" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283205v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-003-0232-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2V66DSJM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283206v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2004.06.018" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGXJH6HR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283208v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Alberti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Dal Maso" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s005260100152" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283211v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1236(02)00181-7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283209v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:ELAS.0000029996.20973.92" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X61M9D4V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283207v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buttazzo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Pascale" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024751022715" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G58B1LHK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283390v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283276v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283218v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahadevan Rajesh" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(02)02575-X" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283213v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Leoni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-002-0220-y" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ACF499877279EBD93A1CC2B9420DEDCCC9ACC5CC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283214v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-7824(01)01234-X" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283221v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02922012" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XT0DT0CF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283220v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100970000027" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283219v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036141000370260" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283434v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellieud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283223v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubs" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202500000549" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283225v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(00)88602-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H82323SC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283357v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bellettini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283229v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Mascarenhas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002050050124" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LC9QGVJ0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283227v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mal&#253;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210500021600" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D2E7D205416B48C4D9FE9A2E1C3AF76C67D9E73/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283228v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283230v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002050050111" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-27F5F3R9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283231v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(98)80171-7" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGMHKDDT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283359v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283233v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0959-7174/7/2/006" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283232v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s005260050058" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2817AE7D0754DAC62F26C1BB58456F980F56D3CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00993891v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283235v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(97)87909-8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4QS5L8M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283438v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283239v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036819608840462" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283236v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Barroso" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02198453" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-5XNNS7W5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283478v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubs" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283240v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Braides" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/crll.1995.458.1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1EE9463BF4BCE13676D4A4B0E82290C6CC107A83/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283480v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01292609v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283367v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283245v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283524v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283486v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Lidouh" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suquet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283331v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283250v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01445167" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-FMLD868C-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283251v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0362-546X(90)90007-4" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XXLBV55-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283528v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valadier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283257v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Valadier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-1236(88)90009-2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283258v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283413v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedy Attouch" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Mabrouk" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283534v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283493v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283532v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283495v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283341v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283340v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283303v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283304v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283500v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283501v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283307v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01379497v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kling" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2237337" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01292726v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01290880v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01290882v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01290884v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01292745v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01292751v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01292731v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01292738v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01294151v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01294152v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01294156v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01294153v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01294155v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01309117v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01309265v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01309119v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01309256v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01309264v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01309270v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01309309v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633667v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01309284v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01309297v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01309304v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01309292v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633651v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437968v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807764v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437972v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807722v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437976v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283428v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01823696v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.panstanford.com/books/9789814316125.html" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283431v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283355v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283241v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283442v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283521v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Suquet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283248v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4684-6787-1_7" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94665D437CA153FCD7E0A498FCDD89E4AE6839A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283529v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283527v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Attouch" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mabrouk" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346799v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-04818344v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-04820298v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Phan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-04257842v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814479v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02352469v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01741688v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01941414v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528976v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523225v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme W. Milton" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-04763273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bouchitt&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Mahadevan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1623306" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264277v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Bindini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/acv-2022-0085" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03208669v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Bo&#322;botowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-021-01728-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03353571v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Champion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Buttazzo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi de Pascale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.202011_110" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02953331v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2020.06.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188481v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Mattei" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Milton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seppecher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2018.0781" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03353658v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Alibert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0956792518000669" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405468v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bousquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/7570" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01803520v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Duc Minh Phan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.12.011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01804593v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Fragal&#224;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-018-1219-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240316v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Felbacq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-017-1132-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635229v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Lucardesi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-017-9455-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01312614v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2016009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01312617v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283184v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.01.014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283185v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Manca" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2014026" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127679v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-013-0712-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283186v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Schweizer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2013.8.857" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00993897v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/296" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283189v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110828538" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686782v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Guizal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100142" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0X4VVSR5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283187v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.171209.110810s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283188v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu'Isa Mascarenhas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu'Is Trabucho" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4768462" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281122v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Ioan C&#259;buz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nicolet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Zolla" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283190v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jimenez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2010.10.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01294103v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-011-0435-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808333v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Cabuz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zolla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.001275" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663998v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010100448" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633617v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guizal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Felbacq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283193v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qjmam/hbq008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283191v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.01.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-05514952v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544537v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guenneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zolla" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090770333" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283194v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283192v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/09074557X" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385882v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2009.02.027" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7921PLTR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283196v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Fonseca" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lu'Isa Mascarenhas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283195v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mielke" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Roub'I&#269;ek" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-007-7064-0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MN06M8MS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385872v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3097796" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439076v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qjmam/hbn015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283197v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Acerbi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2007.09.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255910v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2884039" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528973v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Gangbo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283201v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2007042" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283200v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060671474" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283202v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.10.039" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBXWMZS9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283198v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-006-0022-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DF2E62920E7F2D809FDF0EF37000ABCE9E05AA5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283199v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rajesh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-07-08877-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437973v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050633147" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437974v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.056612" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283203v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Bondarenko" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2005.13.503" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283427v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385815v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2004.10.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437977v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.001189" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437978v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.183902" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437979v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/7/1/159" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283205v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-003-0232-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2V66DSJM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283206v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2004.06.018" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGXJH6HR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283208v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Alberti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Dal Maso" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s005260100152" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283211v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1236(02)00181-7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283209v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:ELAS.0000029996.20973.92" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X61M9D4V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283207v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buttazzo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Pascale" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024751022715" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G58B1LHK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283390v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283276v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283218v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahadevan Rajesh" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(02)02575-X" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283213v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Leoni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-002-0220-y" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ACF499877279EBD93A1CC2B9420DEDCCC9ACC5CC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283214v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-7824(01)01234-X" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283221v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02922012" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XT0DT0CF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283220v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100970000027" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283219v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036141000370260" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283223v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubs" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202500000549" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283434v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellieud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283225v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(00)88602-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H82323SC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283357v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bellettini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283229v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Mascarenhas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002050050124" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LC9QGVJ0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283227v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mal&#253;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210500021600" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D2E7D205416B48C4D9FE9A2E1C3AF76C67D9E73/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283228v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283230v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002050050111" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-27F5F3R9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283231v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(98)80171-7" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGMHKDDT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283233v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0959-7174/7/2/006" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283359v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283232v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s005260050058" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2817AE7D0754DAC62F26C1BB58456F980F56D3CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00993891v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283235v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(97)87909-8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4QS5L8M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283438v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283236v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Barroso" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02198453" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-5XNNS7W5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283239v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036819608840462" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283478v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubs" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283240v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Braides" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/crll.1995.458.1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1EE9463BF4BCE13676D4A4B0E82290C6CC107A83/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283480v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01292609v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283367v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283245v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283524v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283486v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Lidouh" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suquet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283331v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283250v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01445167" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-FMLD868C-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283251v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0362-546X(90)90007-4" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XXLBV55-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283528v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valadier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283257v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Valadier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-1236(88)90009-2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283258v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283413v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedy Attouch" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Mabrouk" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283493v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283534v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283532v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283495v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283341v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283340v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283303v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283304v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283500v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283501v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283307v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01379497v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kling" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2237337" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01292726v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01290880v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01290882v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01290884v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01292745v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01292751v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01292731v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01292738v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01294152v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01294156v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01294153v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01294151v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01294155v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01309265v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01309117v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01309119v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01309256v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01309264v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01309270v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01309309v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633667v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01309284v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01309297v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01309304v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01309292v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633651v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437968v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437972v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807764v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807722v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437976v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283428v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01823696v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.panstanford.com/books/9789814316125.html" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283431v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283355v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283241v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283442v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283521v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Suquet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283248v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4684-6787-1_7" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94665D437CA153FCD7E0A498FCDD89E4AE6839A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283527v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Attouch" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mabrouk" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283529v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346799v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-04818344v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-04820298v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Phan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-04257842v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814479v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02352469v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01741688v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01941414v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528976v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523225v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme W. Milton" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>