--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -2431,252 +2431,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01710205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Active Implantable Medical Devices: How to get the best trade off between research needs and clinical usability?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-silico Phantom Axon: Emulation of an Action Potential Propagating Along Artificial Nerve Fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rossel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEWCAS: NEW Circuits And Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.228-230, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2015.123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01161904v1</w:t>
+                <w:t xml:space="preserve">lirmm-01237977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-silico Phantom Axon: Emulation of an Action Potential Propagating Along Artificial Nerve Fiber</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced Active Implantable Medical Devices: How to get the best trade off between research needs and clinical usability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NEWCAS: NEW Circuits And Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01237977v1</w:t>
+                <w:t xml:space="preserve">lirmm-01161904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the limit of ENG spatio-temporal filtering for velocity-selectivity</w:t>
               </w:r>
@@ -3613,256 +3613,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00506114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sûreté de fonctionnement pour les implants médicaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Le Floch</w:t>
+                <w:t xml:space="preserve">Design of Nerve Signal Biosensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR SOC/SIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Orsay, France</w:t>
+              <w:t xml:space="preserve">NEWCAS-TAISA'09: North-East Workshop on Circuits and Systems, Traitement Analogique de l'Information, du Signal et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.400-403</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413476v1</w:t>
+                <w:t xml:space="preserve">lirmm-00413452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Nerve Signal Biosensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sûreté de fonctionnement pour les implants médicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEWCAS-TAISA'09: North-East Workshop on Circuits and Systems, Traitement Analogique de l'Information, du Signal et ses Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.400-403</w:t>
+              <w:t xml:space="preserve">GDR SOC/SIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00413452v1</w:t>
+                <w:t xml:space="preserve">hal-00413476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimized layout for multipolar neural recording electrode</w:t>
               </w:r>
@@ -4071,168 +4071,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considerations on Improving the Design of Cuff Electrode for ENG Recording - Geometrical Approach, Dedicated IC, Sensitivity and Noise Rejection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-Noise Averaging Amplifier Dedicated to ENG Recording with Hexagonal Cuff Electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cathébras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIODEVICES: Biomedical Electronics and Devices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NEWCAS-TAISA 2008 - 2008 Joint 6th International IEEE Northeast Workshop on Circuits and Systems and TAISA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Montreal, Quebec, Canada. pp.161-164, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2008.4606346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00334769v1</w:t>
+                <w:t xml:space="preserve">lirmm-00336369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependability for Implanted Medical Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4274,191 +4283,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DECIDE'08: Second International Workshop on Dependable Circuit Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mexico, Mexico. pp.N/A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00370666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Noise Averaging Amplifier Dedicated to ENG Recording with Hexagonal Cuff Electrode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Considerations on Improving the Design of Cuff Electrode for ENG Recording - Geometrical Approach, Dedicated IC, Sensitivity and Noise Rejection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bernard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEWCAS-TAISA 2008 - 2008 Joint 6th International IEEE Northeast Workshop on Circuits and Systems and TAISA Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BIODEVICES: Biomedical Electronics and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Funchal, Madeira, Portugal. pp.180-185</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2008.4606346⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00336369v1</w:t>
+                <w:t xml:space="preserve">lirmm-00334769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Neural Stimulator Output Stage for Dodecapolar Electrodes</w:t>
               </w:r>
@@ -4568,177 +4568,134 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00279905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Mask Generation: an Analog Circuit to Thwart DPA Attacks</w:t>
+                <w:t xml:space="preserve">Stream Manager, Easy CAD Tools Switching in Academic Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Mesquita</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Robert</w:t>
+                <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VLSI-SoC 2005 - 13th International Conference on Very Large Scale Integration of System on Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-0-387-73661-7_20⟩</w:t>
+              <w:t xml:space="preserve">MSE: Microelectronic Systems Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MSE.2007.77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00102782v1</w:t>
+                <w:t xml:space="preserve">hal-01709640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Noise ASIC and New Layout of Multipolar Electrode for Both High ENG Selectivity and Parasitic Signal Rejection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4797,148 +4754,191 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICECS'07: International Conference on Electronics, Circuits and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Marrakech, Morocco, Morocco. pp.A4L-A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00195231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stream Manager, Easy CAD Tools Switching in Academic Context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Current Mask Generation: an Analog Circuit to Thwart DPA Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mesquita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
+                <w:t xml:space="preserve">Lionel Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSE: Microelectronic Systems Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, San Diego, United States. </w:t>
+              <w:t xml:space="preserve">VLSI-SoC 2005 - 13th International Conference on Very Large Scale Integration of System on Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Perth, Australia. pp.317-330, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MSE.2007.77⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-73661-7_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709640v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00102782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Low Jitter Multi-Phase Realigned PLL in Submicronic CMOS Technology</w:t>
               </w:r>
@@ -5149,51 +5149,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stream Manager, Easy CAD Tools Switching in Academic Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5346,247 +5346,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00195236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stream Manager: Une Assistance à la Gestion des Projets Microélectroniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hardware Computation of Moment Functions in a Silicon Retina Using Binary Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lew Fock Chong Lew Yan Voon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lamalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNFM'06 : 9èmes Journées Pédagogiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Saint-Malo (France), pp.5-8</w:t>
+              <w:t xml:space="preserve">ICIP 2006 - IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Atlanta, Georgia, United States. pp.3293-3296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00117324v1</w:t>
+                <w:t xml:space="preserve">lirmm-00109049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware Computation of Moment Functions in a Silicon Retina Using Binary Patterns</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stream Manager: Une Assistance à la Gestion des Projets Microélectroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2006 - IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Atlanta, Georgia, United States. pp.3293-3296</w:t>
+              <w:t xml:space="preserve">CNFM'06 : 9èmes Journées Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Saint-Malo (France), pp.5-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00109049v1</w:t>
+                <w:t xml:space="preserve">lirmm-00117324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stream Manager, an Answer to Academic Project Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5830,878 +5830,878 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00093365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supply voltage glitches effects on CMOS circuits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation des effets de perturbation de la tension d'alimentation sur les circuits CMOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Djellid-Ouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anissa Djellid-Ouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bancel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Mixed Signal Testing Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Edinburgh, pp.187-190</w:t>
+              <w:t xml:space="preserve">JNRDM'06 : Journées Nationales du Réseau Doctoral en Microélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Rennes, France. pp.82-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00109069v1</w:t>
+                <w:t xml:space="preserve">lirmm-00109103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des effets de perturbation de la tension d'alimentation sur les circuits CMOS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supply voltage glitches effects on CMOS circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cathébras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Djellid-Ouar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bancel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRDM'06 : Journées Nationales du Réseau Doctoral en Microélectronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Rennes, France. pp.82-84</w:t>
+              <w:t xml:space="preserve">IEEE International Mixed Signal Testing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Edinburgh, pp.187-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00109103v1</w:t>
+                <w:t xml:space="preserve">lirmm-00109069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation du Bruit de Phase de la PLL basée sur un Modèle Petit-Signal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sami Ajram</w:t>
+                <w:t xml:space="preserve">Pixel Level Silicon Integration of Motion Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gensolen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRDM 2005 - 8e Journées Nationales du Réseau Doctoral de Microélectronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Paris, France. pp.140-142</w:t>
+              <w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Sopron, Hungary. pp.93-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106538v1</w:t>
+                <w:t xml:space="preserve">lirmm-00105989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focal Plane Integration of Image Texture Coding for Pixel Correspondence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Integrated Image Motion Sensor for Micro Camera Module</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gensolen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cathébras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRIME: PhD Research in Microelectronics and Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Lausanne, Switzerland. pp.327-330</w:t>
+              <w:t xml:space="preserve">VLSI-SoC: Very Large Scale Integration - System-on-Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Perth, Australia. pp.333-338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00106065v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00106497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pixel Level Silicon Integration of Motion Estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gensolen</w:t>
+                <w:t xml:space="preserve">Electrical Performances of a New Multipolar Micro-Stimulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Robert</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Sopron, Hungary. pp.93-98</w:t>
+              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Montréal, Canada. pp.232-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00105989v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integrated Image Motion Sensor for Micro Camera Module</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Focal Plane Integration of Image Texture Coding for Pixel Correspondence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gensolen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cathébras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VLSI-SoC: Very Large Scale Integration - System-on-Chip</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Perth, Australia. pp.333-338</w:t>
+              <w:t xml:space="preserve">PRIME: PhD Research in Microelectronics and Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Lausanne, Switzerland. pp.327-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106497v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Performances of a New Multipolar Micro-Stimulator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Denis Techer</w:t>
+                <w:t xml:space="preserve">Masques Binaires pour Reconnaissance de Forme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Serge Bernard</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lamalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.F.C. Lew Yan Voon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Montréal, Canada. pp.232-234</w:t>
+              <w:t xml:space="preserve">READ'05: Rétines ElectroniquesAsic-FPGA et DSP pour la Vision et le Traitement d'Images en Temps Réel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Institut National des Télécommunications, Evry, France. pp.67-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106475v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masques Binaires pour Reconnaissance de Forme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aubreton</w:t>
+                <w:t xml:space="preserve">Simulation du Bruit de Phase de la PLL basée sur un Modèle Petit-Signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Roubadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ajram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">READ'05: Rétines ElectroniquesAsic-FPGA et DSP pour la Vision et le Traitement d'Images en Temps Réel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Institut National des Télécommunications, Evry, France. pp.67-72</w:t>
+              <w:t xml:space="preserve">JNRDM 2005 - 8e Journées Nationales du Réseau Doctoral de Microélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Paris, France. pp.140-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00106521v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00106538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteur Numérique d'Images Dédié à la Mesure de Vitesse de Phénomènes Lumineux</w:t>
               </w:r>
@@ -6795,77 +6795,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Image Sensor with Global Motion Estimation for Micro Camera Module</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gensolen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cathébras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6903,77 +6903,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du Mouvement Global par Mesures Locales Périphériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gensolen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cathébras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7141,77 +7141,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du Mouvement Global en Vue de son Intégration sur Silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gensolen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cathébras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNRDM: Journées Nationales du Réseau Doctoral de Microélectronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7262,51 +7262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Latorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNFM'04 : 8ème Journées Pédagogiques du Comité National de Formation en Microélectronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Saint-Malo, pp.9-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7439,51 +7439,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Implantable Stimulator for the FES of Paralyzed Muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7569,51 +7569,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Implantable Asic for Neural Stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7684,433 +7684,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00108827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul Instantané d'une Transformée Spatiale d'Image pour l'Estimation du Mouvement par Recherche de Blocs de Pixels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Block Matching Approach for Movement Estimation in a CMOS Retina: Principle and Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Navarro</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gensolen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFAAA 2003 - Journées Francophones sur l'Adéquation Algorithme Architecture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESSCIRC 2003 - European Solid-State Circuits Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Estoril, Portugal. pp.615-618, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ESSCIRC.2003.1257210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269476v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul de l'Estimation du Mouvement Intégré dans un Capteur d'Images CMOS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Navarro</w:t>
+                <w:t xml:space="preserve">CMOS Image Sensor for the Analysis of Fast-Moving Luminous Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benaïssa Bellach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lamalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.F.C. Lew Yan Voon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRDM 2003 - 6e Journées Nationales du Réseau Doctoral de Microélectronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Toulouse, France. pp.489-491</w:t>
+              <w:t xml:space="preserve">International Congress on High-Speed Photography and Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beaune (France), 7/pp. 71-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00191960v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00269717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMOS Image Sensor for the Analysis of Fast-Moving Luminous Objects</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calcul Instantané d'une Transformée Spatiale d'Image pour l'Estimation du Mouvement par Recherche de Blocs de Pixels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on High-Speed Photography and Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Beaune (France), 7/pp. 71-76</w:t>
+              <w:t xml:space="preserve">JFAAA 2003 - Journées Francophones sur l'Adéquation Algorithme Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Monastir, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269717v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00269476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Block Matching Approach for Movement Estimation in a CMOS Retina: Principle and Results</w:t>
+                <w:t xml:space="preserve">Calcul de l'Estimation du Mouvement Intégré dans un Capteur d'Images CMOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gensolen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESSCIRC 2003 - European Solid-State Circuits Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JNRDM 2003 - 6e Journées Nationales du Réseau Doctoral de Microélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Toulouse, France. pp.489-491</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ESSCIRC.2003.1257210⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269711v1</w:t>
+                <w:t xml:space="preserve">lirmm-00191960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Voltage Circuit Design for Medical Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8540,217 +8540,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00269716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régine d'Acquisition du Flot Optique : Intégration de la Transormée de Census</w:t>
+                <w:t xml:space="preserve">Intégration de la Transformée de Census dans un Circuit de Vision CMOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Cambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du GDR CAO de Circuits et Systèmes Intégrés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Paris, France. pp.93-96</w:t>
+              <w:t xml:space="preserve">JNRDM 2002 - 5e Journées Nationales du Réseau Doctoral de Microélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269330v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de la Transformée de Census dans un Circuit de Vision CMOS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Navarro</w:t>
+                <w:t xml:space="preserve">Traitement d'Images : La Solution Rétines CMOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benaïssa Bellach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gorria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRDM 2002 - 5e Journées Nationales du Réseau Doctoral de Microélectronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2002, Paris, France</w:t>
+              <w:t xml:space="preserve">CNRIUT 2002 - Colloque National sur les Recherches en I.U.T.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Le Creusot, France. pp.71-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269362v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Correlation Retina for Real-Time Pattern Recognition</w:t>
               </w:r>
@@ -8864,247 +8894,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02306537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement d'Images : La Solution Rétines CMOS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lamalle</w:t>
+                <w:t xml:space="preserve">On the Implementation of Census Transform in a CMOS Vision Chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT 2002 - Colloque National sur les Recherches en I.U.T.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Le Creusot, France. pp.71-76</w:t>
+              <w:t xml:space="preserve">DDECS 2002 - 5th IEEE International Workshop on Design and Diagnostics of Electronic Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, Brno, Czech Republic. pp.300-303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00268659v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Implementation of Census Transform in a CMOS Vision Chip</w:t>
+                <w:t xml:space="preserve">Régine d'Acquisition du Flot Optique : Intégration de la Transormée de Census</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Cambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DDECS 2002 - 5th IEEE International Workshop on Design and Diagnostics of Electronic Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2002, Brno, Czech Republic. pp.300-303</w:t>
+              <w:t xml:space="preserve">Colloque du GDR CAO de Circuits et Systèmes Intégrés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Paris, France. pp.93-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00268521v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Continuous Time Pattern Recognition Retina</w:t>
               </w:r>
@@ -9461,51 +9461,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Nouvelle Opération au CNFM : Le Programme SoC (Système sur Puce)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lepinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10014,51 +10014,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 7: Synchronous multichannel stimulator with embedded safety procedure to perform 12-poles TIME3H 3D stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paweł Maciejasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10290,77 +10290,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current Mask Generation: An Analog Circuit to Thwart DPA Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mesquita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10684,51 +10684,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device for Distributing Power between Cathodes of a Multipolar Electrode, in Particular of an Implant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10789,64 +10789,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de Capture d'Images comprenant une Mesure de Mouvements Locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gensolen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10916,51 +10916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11085,51 +11085,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EABCBD4F"/>
+    <w:nsid w:val="C95A8168"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11316,51 +11316,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guy-cathebras" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3146-1822" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120895994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04612154v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan Julien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soulier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerz&#233;rho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cath&#233;bras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13081556" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01954318v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2018.11.016" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347422v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rossel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-016-1463-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gouyet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00265702v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Courteaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crespy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2007.09.008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSDS2WMG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108538v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubreton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lew Fock Chong Lew Yan Voon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lamalle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-005-0010-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4ZMSW2NS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108687v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0030400X06070022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7N3C2P19-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108715v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bena&#239;ssa Bellach" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2191767" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105366v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F.C. Lew Yan Voon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gorria" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108571v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1762886" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268660v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lew Voon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1468229" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239254v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Azemard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Deschacht" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auvergne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239199v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04612308v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Groc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Laborde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2024097094" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02287704v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIS.2018.8681474" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01710201v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2017.7930162" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01710205v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2017.8051012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01161904v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237977v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.123" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Abdallah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146690" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01246095v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Fares" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ajram" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2014.6872677" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839180v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732253v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coulombe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2012.6272173" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607832v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2011.5941417" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00623127v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091445" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00623119v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090820" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00506114v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Floch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413476v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00413452v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00413474v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413484v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00334769v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370666v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00336369v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2008.4606346" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00279905v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lerat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2008.84" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102782v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mesquita" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Techer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torres" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-73661-7_20" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195231v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709640v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Galliere" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSE.2007.77" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00265700v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Roubadia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2007.378744" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00176528v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370396v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195236v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00117324v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109049v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709644v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR.2006.254614" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128011v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Djilas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Yoshida" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00093365v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Djellid-Ouar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bancel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109069v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109103v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106538v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106065v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gensolen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105989v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106497v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106475v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106521v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemaitre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106540v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106498v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106520v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106435v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moniot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.586817" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108646v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108670v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Latorre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108672v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dussausay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108820v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIR.2004.1356716" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108827v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269476v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191960v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269717v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269711v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC.2003.1257210" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269713v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269718v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee F.C. Lew Yan Voon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.476787" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269701v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lew F.C. Lew Yan Voon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.514948" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269716v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269330v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Cambon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269362v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02306537v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2001.997708" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268659v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268521v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268494v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269430v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lfc. Lew Yan Voon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268509v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beroulle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269345v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lepinay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239384v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Trauchessec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonzom" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUASIC.1991.212836" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00654942v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Bontorin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2011.5910599" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00413454v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5334437" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02430785v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Maciejasz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Passama" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Souquet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345755v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/ml1121444731g97p/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92219-3_11" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203662v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109058v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11847083_44" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HBPVWJWG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268502v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Dutertre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand-Michel Roche" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_20" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00389558v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00090198v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108588v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guy-cathebras" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3146-1822" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120895994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04612154v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan Julien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soulier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerz&#233;rho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cath&#233;bras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13081556" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01954318v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2018.11.016" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347422v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rossel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-016-1463-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gouyet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00265702v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Courteaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crespy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2007.09.008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSDS2WMG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108538v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubreton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lew Fock Chong Lew Yan Voon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lamalle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-005-0010-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4ZMSW2NS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108687v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0030400X06070022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7N3C2P19-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108715v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bena&#239;ssa Bellach" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2191767" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105366v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F.C. Lew Yan Voon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gorria" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108571v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1762886" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268660v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lew Voon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1468229" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239254v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Azemard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Deschacht" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auvergne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239199v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04612308v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Groc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Laborde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2024097094" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02287704v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIS.2018.8681474" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01710201v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2017.7930162" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01710205v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2017.8051012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237977v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.123" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01161904v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Abdallah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146690" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01246095v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Fares" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ajram" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2014.6872677" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839180v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732253v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coulombe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2012.6272173" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607832v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2011.5941417" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00623127v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091445" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00623119v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090820" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00506114v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Floch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00413452v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413476v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00413474v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413484v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00336369v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2008.4606346" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370666v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00334769v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00279905v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lerat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2008.84" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709640v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Galliere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSE.2007.77" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195231v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102782v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mesquita" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Techer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torres" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-73661-7_20" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00265700v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Roubadia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2007.378744" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00176528v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370396v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195236v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109049v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00117324v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709644v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR.2006.254614" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128011v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Djilas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Yoshida" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00093365v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Djellid-Ouar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bancel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109103v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109069v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105989v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gensolen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106497v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106475v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106065v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106521v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemaitre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106538v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106540v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106498v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106520v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106435v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moniot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.586817" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108646v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108670v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Latorre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108672v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dussausay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108820v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIR.2004.1356716" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108827v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269711v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC.2003.1257210" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269717v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269476v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191960v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269713v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269718v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee F.C. Lew Yan Voon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.476787" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269701v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lew F.C. Lew Yan Voon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.514948" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269716v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269362v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Cambon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268659v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02306537v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2001.997708" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268521v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269330v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268494v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269430v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lfc. Lew Yan Voon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268509v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beroulle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269345v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lepinay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239384v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Trauchessec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonzom" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUASIC.1991.212836" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00654942v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Bontorin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2011.5910599" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00413454v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5334437" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02430785v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Maciejasz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Passama" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Souquet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345755v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/ml1121444731g97p/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92219-3_11" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203662v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109058v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11847083_44" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HBPVWJWG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268502v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Dutertre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand-Michel Roche" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_20" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00389558v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00090198v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108588v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>