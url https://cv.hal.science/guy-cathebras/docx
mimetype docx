--- v1 (2026-04-04)
+++ v2 (2026-05-04)
@@ -4659,286 +4659,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Noise ASIC and New Layout of Multipolar Electrode for Both High ENG Selectivity and Parasitic Signal Rejection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Gouyet</w:t>
+                <w:t xml:space="preserve">Current Mask Generation: an Analog Circuit to Thwart DPA Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mesquita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICECS'07: International Conference on Electronics, Circuits and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VLSI-SoC 2005 - 13th International Conference on Very Large Scale Integration of System on Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Perth, Australia. pp.317-330, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-73661-7_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00195231v1</w:t>
+                <w:t xml:space="preserve">lirmm-00102782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Mask Generation: an Analog Circuit to Thwart DPA Attacks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Robert</w:t>
+                <w:t xml:space="preserve">Low-Noise ASIC and New Layout of Multipolar Electrode for Both High ENG Selectivity and Parasitic Signal Rejection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VLSI-SoC 2005 - 13th International Conference on Very Large Scale Integration of System on Chip</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICECS'07: International Conference on Electronics, Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Marrakech, Morocco, Morocco. pp.A4L-A</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-0-387-73661-7_20⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00102782v1</w:t>
+                <w:t xml:space="preserve">lirmm-00195231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Low Jitter Multi-Phase Realigned PLL in Submicronic CMOS Technology</w:t>
               </w:r>
@@ -5830,217 +5830,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00093365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des effets de perturbation de la tension d'alimentation sur les circuits CMOS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supply voltage glitches effects on CMOS circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cathébras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Djellid-Ouar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bancel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRDM'06 : Journées Nationales du Réseau Doctoral en Microélectronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Rennes, France. pp.82-84</w:t>
+              <w:t xml:space="preserve">IEEE International Mixed Signal Testing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Edinburgh, pp.187-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00109103v1</w:t>
+                <w:t xml:space="preserve">lirmm-00109069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supply voltage glitches effects on CMOS circuits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation des effets de perturbation de la tension d'alimentation sur les circuits CMOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Djellid-Ouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anissa Djellid-Ouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bancel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Mixed Signal Testing Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Edinburgh, pp.187-190</w:t>
+              <w:t xml:space="preserve">JNRDM'06 : Journées Nationales du Réseau Doctoral en Microélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Rennes, France. pp.82-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00109069v1</w:t>
+                <w:t xml:space="preserve">lirmm-00109103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pixel Level Silicon Integration of Motion Estimation</w:t>
               </w:r>
@@ -6236,472 +6236,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Performances of a New Multipolar Micro-Stimulator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Denis Techer</w:t>
+                <w:t xml:space="preserve">Focal Plane Integration of Image Texture Coding for Pixel Correspondence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gensolen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Serge Bernard</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Montréal, Canada. pp.232-234</w:t>
+              <w:t xml:space="preserve">PRIME: PhD Research in Microelectronics and Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Lausanne, Switzerland. pp.327-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106475v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focal Plane Integration of Image Texture Coding for Pixel Correspondence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gensolen</w:t>
+                <w:t xml:space="preserve">Electrical Performances of a New Multipolar Micro-Stimulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Robert</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRIME: PhD Research in Microelectronics and Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Lausanne, Switzerland. pp.327-330</w:t>
+              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Montréal, Canada. pp.232-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106065v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masques Binaires pour Reconnaissance de Forme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aubreton</w:t>
+                <w:t xml:space="preserve">Simulation du Bruit de Phase de la PLL basée sur un Modèle Petit-Signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Roubadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ajram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">READ'05: Rétines ElectroniquesAsic-FPGA et DSP pour la Vision et le Traitement d'Images en Temps Réel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Institut National des Télécommunications, Evry, France. pp.67-72</w:t>
+              <w:t xml:space="preserve">JNRDM 2005 - 8e Journées Nationales du Réseau Doctoral de Microélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Paris, France. pp.140-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106521v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation du Bruit de Phase de la PLL basée sur un Modèle Petit-Signal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sami Ajram</w:t>
+                <w:t xml:space="preserve">Masques Binaires pour Reconnaissance de Forme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lamalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.F.C. Lew Yan Voon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRDM 2005 - 8e Journées Nationales du Réseau Doctoral de Microélectronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Paris, France. pp.140-142</w:t>
+              <w:t xml:space="preserve">READ'05: Rétines ElectroniquesAsic-FPGA et DSP pour la Vision et le Traitement d'Images en Temps Réel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Institut National des Télécommunications, Evry, France. pp.67-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00106538v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00106521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteur Numérique d'Images Dédié à la Mesure de Vitesse de Phénomènes Lumineux</w:t>
               </w:r>
@@ -7262,51 +7262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Latorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNFM'04 : 8ème Journées Pédagogiques du Comité National de Formation en Microélectronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Saint-Malo, pp.9-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7439,51 +7439,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Implantable Stimulator for the FES of Paralyzed Muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7569,51 +7569,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Implantable Asic for Neural Stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7788,329 +7788,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00269711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMOS Image Sensor for the Analysis of Fast-Moving Luminous Objects</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calcul Instantané d'une Transformée Spatiale d'Image pour l'Estimation du Mouvement par Recherche de Blocs de Pixels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on High-Speed Photography and Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Beaune (France), 7/pp. 71-76</w:t>
+              <w:t xml:space="preserve">JFAAA 2003 - Journées Francophones sur l'Adéquation Algorithme Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Monastir, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269717v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul Instantané d'une Transformée Spatiale d'Image pour l'Estimation du Mouvement par Recherche de Blocs de Pixels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calcul de l'Estimation du Mouvement Intégré dans un Capteur d'Images CMOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFAAA 2003 - Journées Francophones sur l'Adéquation Algorithme Architecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Monastir, Tunisie</w:t>
+              <w:t xml:space="preserve">JNRDM 2003 - 6e Journées Nationales du Réseau Doctoral de Microélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Toulouse, France. pp.489-491</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269476v1</w:t>
+                <w:t xml:space="preserve">lirmm-00191960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul de l'Estimation du Mouvement Intégré dans un Capteur d'Images CMOS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Navarro</w:t>
+                <w:t xml:space="preserve">CMOS Image Sensor for the Analysis of Fast-Moving Luminous Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benaïssa Bellach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lamalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.F.C. Lew Yan Voon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRDM 2003 - 6e Journées Nationales du Réseau Doctoral de Microélectronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Toulouse, France. pp.489-491</w:t>
+              <w:t xml:space="preserve">International Congress on High-Speed Photography and Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beaune (France), 7/pp. 71-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00191960v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Voltage Circuit Design for Medical Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8181,278 +8181,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00269713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMOS Image Sensor Dedicated to Speed Determination of Fast Moving Luminous Objects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benaïssa Bellach</w:t>
+                <w:t xml:space="preserve">A Correlation Retina in Standard 0.6um : Application in Positioning System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lew F.C. Lew Yan Voon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gorria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaging: Sensors and Camera Systems for SciencesIndustrial &amp; Digital Photography A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Santa Clara, CA, United States. pp.10-18, </w:t>
+              <w:t xml:space="preserve">QCAV: Quality Control by Artificial Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Gatlinburg, Tennessee, United States. pp.112-119, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.476787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.514948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269718v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Correlation Retina in Standard 0.6um : Application in Positioning System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aubreton</w:t>
+                <w:t xml:space="preserve">CMOS Image Sensor Dedicated to Speed Determination of Fast Moving Luminous Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benaïssa Bellach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lew F.C. Lew Yan Voon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lamalle</w:t>
+                <w:t xml:space="preserve">Lee F.C. Lew Yan Voon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QCAV: Quality Control by Artificial Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Gatlinburg, Tennessee, United States. pp.112-119, </w:t>
+              <w:t xml:space="preserve">Imaging: Sensors and Camera Systems for SciencesIndustrial &amp; Digital Photography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Santa Clara, CA, United States. pp.10-18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.514948⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.476787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269701v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A CMOS Image Sensor Design for Speed Determination of Fast Moving Luminous Objects</w:t>
               </w:r>
@@ -8477,51 +8477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benaïssa Bellach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lew F.C. Lew Yan Voon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QCAV: Quality Control by Artificial Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Gatlinburg, Tennesse, United States. pp.120-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8894,217 +8894,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02306537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Implementation of Census Transform in a CMOS Vision Chip</w:t>
+                <w:t xml:space="preserve">Régine d'Acquisition du Flot Optique : Intégration de la Transormée de Census</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Cambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DDECS 2002 - 5th IEEE International Workshop on Design and Diagnostics of Electronic Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2002, Brno, Czech Republic. pp.300-303</w:t>
+              <w:t xml:space="preserve">Colloque du GDR CAO de Circuits et Systèmes Intégrés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Paris, France. pp.93-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00268521v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régine d'Acquisition du Flot Optique : Intégration de la Transormée de Census</w:t>
+                <w:t xml:space="preserve">On the Implementation of Census Transform in a CMOS Vision Chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Cambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du GDR CAO de Circuits et Systèmes Intégrés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Paris, France. pp.93-96</w:t>
+              <w:t xml:space="preserve">DDECS 2002 - 5th IEEE International Workshop on Design and Diagnostics of Electronic Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, Brno, Czech Republic. pp.300-303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269330v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Continuous Time Pattern Recognition Retina</w:t>
               </w:r>
@@ -9461,51 +9461,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Nouvelle Opération au CNFM : Le Programme SoC (Système sur Puce)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lepinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10290,77 +10290,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current Mask Generation: An Analog Circuit to Thwart DPA Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mesquita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Mesquita</w:t>
+                <w:t xml:space="preserve">Jean-Denis Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11085,51 +11085,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C95A8168"/>
+    <w:nsid w:val="610F51E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11316,51 +11316,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guy-cathebras" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3146-1822" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120895994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04612154v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan Julien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soulier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerz&#233;rho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cath&#233;bras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13081556" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01954318v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2018.11.016" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347422v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rossel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-016-1463-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gouyet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00265702v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Courteaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crespy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2007.09.008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSDS2WMG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108538v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubreton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lew Fock Chong Lew Yan Voon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lamalle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-005-0010-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4ZMSW2NS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108687v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0030400X06070022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7N3C2P19-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108715v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bena&#239;ssa Bellach" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2191767" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105366v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F.C. Lew Yan Voon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gorria" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108571v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1762886" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268660v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lew Voon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1468229" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239254v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Azemard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Deschacht" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auvergne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239199v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04612308v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Groc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Laborde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2024097094" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02287704v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIS.2018.8681474" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01710201v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2017.7930162" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01710205v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2017.8051012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237977v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.123" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01161904v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Abdallah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146690" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01246095v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Fares" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ajram" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2014.6872677" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839180v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732253v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coulombe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2012.6272173" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607832v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2011.5941417" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00623127v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091445" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00623119v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090820" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00506114v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Floch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00413452v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413476v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00413474v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413484v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00336369v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2008.4606346" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370666v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00334769v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00279905v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lerat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2008.84" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709640v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Galliere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSE.2007.77" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195231v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102782v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mesquita" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Techer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torres" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-73661-7_20" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00265700v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Roubadia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2007.378744" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00176528v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370396v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195236v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109049v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00117324v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709644v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR.2006.254614" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128011v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Djilas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Yoshida" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00093365v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Djellid-Ouar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bancel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109103v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109069v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105989v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gensolen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106497v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106475v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106065v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106521v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemaitre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106538v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106540v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106498v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106520v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106435v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moniot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.586817" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108646v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108670v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Latorre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108672v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dussausay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108820v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIR.2004.1356716" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108827v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269711v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC.2003.1257210" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269717v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269476v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191960v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269713v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269718v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee F.C. Lew Yan Voon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.476787" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269701v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lew F.C. Lew Yan Voon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.514948" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269716v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269362v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Cambon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268659v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02306537v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2001.997708" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268521v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269330v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268494v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269430v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lfc. Lew Yan Voon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268509v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beroulle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269345v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lepinay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239384v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Trauchessec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonzom" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUASIC.1991.212836" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00654942v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Bontorin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2011.5910599" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00413454v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5334437" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02430785v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Maciejasz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Passama" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Souquet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345755v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/ml1121444731g97p/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92219-3_11" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203662v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109058v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11847083_44" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HBPVWJWG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268502v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Dutertre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand-Michel Roche" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_20" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00389558v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00090198v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108588v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guy-cathebras" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3146-1822" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120895994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04612154v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan Julien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soulier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerz&#233;rho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cath&#233;bras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13081556" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01954318v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2018.11.016" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347422v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rossel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-016-1463-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gouyet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00265702v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Courteaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crespy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2007.09.008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSDS2WMG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108538v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubreton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lew Fock Chong Lew Yan Voon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lamalle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-005-0010-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4ZMSW2NS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108687v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0030400X06070022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7N3C2P19-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108715v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bena&#239;ssa Bellach" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2191767" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105366v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F.C. Lew Yan Voon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gorria" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108571v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1762886" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268660v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lew Voon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1468229" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239254v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Azemard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Deschacht" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auvergne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239199v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04612308v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Groc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Laborde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2024097094" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02287704v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIS.2018.8681474" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01710201v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2017.7930162" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01710205v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2017.8051012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237977v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.123" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01161904v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Abdallah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146690" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01246095v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Fares" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ajram" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2014.6872677" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839180v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732253v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coulombe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2012.6272173" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607832v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2011.5941417" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00623127v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091445" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00623119v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090820" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00506114v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Floch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00413452v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413476v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00413474v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413484v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00336369v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2008.4606346" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370666v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00334769v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00279905v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lerat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2008.84" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709640v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Galliere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSE.2007.77" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102782v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mesquita" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Techer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torres" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-73661-7_20" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195231v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00265700v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Roubadia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2007.378744" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00176528v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370396v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195236v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109049v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00117324v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709644v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR.2006.254614" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128011v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Djilas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Yoshida" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00093365v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Djellid-Ouar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bancel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109069v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109103v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105989v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gensolen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106497v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106065v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106475v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106538v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106521v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemaitre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106540v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106498v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106520v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106435v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moniot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.586817" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108646v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108670v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Latorre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108672v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dussausay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108820v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIR.2004.1356716" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108827v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269711v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC.2003.1257210" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269476v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191960v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269717v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269713v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269701v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lew F.C. Lew Yan Voon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.514948" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269718v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee F.C. Lew Yan Voon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.476787" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269716v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269362v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Cambon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268659v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02306537v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2001.997708" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269330v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268521v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268494v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269430v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lfc. Lew Yan Voon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268509v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beroulle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269345v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lepinay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239384v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Trauchessec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonzom" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUASIC.1991.212836" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00654942v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Bontorin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2011.5910599" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00413454v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5334437" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02430785v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Maciejasz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Passama" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Souquet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345755v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/ml1121444731g97p/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92219-3_11" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203662v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109058v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11847083_44" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HBPVWJWG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268502v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Dutertre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand-Michel Roche" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_20" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00389558v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00090198v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108588v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>