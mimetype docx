--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -3613,256 +3613,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00506114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Nerve Signal Biosensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sûreté de fonctionnement pour les implants médicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEWCAS-TAISA'09: North-East Workshop on Circuits and Systems, Traitement Analogique de l'Information, du Signal et ses Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.400-403</w:t>
+              <w:t xml:space="preserve">GDR SOC/SIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00413452v1</w:t>
+                <w:t xml:space="preserve">hal-00413476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sûreté de fonctionnement pour les implants médicaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Le Floch</w:t>
+                <w:t xml:space="preserve">Design of Nerve Signal Biosensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR SOC/SIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Orsay, France</w:t>
+              <w:t xml:space="preserve">NEWCAS-TAISA'09: North-East Workshop on Circuits and Systems, Traitement Analogique de l'Information, du Signal et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.400-403</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413476v1</w:t>
+                <w:t xml:space="preserve">lirmm-00413452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimized layout for multipolar neural recording electrode</w:t>
               </w:r>
@@ -4205,260 +4205,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00336369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependability for Implanted Medical Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Le Floch</w:t>
+                <w:t xml:space="preserve">Considerations on Improving the Design of Cuff Electrode for ENG Recording - Geometrical Approach, Dedicated IC, Sensitivity and Noise Rejection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DECIDE'08: Second International Workshop on Dependable Circuit Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mexico, Mexico. pp.N/A</w:t>
+              <w:t xml:space="preserve">BIODEVICES: Biomedical Electronics and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Funchal, Madeira, Portugal. pp.180-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00370666v1</w:t>
+                <w:t xml:space="preserve">lirmm-00334769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considerations on Improving the Design of Cuff Electrode for ENG Recording - Geometrical Approach, Dedicated IC, Sensitivity and Noise Rejection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dependability for Implanted Medical Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIODEVICES: Biomedical Electronics and Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Funchal, Madeira, Portugal. pp.180-185</w:t>
+              <w:t xml:space="preserve">DECIDE'08: Second International Workshop on Dependable Circuit Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mexico, Mexico. pp.N/A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00334769v1</w:t>
+                <w:t xml:space="preserve">lirmm-00370666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Neural Stimulator Output Stage for Dodecapolar Electrodes</w:t>
               </w:r>
@@ -6020,567 +6020,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00109103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pixel Level Silicon Integration of Motion Estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gensolen</w:t>
+                <w:t xml:space="preserve">Simulation du Bruit de Phase de la PLL basée sur un Modèle Petit-Signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Roubadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ajram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Sopron, Hungary. pp.93-98</w:t>
+              <w:t xml:space="preserve">JNRDM 2005 - 8e Journées Nationales du Réseau Doctoral de Microélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Paris, France. pp.140-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00105989v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integrated Image Motion Sensor for Micro Camera Module</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Pixel Level Silicon Integration of Motion Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gensolen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VLSI-SoC: Very Large Scale Integration - System-on-Chip</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Perth, Australia. pp.333-338</w:t>
+              <w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Sopron, Hungary. pp.93-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00106497v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00105989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focal Plane Integration of Image Texture Coding for Pixel Correspondence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">An Integrated Image Motion Sensor for Micro Camera Module</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gensolen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRIME: PhD Research in Microelectronics and Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Lausanne, Switzerland. pp.327-330</w:t>
+              <w:t xml:space="preserve">VLSI-SoC: Very Large Scale Integration - System-on-Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Perth, Australia. pp.333-338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106065v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Performances of a New Multipolar Micro-Stimulator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Denis Techer</w:t>
+                <w:t xml:space="preserve">Focal Plane Integration of Image Texture Coding for Pixel Correspondence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gensolen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Serge Bernard</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Montréal, Canada. pp.232-234</w:t>
+              <w:t xml:space="preserve">PRIME: PhD Research in Microelectronics and Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Lausanne, Switzerland. pp.327-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106475v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation du Bruit de Phase de la PLL basée sur un Modèle Petit-Signal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sami Ajram</w:t>
+                <w:t xml:space="preserve">Electrical Performances of a New Multipolar Micro-Stimulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRDM 2005 - 8e Journées Nationales du Réseau Doctoral de Microélectronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Paris, France. pp.140-142</w:t>
+              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Montréal, Canada. pp.232-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106538v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masques Binaires pour Reconnaissance de Forme</w:t>
               </w:r>
@@ -6795,77 +6795,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Image Sensor with Global Motion Estimation for Micro Camera Module</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gensolen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6903,77 +6903,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du Mouvement Global par Mesures Locales Périphériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gensolen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7141,77 +7141,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du Mouvement Global en Vue de son Intégration sur Silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gensolen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNRDM: Journées Nationales du Réseau Doctoral de Microélectronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7716,51 +7716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gensolen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESSCIRC 2003 - European Solid-State Circuits Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Estoril, Portugal. pp.615-618, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8540,476 +8540,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00269716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de la Transformée de Census dans un Circuit de Vision CMOS</w:t>
+                <w:t xml:space="preserve">Régine d'Acquisition du Flot Optique : Intégration de la Transormée de Census</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Cambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRDM 2002 - 5e Journées Nationales du Réseau Doctoral de Microélectronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2002, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque du GDR CAO de Circuits et Systèmes Intégrés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Paris, France. pp.93-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269362v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement d'Images : La Solution Rétines CMOS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lamalle</w:t>
+                <w:t xml:space="preserve">Intégration de la Transformée de Census dans un Circuit de Vision CMOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT 2002 - Colloque National sur les Recherches en I.U.T.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Le Creusot, France. pp.71-76</w:t>
+              <w:t xml:space="preserve">JNRDM 2002 - 5e Journées Nationales du Réseau Doctoral de Microélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00268659v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Correlation Retina for Real-Time Pattern Recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traitement d'Images : La Solution Rétines CMOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benaïssa Bellach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gorria</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benaïssa Bellach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETFA: Emerging Technologies and Factory Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CNRIUT 2002 - Colloque National sur les Recherches en I.U.T.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Le Creusot, France. pp.71-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02306537v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régine d'Acquisition du Flot Optique : Intégration de la Transormée de Census</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Navarro</w:t>
+                <w:t xml:space="preserve">A Correlation Retina for Real-Time Pattern Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.F.C. Lew Yan Voon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gorria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benaïssa Bellach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du GDR CAO de Circuits et Systèmes Intégrés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ETFA: Emerging Technologies and Factory Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Antibes-Juan les Pins, France. pp.367-372, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETFA.2001.997708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269330v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02306537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Implementation of Census Transform in a CMOS Vision Chip</w:t>
               </w:r>
@@ -10789,64 +10789,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de Capture d'Images comprenant une Mesure de Mouvements Locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gensolen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11085,51 +11085,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="610F51E1"/>
+    <w:nsid w:val="608F4BE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11316,51 +11316,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guy-cathebras" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3146-1822" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120895994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04612154v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan Julien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soulier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerz&#233;rho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cath&#233;bras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13081556" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01954318v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2018.11.016" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347422v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rossel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-016-1463-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gouyet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00265702v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Courteaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crespy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2007.09.008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSDS2WMG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108538v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubreton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lew Fock Chong Lew Yan Voon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lamalle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-005-0010-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4ZMSW2NS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108687v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0030400X06070022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7N3C2P19-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108715v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bena&#239;ssa Bellach" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2191767" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105366v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F.C. Lew Yan Voon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gorria" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108571v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1762886" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268660v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lew Voon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1468229" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239254v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Azemard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Deschacht" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auvergne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239199v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04612308v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Groc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Laborde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2024097094" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02287704v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIS.2018.8681474" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01710201v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2017.7930162" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01710205v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2017.8051012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237977v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.123" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01161904v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Abdallah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146690" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01246095v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Fares" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ajram" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2014.6872677" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839180v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732253v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coulombe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2012.6272173" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607832v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2011.5941417" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00623127v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091445" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00623119v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090820" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00506114v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Floch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00413452v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413476v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00413474v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413484v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00336369v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2008.4606346" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370666v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00334769v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00279905v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lerat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2008.84" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709640v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Galliere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSE.2007.77" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102782v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mesquita" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Techer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torres" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-73661-7_20" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195231v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00265700v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Roubadia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2007.378744" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00176528v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370396v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195236v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109049v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00117324v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709644v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR.2006.254614" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128011v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Djilas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Yoshida" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00093365v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Djellid-Ouar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bancel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109069v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109103v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105989v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gensolen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106497v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106065v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106475v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106538v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106521v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemaitre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106540v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106498v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106520v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106435v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moniot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.586817" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108646v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108670v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Latorre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108672v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dussausay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108820v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIR.2004.1356716" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108827v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269711v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC.2003.1257210" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269476v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191960v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269717v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269713v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269701v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lew F.C. Lew Yan Voon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.514948" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269718v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee F.C. Lew Yan Voon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.476787" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269716v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269362v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Cambon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268659v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02306537v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2001.997708" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269330v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268521v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268494v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269430v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lfc. Lew Yan Voon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268509v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beroulle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269345v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lepinay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239384v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Trauchessec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonzom" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUASIC.1991.212836" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00654942v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Bontorin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2011.5910599" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00413454v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5334437" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02430785v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Maciejasz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Passama" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Souquet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345755v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/ml1121444731g97p/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92219-3_11" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203662v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109058v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11847083_44" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HBPVWJWG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268502v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Dutertre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand-Michel Roche" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_20" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00389558v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00090198v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108588v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guy-cathebras" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3146-1822" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120895994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04612154v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan Julien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soulier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerz&#233;rho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cath&#233;bras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13081556" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01954318v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2018.11.016" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347422v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rossel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-016-1463-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gouyet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00265702v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Courteaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crespy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2007.09.008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSDS2WMG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108538v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubreton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lew Fock Chong Lew Yan Voon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lamalle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-005-0010-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4ZMSW2NS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108687v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0030400X06070022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7N3C2P19-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108715v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bena&#239;ssa Bellach" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2191767" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105366v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F.C. Lew Yan Voon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gorria" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108571v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1762886" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268660v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lew Voon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1468229" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239254v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Azemard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Deschacht" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auvergne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239199v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04612308v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Groc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Laborde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2024097094" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02287704v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIS.2018.8681474" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01710201v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2017.7930162" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01710205v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2017.8051012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237977v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.123" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01161904v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Abdallah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146690" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01246095v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Fares" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ajram" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2014.6872677" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839180v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732253v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coulombe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2012.6272173" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607832v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2011.5941417" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00623127v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091445" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00623119v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090820" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00506114v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Floch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413476v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00413452v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00413474v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413484v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00336369v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2008.4606346" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00334769v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370666v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00279905v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lerat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2008.84" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709640v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Galliere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSE.2007.77" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102782v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mesquita" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Techer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torres" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-73661-7_20" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195231v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00265700v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Roubadia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2007.378744" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00176528v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370396v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195236v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109049v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00117324v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709644v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR.2006.254614" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128011v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Djilas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Yoshida" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00093365v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Djellid-Ouar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bancel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109069v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109103v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106538v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105989v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gensolen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106497v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106065v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106475v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106521v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemaitre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106540v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106498v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106520v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106435v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moniot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.586817" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108646v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108670v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Latorre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108672v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dussausay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108820v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIR.2004.1356716" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108827v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269711v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC.2003.1257210" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269476v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191960v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269717v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269713v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269701v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lew F.C. Lew Yan Voon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.514948" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269718v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee F.C. Lew Yan Voon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.476787" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269716v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269330v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Cambon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269362v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268659v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02306537v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2001.997708" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268521v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268494v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269430v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lfc. Lew Yan Voon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268509v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beroulle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269345v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lepinay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239384v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Trauchessec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonzom" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUASIC.1991.212836" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00654942v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Bontorin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2011.5910599" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00413454v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5334437" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02430785v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Maciejasz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Passama" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Souquet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345755v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/ml1121444731g97p/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92219-3_11" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203662v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109058v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11847083_44" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HBPVWJWG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268502v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Dutertre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand-Michel Roche" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_20" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00389558v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00090198v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108588v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>