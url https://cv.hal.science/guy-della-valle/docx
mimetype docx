--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guy della-valle </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingenieur de recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guy-della-valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6139-3379</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur en mécanique des fluides et docteur en génie civil, j'ai étudié la transformation des aliments céréaliers et les propriétés de l’amidon depuis 1984, en tant qu’Ingénieur de Recherches à l'INRAE à Nantes, dans l’Unité BIA (Biopolymères, Interactions & Assemblages). Mon travail s'est focalisé sur le développement de mousses biopolymères, via la science des matériaux, la rhéologie et la modélisation ; il s’est traduit notamment par l’obtention de l’HDR en 1993. Après avoir dirigé un projet sur la Conception Assistée des Nouveaux ALiments dans les années 2000, j’ai abordé l'intégration de modèles scientifiques avec les savoir-faire issus de l'industrie alimentaire, à l'aide d'outils de transfert de connaissances. Cette approche a récemment conduit à un outil digital d’apprentissage des procédés alimentaires, dénommé Mestral.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration Properties of Extruded Starch Foams and Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Starch/Stärke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 78 (2), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/star.70183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of wheat flour minor components in predicting water absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 463 (2), pp.141232. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.141232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the factors contributing to texture loss in lentil cv. Anicia during cooking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 495, pp.146422. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.146422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How natural variability of gluten and arabinoxylans drives wheat dough extensional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162, pp.111022. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.111022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and nutritional properties of fava bean ingredients processed by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Rabesona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 217, pp.116804. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general viscosity model for high moisture extrudates of pea protein isolates/gluten blend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Purcell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riaublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Demême</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Derensy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (3), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0256835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Alveograph test to extensional behavior of wheat flour dough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (3), pp.179-190. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-024-01430-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of extruded starch foam for glucose-supplying biomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lescher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Petite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 340, pp.122319. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.122319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the relationships between wheat dough extensional properties, gluten network and water distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 146 (A), pp.109214. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.109214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the gravity-driven flow of power law fluids in a syringe: a rheological map for the IDDSI classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Leverrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ramaioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63, pp.459-469. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-024-01449-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing plant protein attractivity to develop the offer to consumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine M.G.C. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 102, pp.37. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET23102007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the mixing power curve to assess bread dough rheological behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 111, pp.103667. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2023.103667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de snacks extrudés riches en protéines de légumineuses et adaptés à la mastication guidée par la rhéologie et la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20230102-39-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermorheological characteristics and extrudability aptitude of a new amylose-free cassava starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Pulido Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Forero Longas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciência e Agrotecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.e014422. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1413-7054202347014422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water mobility and microstructure of gluten network during dough mixing using TD NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Foucat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 409, pp.135329. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.135329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion of pea snack foods and control of biopolymer changes aided by rheology and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 135, pp.190-204. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2022.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and local mechanical properties of pea starch / protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Charalambides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel A. Humphry-Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part C: Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.100272. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcomc.2022.100272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell walls of extruded pea snacks: Morphological and mechanical characterisation and finite element modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 162, pp.112047. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2022.112047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological properties of artificial boluses of cereal foods enriched with legume proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gibouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van Der Sman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Benedito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 122, pp.107096. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.107096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of wheat flour dough at mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47, pp.100873. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2022.100873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations of the viscous properties of a sponge cake artificial bolus with some physiological parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gibouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van Der Sman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.Early Access. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1FO04213K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food modelling strategies and approaches for knowledge transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Laurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Charalambides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilija Djekic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 120, pp.363-373. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2022.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion Simulation for the Design of Cereal and Legume Foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (12), pp.1780. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11121780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Oral Processing of Extruded Pea Flour Snacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Engineering Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.247-261. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12393-020-09220-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital learning tool based on models and simulators for food engineering (MESTRAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 293, pp.110375. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.110375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Processes and Products in the Cereal Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Charalambides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilija Djekić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Athanassiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Bakalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.82. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10010082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral processing and comfort perception of soft cereal foods fortified with pulse proteins in the elderly with different oral health status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assad-Bustillos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Palier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (5), pp.4535-4547. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9fo02993a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological and microstructural characterization of batters and sponge cakes fortified with pea proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assad Bustillos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101, pp.105553. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2019.105553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of protein reinforcement on the deformation of soft cereal foods under chewing conditions studied by X-ray tomography and finite element modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assad-Bustillos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 286, pp.110108. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.110108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships of oral comfort perception and bolus properties in the elderly with salivary flow rate and oral health status for two soft cereal foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Assad-Bustillos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 118, pp.13-21. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2017.11.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement des produits céréaliers en fibres alimentaires : opportunités et contraintes technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78, pp.55-68. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/vpfg-ev5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and mechanical behaviour of pea-based starch-protein composites obtained by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 223, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation of two soft cereal products during oral processing in the elderly: Impact of product properties and oral health status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Assad Bustillos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91, pp.153-165. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2019.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and use for product optimization of a phenomenological model of starch foods expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 246, pp.160-178. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés rhéologiques et des modifications structurales de protéines de maïs plastifiées en vue de leur impression 3D par dépôt de fil fondu.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 0033, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale structural changes of starch and proteins during pea flour extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108, pp.203-215. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2018.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does temperature govern mechanisms of starch changes during extrusion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Logié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 184, pp.57-65. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.12.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of brown seaweed powder on physical and textural properties of wheat bread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Arufe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chenlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sineiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Food Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 244 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00217-017-2929-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA's research in industrial biotechnology: For food, chemicals, materials and fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Camarasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayza Daboussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46, pp.140-152. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2017.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The virtual food system: Innovative models and experiential feedback in technologies for winemaking, the cereals chain, food packaging and eco-designed starter production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Arturo Aceves-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Athès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Farines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Food Science and Technology in France: INRA’s contribution to this area, 46, pp.54-64. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2017.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01651998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing and rheological properties of wheat flour dough and bread containing high levels of soluble dietary fibres blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Arufe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.123 - 132. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2017.03.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular structure and rheological properties of shaped fermented wheat flour dough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleida Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73, pp.91-98. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2016.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology and structural changes of plasticized zeins in the molten state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (11), pp.941 - 953. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-017-1045-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing & rheological properties of wheat flour dough and bread containing high levels of soluble dietary fibres blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arufe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.123-132. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2017.03.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical characterization of an amylose-free starch extracted from cassava (Manihot esculenta, Crantz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Pulido Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Fernandez Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ceballos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.1777-1784. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.11.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of starchy melts expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.13-26. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2015.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure du pain et index glycémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (2), pp.61-66. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2014.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingénierie des Connaissances, un outil pour intégrer les connaissances sur les procédés de la chaîne alimentaire et aider à la décision.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19, pp.107-116. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/h2xr-ft10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00764369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de fermentation de la pâte à pain par imagerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir A. Shehzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N° Spécial: Imagerie, pp.51-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopical Study of the Destructuring of Waxy Maize and Smooth Pea Starches by Shear and Heat at Low Hydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Gallant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Planchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33 (3), pp.289-300. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jcrs.2000.0368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural modifications of low hydrated pea starch subjected to high thermomechanical processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 43 (2), pp.171-181. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0144-8617(00)00146-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A basic model for a twin-screw extruder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 53 (4), pp.1047-1056. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2621.1989.tb07941.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02725397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mousses extrudés à base d’amidon pour des biomatériaux générateurs de glucose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lescher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Petite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Dumbio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of wheat flour minor components in water absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la modélisation de l'extrusion bi-vis pour la bioraffinerie des biomasses ligno-cellulosiques et l'obtention d'agromatériaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trystan Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Evon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Vaca Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vandenbossche Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Société Française de Génie des Procédés (SFGP 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of processing on morphological features and mechanical properties of extruded pea starch-protein composites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Mechanics of Materials Conference (EMMC 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Rheology and Tribology to Consistencies and Texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yurixy Bugarin-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bou Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Leverrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshops on Molecular Gastronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE-AgroParisTech International Centre of Molecular Gastronomy, May 2024, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From food rheology and tribology to consistency and texture perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yurixy Bugarin-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Avila-Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Italian Society of Rheology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi di Napoli “Federico II”; Università della Campania “Luigi Vanvitelli”; Eni Versalis, Sep 2024, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs influençant la qualité de cuisson des lentilles vertes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Foucat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graines 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple theory to describe the volume of fluid flowing in a syringe under gravity: Application to the syringe flow test of the International Dysphagia Diet Standardisation initiative (IDDSI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Leverrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ramaioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Food Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoulement de fluides non-Newtoniens dans une seringue sous l’effet de la gravité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Leverrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ramaioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème Congrès du GFR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food models diffusion for Knowledge transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Laurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinos Charalambides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilija Djekic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Congress on Engineering and Food (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICEF, Jun 2023, Nantes, France. pp.603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extruded fava bean ingredients for dairy product application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levesque-Du-Rostu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral and gastrointestinal digestion of beef burgers supplemented with fava bean (Vicia fava) flour: improvement of nutritional profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of cereals and legumes-based extruded foods guided by rheology and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple theory helps identifying which different rheological properties can result in the same syringe flow test performance of the International Dysphagia Diet Standardisation initiative (IDDSI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Leverrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ramaioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Engineering and Food 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation rhéologique de pâtes boulangères et relation avec leur comportement au cours de la fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Shehzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème Congrès de Groupe Francaise de Rheologie (GFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Francaise de Rheologie (GFR), Oct 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and nutritional properties of fava bean ingredients processed using extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kritiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Food Chemistry &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'aliments à base de céréales et de légumineuses par extrusion bi-vis guidée par la rhéologie et la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Groupe Français de Rhéologie (GFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing and mechanical behavior of extruded starch-protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Charalambides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel A. Humphry-Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference (AERC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de mesure rhéologique simples et appliquées, l’exemple des boissons à texture modifiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Leverrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ramaioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès du GFR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and nutritional properties of fava bean ingredients processed using extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A plant-based thermoplastic biopolymer for the 3D printing of edible parts by material extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for Meat Analogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and local mechanical properties of starch/protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheology and Food structuring &amp; destructuring.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE-SayFood &amp; INRAE-BIA, Mar 2021, Webinar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination du comportement rhéologique de composites amylo-protéiques en vue de leur élaboration par extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bretesché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème Congrès du Groupe Français de Rhéologie (GFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion d’aliments composites à base de farine de pois et de ses biopolymères, et simulation du procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Rencontres francophones légumineuses Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological behaviour of molten pea composites for extrusion processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion Bonding Behavior of Plasticized Corn Proteins in Fused Deposition Modeling Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Couallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference of the Polymer Processing Society (PPS-34)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Taipei, Taiwan. pp.030055-1, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5088313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la fenêtre d’ouvrabilité d’un biopolymère thermoplastique pour la fabrication additive par dépôt de fil fondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIéme Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial oral processing of extruded pea flour snacks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Congress on Engineering and Food (ICEF 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying dough behaviour by implementing different formulations and processing conditions during bread making process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Shehzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th All Pakistan Food Science Conference &amp; Food and Nutrition Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pakistan Society of Food Scientists and Technologists, Pakistan, Dec 2019, Lahore (Pakistan), Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food process models for training purpose through knowledge engineering methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marc Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Congress on Engineering and Food (ICEF 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of morphology on the elastoplastic behaviour of pea based starch-protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès Français de Mécanique (CFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticization of zein by acetate based ionic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILMAT V, 4th International Conference on Ionic Liquid-based Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de différentes morphologies de composites d’amidon et de protéines de pois guidée par la simulation numérique de l’extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés (SFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des propriétés de fusion-adhésion de filaments extrudés à base de protéines de maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53éme Congrès du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations on processing applied on legumes: insights from the French sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riaublanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2-in-1 LegValue Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt processed zein plasticized by pharmaceutically active ionic liquid for drug delivery.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Viau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du GDR-LIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation discrète de la déconstruction d’aliments - projet AIC MiDiDAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlanvi Lampoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeid Nezamabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métaséminaire CEPIA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can instrumental characterization help predicting sour taste perception in sourdough bread?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héliciane Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maren Bonnand-Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Sourdough</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscosity of artificial bolus of high protein extruded snacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mégaradémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference 2018 (AERC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chewing behavior of high-protein expanded pea flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mégaradémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin M. Azad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. international conference on Food oral processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing of maize protein by fused deposition modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Bakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th International Conference of the Polymer Processing Society (PPS 32)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polymer Processing Society, Jul 2016, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5016792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La supplémentation de fibres alimentaires, en surnutrition, limite la lipogenèse hépatique et favorisent la β-oxydation musculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Paufique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Nov 2017, Clermont-Ferrand, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticized protein for 3D printing by fused deposition modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International ESAFORM Conference on Material Forming (ESAFORM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4963611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological Model of Maize Starches Expansion by Extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou A. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Material Forming (esaform 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nantes, France. pp.UNSP 180002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic liquids as plasticizers for starch based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Decaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guilois-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pontoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th Starch Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Detmold, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling starch expansion by twin screw extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou A. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovic Club</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCC Company, Mar 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of wheat flour components and dough rheological properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Bread and Cereals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration des aliments extrudés à base de céréales guidée par la rhéologie et la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Société Française de Génie des Procédés (SFGP 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing cereals and legumes-based extruded foods using rheology and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress (ICBC24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nantes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of wheat flour components and dough rheological properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing cereals and legumes-based extruded foods using rheology and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Food Chemistry &amp; Technology (FCT-2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation with F ava bean (Vicia faba L.) or Fava bean + Flaxseed delayed lipid oxidation in frankfurter and during its digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selebran C,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70.International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Foz Do Iguaçu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a relationship between the pedoclimatic conditions of cultivation, the appearance and the canning quality of green lentil seeds of the Anicia variety?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Papineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress (ICBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nantes (Cité des Congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical charactization and cooking behavior of lentils and chickpeas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faidat Mze Hamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dufrechou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Bread and Cereals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for a compromise to supplement beef burgers with fava bean (Vicia fava) flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology and simulation for the processing of extruded breakfast cereals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXth International Congress on Rheology (ICR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Athène, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration des aliments extrudés à base de céréales guidée par la rhéologie et la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème Groupe Français de Rhéologie (GFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the variability of wheat minor components to model farinograph absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Engineering and Food 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of extruded breakfast cereals, guided by rheology and extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple rheological tests to assess the swallowing capacity of foods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Leverrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ramaioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference 2022,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Sevilla (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple theory helps identifying which different rheological properties can result in the same IDDSI syringe flow test performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Leverrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ramaioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual Congres of the European Society for Swallowing Disorders - Deglutology: (re)Connecting in Dysphagia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bread enriched in fermentable fibers increases lipids oxidation in muscles and protects liver from lipid accumulation in overfed mini pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bernalier Donadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th ICC Cereal and Bread Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Christchurch, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology & mechanical properties of pea starch-protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation péridynamique du comportement à la rupture de mousses solides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeid Nezamabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Richefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème Congrès du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale structural changes of pea flour melting during extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azad Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. ICC Conference “Science meets Technology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et comportement mécanique de matériaux composites amylo-protéiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème Congrès du GFR (Groupe Français de Rhéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fibres alimentaires modifient l’impact de la suralimentation sur le métabolisme hépathique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hébraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. journée scientifique du GIS IMBL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Clermont-Ferrand, France. , 31 p., 2018, 18ème journée scientifique du GIS IMBL. Lipides Nutrition et Santé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale structural changes of pea flour melting during extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cereals &amp; Grains 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, London, United Kingdom. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la déstructuration orale de protéagineux extrudés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mégaradémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Al Chamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses - RFL#2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Toulouse, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et comportement mécanique de matériaux composites amylo-protéiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53eme Congrès du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and mechanical behavior of pea based starch-protein composites obtained by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Federation of Food Science and Technology (EFFoST) International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale structural changes of pea flour starch and proteins during extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological model of oral processing of high-protein extruded pea flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mégaradémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azad Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and mechanical behavior of starch-protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd EFFoST International Conference: Developing innovative food structures and functionalities through process and reformulation to satisfy consumer needs and expectations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscosité des bols alimentaires issues de protéagineux extrudés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mégaradémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azad Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53. Congrès du GFR (Groupe Français de Rhéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale structural changes of pea flour melting during extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azad Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEREALS 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Diego, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopolymers and structural changes during plant proteins texturizing by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Biopolymers 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscous behavior of molten pea flour during extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEREALS 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Diego, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un glossaire panification aux standards du web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Journées Techniques des Industries Céréalières (JTIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fibres alimentaires limitent le stockage de lipides hépatiques en situation de surnutrition : quels mécanismes et quels médiateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fibres alimentaires, dans le cadre d’une sur-nutrition, ralentissent la prise de poids et protègent le foie d’une utilisation et d’un captage excessif de glucose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdillah Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2016, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France. 441 p., 2016, JFN 2016 Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starch based materials: ionic liquids as processing aids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Decaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Colomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE Nice 2015, 10th European Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion cooking modeling, control, and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Woodhead Publishing and AACC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrusion Cooking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.295-330, 2020, Cereal Grains Processing, 978-0-12-815360-4. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-815360-4.00010-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport phenomena and material changes during extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Woodhead Publishing and AACC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrusion Cooking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.179-204, 2020, Cereal Grains Processing, 978-0-12-815360-4. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-815360-4.00006-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texturation de matières premières protéiques végétales par cuisson-extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Cassagnau; Véronique Bounor-Legaré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrusion réactive : Des aspects fondamentaux aux développements industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.193-207, 2020, 978-2-7462-4871-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion-Cooking and expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleida Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breakfast Cereals and How They Are Made</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.141-167, 2020, 978-0-12-812044-6978-0-12-812043-9. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-812043-9.00007-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Structure Development in Cereal and Snack Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fotis Spyropoulos; Aris Lazidis; Ian Norton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDBOOK OF FOOD STRUCTURE DEVELOPMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, The Royal Society of Chemistry, pp.151-172, 2020, Food Chemistry, Function and Analysis, 978-1-78801-615-5. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781788016155-00151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion—Cooking and expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleida Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WOODHEAD PUBL LTD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breakfast Cereals and how they are made : raw materials, processing and production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.141-167, 2020, 978-0-12-812044-6 ; 978-0-12-812043-9. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-812043-9.00007-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of basic knowledge models for the simulation of cereal foods processing and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement, Modeling and Automation in Advanced Food Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 161, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Advances in Biochemical Engineering Biotechnology, 978-3-319-60109-0. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/10_2017_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOBILISING AI and food science to better define wheat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.51-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">un pain enrichi en fibres pour limiter les effets délétères de la surnutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Finitie Element Modelling of pea starch-protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the structure and texture of expanded pea flours: the effect of proteins aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin M. Azad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and nutritional properties of fava bean ingredients processed by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Rabesona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et comportement mécanique de composites à base de protéagineux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et comportement mécanique de composites amylo-protéiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc - Octobre 2022 Protéines végétales pour une santé globale : identification des connaissances, verrous et leviers pour leur développement dans l'alimentation humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Durand Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Cailliatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PlantAlliance. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896437v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId419"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guy della-valle </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingenieur de recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guy-della-valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6139-3379</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur en mécanique des fluides et docteur en génie civil, j'ai étudié la transformation des aliments céréaliers et les propriétés de l’amidon depuis 1984, en tant qu’Ingénieur de Recherches à l'INRAE à Nantes, dans l’Unité BIA (Biopolymères, Interactions & Assemblages). Mon travail s'est focalisé sur le développement de mousses biopolymères, via la science des matériaux, la rhéologie et la modélisation ; il s’est traduit notamment par l’obtention de l’HDR en 1993. Après avoir dirigé un projet sur la Conception Assistée des Nouveaux ALiments dans les années 2000, j’ai abordé l'intégration de modèles scientifiques avec les savoir-faire issus de l'industrie alimentaire, à l'aide d'outils de transfert de connaissances. Cette approche a récemment conduit à un outil digital d’apprentissage des procédés alimentaires, dénommé Mestral.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of seed composition and size on the hydrothermal behavior of chickpeas and lentils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mze Hamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufrechou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 249, pp.119420. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2026.119420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05610581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration Properties of Extruded Starch Foams and Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Starch/Stärke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 78 (2), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/star.70183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the factors contributing to texture loss in lentil cv. Anicia during cooking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 495, pp.146422. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.146422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How natural variability of gluten and arabinoxylans drives wheat dough extensional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162, pp.111022. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.111022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of wheat flour minor components in predicting water absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 463 (2), pp.141232. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.141232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and nutritional properties of fava bean ingredients processed by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Rabesona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 217, pp.116804. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general viscosity model for high moisture extrudates of pea protein isolates/gluten blend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Purcell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riaublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Demême</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Derensy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (3), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0256835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Alveograph test to extensional behavior of wheat flour dough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (3), pp.179-190. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-024-01430-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of extruded starch foam for glucose-supplying biomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lescher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Petite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 340, pp.122319. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.122319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the relationships between wheat dough extensional properties, gluten network and water distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 146 (A), pp.109214. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.109214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the gravity-driven flow of power law fluids in a syringe: a rheological map for the IDDSI classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Leverrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ramaioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63, pp.459-469. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-024-01449-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing plant protein attractivity to develop the offer to consumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine M.G.C. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 102, pp.37. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET23102007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the mixing power curve to assess bread dough rheological behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 111, pp.103667. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2023.103667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de snacks extrudés riches en protéines de légumineuses et adaptés à la mastication guidée par la rhéologie et la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20230102-39-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermorheological characteristics and extrudability aptitude of a new amylose-free cassava starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Pulido Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Forero Longas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciência e Agrotecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.e014422. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1413-7054202347014422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water mobility and microstructure of gluten network during dough mixing using TD NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Foucat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 409, pp.135329. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.135329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological properties of artificial boluses of cereal foods enriched with legume proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gibouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van Der Sman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Benedito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 122, pp.107096. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.107096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell walls of extruded pea snacks: Morphological and mechanical characterisation and finite element modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 162, pp.112047. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2022.112047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion of pea snack foods and control of biopolymer changes aided by rheology and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 135, pp.190-204. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2022.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and local mechanical properties of pea starch / protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Charalambides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel A. Humphry-Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part C: Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.100272. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcomc.2022.100272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of wheat flour dough at mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47, pp.100873. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2022.100873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations of the viscous properties of a sponge cake artificial bolus with some physiological parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gibouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van Der Sman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.Early Access. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1FO04213K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion Simulation for the Design of Cereal and Legume Foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (12), pp.1780. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11121780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food modelling strategies and approaches for knowledge transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Laurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Charalambides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilija Djekic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 120, pp.363-373. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2022.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital learning tool based on models and simulators for food engineering (MESTRAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 293, pp.110375. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.110375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Oral Processing of Extruded Pea Flour Snacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Engineering Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.247-261. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12393-020-09220-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Processes and Products in the Cereal Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Charalambides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilija Djekić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Athanassiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Bakalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.82. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10010082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological and microstructural characterization of batters and sponge cakes fortified with pea proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assad Bustillos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101, pp.105553. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2019.105553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of protein reinforcement on the deformation of soft cereal foods under chewing conditions studied by X-ray tomography and finite element modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assad-Bustillos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 286, pp.110108. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.110108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral processing and comfort perception of soft cereal foods fortified with pulse proteins in the elderly with different oral health status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assad-Bustillos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Palier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (5), pp.4535-4547. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9fo02993a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships of oral comfort perception and bolus properties in the elderly with salivary flow rate and oral health status for two soft cereal foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Assad-Bustillos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 118, pp.13-21. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2017.11.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement des produits céréaliers en fibres alimentaires : opportunités et contraintes technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78, pp.55-68. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/vpfg-ev5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and mechanical behaviour of pea-based starch-protein composites obtained by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 223, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation of two soft cereal products during oral processing in the elderly: Impact of product properties and oral health status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Assad Bustillos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91, pp.153-165. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2019.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and use for product optimization of a phenomenological model of starch foods expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 246, pp.160-178. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does temperature govern mechanisms of starch changes during extrusion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Logié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 184, pp.57-65. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.12.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés rhéologiques et des modifications structurales de protéines de maïs plastifiées en vue de leur impression 3D par dépôt de fil fondu.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 0033, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale structural changes of starch and proteins during pea flour extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108, pp.203-215. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2018.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of brown seaweed powder on physical and textural properties of wheat bread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Arufe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chenlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sineiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Food Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 244 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00217-017-2929-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA's research in industrial biotechnology: For food, chemicals, materials and fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Camarasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayza Daboussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46, pp.140-152. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2017.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The virtual food system: Innovative models and experiential feedback in technologies for winemaking, the cereals chain, food packaging and eco-designed starter production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Arturo Aceves-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Athès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Farines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Food Science and Technology in France: INRA’s contribution to this area, 46, pp.54-64. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2017.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01651998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular structure and rheological properties of shaped fermented wheat flour dough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleida Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73, pp.91-98. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2016.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology and structural changes of plasticized zeins in the molten state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (11), pp.941 - 953. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-017-1045-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing & rheological properties of wheat flour dough and bread containing high levels of soluble dietary fibres blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arufe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.123-132. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2017.03.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing and rheological properties of wheat flour dough and bread containing high levels of soluble dietary fibres blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Arufe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.123 - 132. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2017.03.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical characterization of an amylose-free starch extracted from cassava (Manihot esculenta, Crantz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Pulido Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Fernandez Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ceballos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.1777-1784. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.11.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of starchy melts expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.13-26. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2015.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure du pain et index glycémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (2), pp.61-66. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2014.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingénierie des Connaissances, un outil pour intégrer les connaissances sur les procédés de la chaîne alimentaire et aider à la décision.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19, pp.107-116. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/h2xr-ft10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00764369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de fermentation de la pâte à pain par imagerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir A. Shehzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N° Spécial: Imagerie, pp.51-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopical Study of the Destructuring of Waxy Maize and Smooth Pea Starches by Shear and Heat at Low Hydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Gallant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Planchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33 (3), pp.289-300. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jcrs.2000.0368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural modifications of low hydrated pea starch subjected to high thermomechanical processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 43 (2), pp.171-181. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0144-8617(00)00146-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A basic model for a twin-screw extruder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 53 (4), pp.1047-1056. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2621.1989.tb07941.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02725397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mousses extrudés à base d’amidon pour des biomatériaux générateurs de glucose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lescher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Petite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Dumbio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of wheat flour minor components in water absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la modélisation de l'extrusion bi-vis pour la bioraffinerie des biomasses ligno-cellulosiques et l'obtention d'agromatériaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trystan Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Evon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Vaca Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vandenbossche Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Société Française de Génie des Procédés (SFGP 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of processing on morphological features and mechanical properties of extruded pea starch-protein composites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Mechanics of Materials Conference (EMMC 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Rheology and Tribology to Consistencies and Texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yurixy Bugarin-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bou Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Leverrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshops on Molecular Gastronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE-AgroParisTech International Centre of Molecular Gastronomy, May 2024, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From food rheology and tribology to consistency and texture perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yurixy Bugarin-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Avila-Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Italian Society of Rheology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi di Napoli “Federico II”; Università della Campania “Luigi Vanvitelli”; Eni Versalis, Sep 2024, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food models diffusion for Knowledge transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Laurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinos Charalambides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilija Djekic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Congress on Engineering and Food (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICEF, Jun 2023, Nantes, France. pp.603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extruded fava bean ingredients for dairy product application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levesque-Du-Rostu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral and gastrointestinal digestion of beef burgers supplemented with fava bean (Vicia fava) flour: improvement of nutritional profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs influençant la qualité de cuisson des lentilles vertes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Foucat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graines 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple theory to describe the volume of fluid flowing in a syringe under gravity: Application to the syringe flow test of the International Dysphagia Diet Standardisation initiative (IDDSI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Leverrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ramaioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Food Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoulement de fluides non-Newtoniens dans une seringue sous l’effet de la gravité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Leverrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ramaioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème Congrès du GFR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of cereals and legumes-based extruded foods guided by rheology and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple theory helps identifying which different rheological properties can result in the same syringe flow test performance of the International Dysphagia Diet Standardisation initiative (IDDSI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Leverrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ramaioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Engineering and Food 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'aliments à base de céréales et de légumineuses par extrusion bi-vis guidée par la rhéologie et la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Groupe Français de Rhéologie (GFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation rhéologique de pâtes boulangères et relation avec leur comportement au cours de la fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Shehzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème Congrès de Groupe Francaise de Rheologie (GFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Francaise de Rheologie (GFR), Oct 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and nutritional properties of fava bean ingredients processed using extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kritiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Food Chemistry &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing and mechanical behavior of extruded starch-protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Charalambides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel A. Humphry-Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference (AERC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de mesure rhéologique simples et appliquées, l’exemple des boissons à texture modifiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Leverrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ramaioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès du GFR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and nutritional properties of fava bean ingredients processed using extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and local mechanical properties of starch/protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheology and Food structuring &amp; destructuring.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE-SayFood &amp; INRAE-BIA, Mar 2021, Webinar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination du comportement rhéologique de composites amylo-protéiques en vue de leur élaboration par extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bretesché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème Congrès du Groupe Français de Rhéologie (GFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A plant-based thermoplastic biopolymer for the 3D printing of edible parts by material extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for Meat Analogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion d’aliments composites à base de farine de pois et de ses biopolymères, et simulation du procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Rencontres francophones légumineuses Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological behaviour of molten pea composites for extrusion processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying dough behaviour by implementing different formulations and processing conditions during bread making process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Shehzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th All Pakistan Food Science Conference &amp; Food and Nutrition Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pakistan Society of Food Scientists and Technologists, Pakistan, Dec 2019, Lahore (Pakistan), Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial oral processing of extruded pea flour snacks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Congress on Engineering and Food (ICEF 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la fenêtre d’ouvrabilité d’un biopolymère thermoplastique pour la fabrication additive par dépôt de fil fondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIéme Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion Bonding Behavior of Plasticized Corn Proteins in Fused Deposition Modeling Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Couallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference of the Polymer Processing Society (PPS-34)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Taipei, Taiwan. pp.030055-1, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5088313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food process models for training purpose through knowledge engineering methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marc Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Congress on Engineering and Food (ICEF 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of morphology on the elastoplastic behaviour of pea based starch-protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès Français de Mécanique (CFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticization of zein by acetate based ionic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILMAT V, 4th International Conference on Ionic Liquid-based Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de différentes morphologies de composites d’amidon et de protéines de pois guidée par la simulation numérique de l’extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés (SFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscosity of artificial bolus of high protein extruded snacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mégaradémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference 2018 (AERC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can instrumental characterization help predicting sour taste perception in sourdough bread?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héliciane Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maren Bonnand-Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Sourdough</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations on processing applied on legumes: insights from the French sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riaublanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2-in-1 LegValue Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation discrète de la déconstruction d’aliments - projet AIC MiDiDAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlanvi Lampoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeid Nezamabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métaséminaire CEPIA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt processed zein plasticized by pharmaceutically active ionic liquid for drug delivery.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Viau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du GDR-LIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des propriétés de fusion-adhésion de filaments extrudés à base de protéines de maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53éme Congrès du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chewing behavior of high-protein expanded pea flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mégaradémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin M. Azad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. international conference on Food oral processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing of maize protein by fused deposition modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Bakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th International Conference of the Polymer Processing Society (PPS 32)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polymer Processing Society, Jul 2016, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5016792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La supplémentation de fibres alimentaires, en surnutrition, limite la lipogenèse hépatique et favorisent la β-oxydation musculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Paufique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Nov 2017, Clermont-Ferrand, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticized protein for 3D printing by fused deposition modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International ESAFORM Conference on Material Forming (ESAFORM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4963611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological Model of Maize Starches Expansion by Extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou A. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Material Forming (esaform 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nantes, France. pp.UNSP 180002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic liquids as plasticizers for starch based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Decaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guilois-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pontoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th Starch Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Detmold, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling starch expansion by twin screw extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou A. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovic Club</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCC Company, Mar 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions pédoclimatiques, pratiques culturales et qualité des graines de lentille Anicia : une étude participative pour l'amélioration variétale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05630959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration des aliments extrudés à base de céréales guidée par la rhéologie et la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Société Française de Génie des Procédés (SFGP 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of wheat flour components and dough rheological properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Bread and Cereals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing cereals and legumes-based extruded foods using rheology and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress (ICBC24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nantes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of wheat flour components and dough rheological properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing cereals and legumes-based extruded foods using rheology and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Food Chemistry &amp; Technology (FCT-2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical charactization and cooking behavior of lentils and chickpeas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faidat Mze Hamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dufrechou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Bread and Cereals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a relationship between the pedoclimatic conditions of cultivation, the appearance and the canning quality of green lentil seeds of the Anicia variety?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Papineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress (ICBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nantes (Cité des Congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation with F ava bean (Vicia faba L.) or Fava bean + Flaxseed delayed lipid oxidation in frankfurter and during its digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selebran C,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70.International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Foz Do Iguaçu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for a compromise to supplement beef burgers with fava bean (Vicia fava) flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology and simulation for the processing of extruded breakfast cereals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXth International Congress on Rheology (ICR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Athène, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration des aliments extrudés à base de céréales guidée par la rhéologie et la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème Groupe Français de Rhéologie (GFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the variability of wheat minor components to model farinograph absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Engineering and Food 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of extruded breakfast cereals, guided by rheology and extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple theory helps identifying which different rheological properties can result in the same IDDSI syringe flow test performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Leverrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ramaioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual Congres of the European Society for Swallowing Disorders - Deglutology: (re)Connecting in Dysphagia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple rheological tests to assess the swallowing capacity of foods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Leverrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ramaioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference 2022,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Sevilla (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bread enriched in fermentable fibers increases lipids oxidation in muscles and protects liver from lipid accumulation in overfed mini pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bernalier Donadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th ICC Cereal and Bread Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Christchurch, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology & mechanical properties of pea starch-protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale structural changes of pea flour melting during extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azad Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. ICC Conference “Science meets Technology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation péridynamique du comportement à la rupture de mousses solides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeid Nezamabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Richefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème Congrès du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale structural changes of pea flour melting during extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cereals &amp; Grains 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, London, United Kingdom. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fibres alimentaires modifient l’impact de la suralimentation sur le métabolisme hépathique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hébraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. journée scientifique du GIS IMBL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Clermont-Ferrand, France. , 31 p., 2018, 18ème journée scientifique du GIS IMBL. Lipides Nutrition et Santé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et comportement mécanique de matériaux composites amylo-protéiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème Congrès du GFR (Groupe Français de Rhéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la déstructuration orale de protéagineux extrudés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mégaradémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Al Chamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses - RFL#2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Toulouse, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and mechanical behavior of pea based starch-protein composites obtained by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Federation of Food Science and Technology (EFFoST) International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et comportement mécanique de matériaux composites amylo-protéiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53eme Congrès du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale structural changes of pea flour starch and proteins during extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and mechanical behavior of starch-protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd EFFoST International Conference: Developing innovative food structures and functionalities through process and reformulation to satisfy consumer needs and expectations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological model of oral processing of high-protein extruded pea flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mégaradémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azad Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscosité des bols alimentaires issues de protéagineux extrudés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mégaradémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azad Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53. Congrès du GFR (Groupe Français de Rhéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscous behavior of molten pea flour during extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEREALS 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Diego, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un glossaire panification aux standards du web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Journées Techniques des Industries Céréalières (JTIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale structural changes of pea flour melting during extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azad Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEREALS 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Diego, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopolymers and structural changes during plant proteins texturizing by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Maladira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alchamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Biopolymers 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fibres alimentaires limitent le stockage de lipides hépatiques en situation de surnutrition : quels mécanismes et quels médiateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fibres alimentaires, dans le cadre d’une sur-nutrition, ralentissent la prise de poids et protègent le foie d’une utilisation et d’un captage excessif de glucose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdillah Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2016, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France. 441 p., 2016, JFN 2016 Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starch based materials: ionic liquids as processing aids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Decaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Colomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE Nice 2015, 10th European Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion cooking modeling, control, and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Woodhead Publishing and AACC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrusion Cooking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.295-330, 2020, Cereal Grains Processing, 978-0-12-815360-4. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-815360-4.00010-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport phenomena and material changes during extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Woodhead Publishing and AACC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrusion Cooking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.179-204, 2020, Cereal Grains Processing, 978-0-12-815360-4. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-815360-4.00006-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texturation de matières premières protéiques végétales par cuisson-extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Cassagnau; Véronique Bounor-Legaré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrusion réactive : Des aspects fondamentaux aux développements industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.193-207, 2020, 978-2-7462-4871-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Structure Development in Cereal and Snack Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fotis Spyropoulos; Aris Lazidis; Ian Norton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDBOOK OF FOOD STRUCTURE DEVELOPMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, The Royal Society of Chemistry, pp.151-172, 2020, Food Chemistry, Function and Analysis, 978-1-78801-615-5. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781788016155-00151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion—Cooking and expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleida Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WOODHEAD PUBL LTD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breakfast Cereals and how they are made : raw materials, processing and production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.141-167, 2020, 978-0-12-812044-6 ; 978-0-12-812043-9. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-812043-9.00007-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of basic knowledge models for the simulation of cereal foods processing and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement, Modeling and Automation in Advanced Food Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 161, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Advances in Biochemical Engineering Biotechnology, 978-3-319-60109-0. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/10_2017_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOBILISING AI and food science to better define wheat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.51-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">un pain enrichi en fibres pour limiter les effets délétères de la surnutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the structure and texture of expanded pea flours: the effect of proteins aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin M. Azad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Finitie Element Modelling of pea starch-protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and nutritional properties of fava bean ingredients processed by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Rabesona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et comportement mécanique de composites à base de protéagineux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et comportement mécanique de composites amylo-protéiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc - Octobre 2022 Protéines végétales pour une santé globale : identification des connaissances, verrous et leviers pour leur développement dans l'alimentation humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Durand Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Cailliatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PlantAlliance. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896437v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId425"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38E8B861"/>
+    <w:nsid w:val="CCC44197"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guy-della-valle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6139-3379" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534066v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;eudes Maigret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.70183" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701222v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rezette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Della Valle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.141232" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358079v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Maillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Marais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.146422" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05078696v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.111022" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118224v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Jebalia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116804" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280244v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Purcell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dem&#234;me" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Derensy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0256835" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673979v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Dufour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hugon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dugu&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-024-01430-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603983v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lescher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petite" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lourdin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122319" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275010v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure R&#233;guerre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hugon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109214" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532141v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lecanu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Leverrier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ramaioli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-024-01449-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654321v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET23102007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04079641v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2023.103667" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671289v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kristiawan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289290v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Pulido Diaz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Forero Longas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1413-7054202347014422" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03985426v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.135329" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762852v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jebalia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2022.08.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330826v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Charalambides" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel A. Humphry-Baker" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2022.100272" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871253v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.112047" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351218v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gibouin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Der Sman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benedito" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107096" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714931v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2022.100873" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615139v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1FO04213K" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542205v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Laurier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilija Djekic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2022.01.021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736329v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berzin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11121780" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330215v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. R&#233;guerre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Micard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12393-020-09220-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980650v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Suciu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fernandez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110375" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149019v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otilia Carvalho" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilija Djeki&#263;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Athanassiou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafim Bakalis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10010082" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884860v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assad-Bustillos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tournier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9fo02993a" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625003v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assad Bustillos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jonch&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105553" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210005v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guessasma" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. R&#233;guerre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110108" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622006v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Assad-Bustillos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.11.057" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914388v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/vpfg-ev5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329262v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Maigret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Novales" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115086" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625724v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Assad Bustillos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Reguerre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.01.009" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990152v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.11.006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1FN612H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823463v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dalgalarrondo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marion" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837510v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Micard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Maladira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Alchamieh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.03.027" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621492v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Logi&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descamps" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Soulestin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.12.040" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCD6F3T2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621874v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arufe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chenlo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sineiro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-017-2929-8" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628058v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camarasa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.11.008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4932GZ4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01651998v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Farines" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684408v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Arufe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dore" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.03.040" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602659v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleida Sandoval" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2016.12.001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636800v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-017-1045-9" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539469v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arufe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603936v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fernandez Quintero" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Ceballos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.11.058" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329279v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaunier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndiaye" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vergnes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2015.11.004" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7DKMTZH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837408v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2014.01.004" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764369v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h2xr-ft10" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661484v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir A. Shehzad" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843218v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Gallant" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Planchot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcrs.2000.0368" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8PH6BDV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843295v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colonna" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0144-8617(00)00146-6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLQVGXNZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725397v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tayeb" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.1989.tb07941.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3P9D22S9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674780v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lescher" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826735v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671968v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trystan Domenech" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Vaca Medina" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vandenbossche Mar&#233;chal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671784v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225777v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurixy Bugarin-Castillo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geoffroy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bou Fadel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225816v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Avila-Sierra" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04787683v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523018v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523035v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04669427v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinos Charalambides" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672515v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levesque-Du-Rostu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671772v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Ribes" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672503v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523007v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575281v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Shehzad" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842069v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kritiawan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Germain" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671914v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672534v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522974v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739289v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673509v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673027v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330811v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bretesch&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330748v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330745v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823576v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Duchemin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Couallier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5088313" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549193v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331441v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575262v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125592v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marc Kondjoyan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330700v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549126v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330717v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963937v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737651v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963951v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918035v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlanvi Lampoh" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nezamabadi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883822v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;liciane Cl&#233;ment" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rannou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Bonnand-Ducasse" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914399v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#233;garad&#233;my" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918041v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin M. Azad" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737411v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016792" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738397v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Paufique" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bechet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602509v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963611" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331453v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou A. Ndiaye" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548992v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Decaen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois-Dubois" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331460v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848680v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671970v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671792v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826651v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671902v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708575v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selebran C," TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dupont" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823503v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Papineau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Devaux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848673v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faidat Mze Hamadi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dufrechou" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671779v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671781v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671972v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826261v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672508v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522986v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843429v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048818v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ahmed" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cohade" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330726v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931636v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331420v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azad Emin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990151v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809603v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Mohamed" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154421v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154409v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Al Chamieh" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Emin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330663v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330648v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154418v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154419v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990150v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154420v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154412v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154414v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154417v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791442v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738304v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744262v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdillah Mohamed" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cohade" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549208v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colomines" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329257v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815360-4.00010-9" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329259v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815360-4.00006-7" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331125v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290812v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812043-9.00007-2" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269879v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le-Bail" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788016155-00151" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03208757v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789772v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/10_2017_10" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10_2017_10" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417431v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456750v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671278v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671272v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevallier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671264v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671302v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331500v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896437v2" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Durand Tardif" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Cailliatte" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carr&#233;" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guy-della-valle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6139-3379" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05610581v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mze Hamadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Della Valle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufrechou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gall" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2026.119420" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534066v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;eudes Maigret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.70183" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358079v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Maillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Marais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.146422" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05078696v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rezette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.111022" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701222v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.141232" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118224v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Jebalia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116804" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280244v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Purcell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dem&#234;me" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Derensy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0256835" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673979v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Dufour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hugon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dugu&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-024-01430-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603983v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lescher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petite" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lourdin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122319" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275010v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure R&#233;guerre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hugon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109214" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532141v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lecanu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Leverrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ramaioli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-024-01449-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654321v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET23102007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04079641v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2023.103667" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671289v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kristiawan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289290v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Pulido Diaz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Forero Longas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1413-7054202347014422" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03985426v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.135329" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351218v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gibouin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Der Sman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benedito" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107096" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871253v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.112047" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762852v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jebalia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2022.08.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330826v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Charalambides" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel A. Humphry-Baker" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2022.100272" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714931v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2022.100873" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615139v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1FO04213K" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736329v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berzin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11121780" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542205v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Laurier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilija Djekic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2022.01.021" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980650v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Suciu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fernandez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110375" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330215v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. R&#233;guerre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Micard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12393-020-09220-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149019v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otilia Carvalho" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilija Djeki&#263;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Athanassiou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafim Bakalis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10010082" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625003v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assad Bustillos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jonch&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105553" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210005v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assad-Bustillos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guessasma" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. R&#233;guerre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110108" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884860v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tournier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9fo02993a" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622006v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Assad-Bustillos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.11.057" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914388v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/vpfg-ev5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329262v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Maigret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Novales" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115086" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625724v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Assad Bustillos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Reguerre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.01.009" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990152v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.11.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1FN612H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621492v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Logi&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descamps" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Soulestin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.12.040" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCD6F3T2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823463v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dalgalarrondo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marion" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837510v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Micard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Maladira" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Alchamieh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.03.027" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621874v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arufe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chenlo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sineiro" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-017-2929-8" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628058v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camarasa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.11.008" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4932GZ4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01651998v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Farines" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602659v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleida Sandoval" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2016.12.001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636800v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-017-1045-9" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539469v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arufe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dore" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.03.040" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684408v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Arufe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603936v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fernandez Quintero" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Ceballos" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.11.058" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329279v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaunier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndiaye" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vergnes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2015.11.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7DKMTZH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837408v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2014.01.004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764369v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h2xr-ft10" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661484v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir A. Shehzad" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843218v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Gallant" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Planchot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcrs.2000.0368" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8PH6BDV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843295v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barron" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colonna" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0144-8617(00)00146-6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLQVGXNZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725397v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tayeb" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.1989.tb07941.x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3P9D22S9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674780v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lescher" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826735v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671968v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trystan Domenech" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Vaca Medina" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vandenbossche Mar&#233;chal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671784v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225777v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurixy Bugarin-Castillo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geoffroy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bou Fadel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225816v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Avila-Sierra" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04669427v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinos Charalambides" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672515v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levesque-Du-Rostu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671772v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Ribes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04787683v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523018v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523035v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672503v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523007v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671914v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575281v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Shehzad" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842069v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kritiawan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Germain" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672534v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522974v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739289v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673027v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330811v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bretesch&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673509v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330748v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330745v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575262v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331441v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549193v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823576v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Duchemin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Couallier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5088313" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125592v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marc Kondjoyan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330700v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549126v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330717v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914399v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#233;garad&#233;my" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883822v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;liciane Cl&#233;ment" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rannou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Bonnand-Ducasse" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737651v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918035v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlanvi Lampoh" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nezamabadi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963951v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963937v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918041v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin M. Azad" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737411v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016792" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738397v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Paufique" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bechet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602509v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963611" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331453v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou A. Ndiaye" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548992v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Decaen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois-Dubois" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331460v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05630959v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671970v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848680v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671792v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826651v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671902v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848673v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faidat Mze Hamadi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dufrechou" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823503v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Papineau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Devaux" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708575v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selebran C," TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dupont" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671779v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671781v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671972v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826261v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672508v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843429v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522986v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048818v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ahmed" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cohade" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330726v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331420v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azad Emin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931636v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154421v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809603v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Mohamed" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990151v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154409v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Al Chamieh" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Emin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330648v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330663v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154418v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990150v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154419v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154420v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154417v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791442v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154412v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154414v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738304v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744262v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdillah Mohamed" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cohade" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549208v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colomines" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329257v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815360-4.00010-9" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329259v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815360-4.00006-7" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331125v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269879v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le-Bail" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788016155-00151" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03208757v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812043-9.00007-2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789772v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/10_2017_10" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10_2017_10" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417431v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456750v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671272v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevallier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671278v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671264v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671302v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331500v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896437v2" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Durand Tardif" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Cailliatte" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carr&#233;" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>