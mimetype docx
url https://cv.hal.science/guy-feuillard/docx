--- v1 (2026-03-27)
+++ v2 (2026-05-10)
@@ -1399,51 +1399,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromechanical Properties and Microstructure of Undoped K&amp;lt;sub&amp;gt;0.5&amp;lt;/sub&amp;gt;Na&amp;lt;sub&amp;gt;0.5&amp;lt;/sub&amp;gt;NbO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Ceramics and KNbO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;-NaNbO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Crystals</w:t>
+                <w:t xml:space="preserve">High electromechanical performance with spark plasma sintering of undoped K0.5Na0.5NbO3 ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
@@ -1457,127 +1457,139 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schoenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Le Clézio</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Clezio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.90.25⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (5), pp.7473 - 7480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2013.12.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839014v1</w:t>
+                <w:t xml:space="preserve">hal-01627776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High electromechanical performance with spark plasma sintering of undoped K0.5Na0.5NbO3 ceramics</w:t>
+                <w:t xml:space="preserve">Electromechanical Properties and Microstructure of Undoped K&amp;lt;sub&amp;gt;0.5&amp;lt;/sub&amp;gt;Na&amp;lt;sub&amp;gt;0.5&amp;lt;/sub&amp;gt;NbO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Ceramics and KNbO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;-NaNbO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
@@ -1591,158 +1603,146 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schoenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Le Clezio</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Clézio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90, pp.25 - 32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.90.25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2013.12.097⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01627776v1</w:t>
+                <w:t xml:space="preserve">hal-01839014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical admittance of piezoelectric parallelepipeds: application to tensorial characterization of piezoceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Le Clezio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2225,51 +2225,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Excitation and Mechanical Vibration of a Piezoelectric Cube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Le Clezio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7354,51 +7354,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation ultrasonore du bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Le Clezio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8077,51 +8077,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F0175FC8"/>
+    <w:nsid w:val="857E73DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8308,51 +8308,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guy-feuillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1502-0616" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093052243" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803650v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Chi Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Navacchia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/acoustics6040058" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042972v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Achdjian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prax" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.106969" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009108v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Chi Nguyen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27525" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016459v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Diallo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Mamadou Bal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Babacar Ndiaye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salif Gaye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/jmsr.v10n2p84" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581399v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Saadaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Thien Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2021.3101124" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842918v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bavencoffe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tembhurnikar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Negulescu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolfman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17436753.2018.1458475" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741553v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923217" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823124v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Schwartz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prax" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pineau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2014.10.016" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X1KW37J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627787v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schoenstein" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676114Y.0000000230" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01839014v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.90.25" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627776v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Clezio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2013.12.097" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98K2K3MV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627806v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delaunay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863090" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235794v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lematre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran Huu Hue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676112Y.0000000020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823125v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. E. Kuznetsova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Zaitsev" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. A. Borodina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Shikhabudinov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Teplykh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4810905" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672150v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.12.008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJNGL1T4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823126v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469003v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lam" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Clezio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amorin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alguero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2008.11.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M46G2H2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840978v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marechal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janez Holc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danjela Kuscer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kosec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190802396850" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804666v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Darinskii" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Clezio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726340801921551" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804669v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lematre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guennou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2008.665" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804680v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Shuvalov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2008.03.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDSR8GFZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804686v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Darinskii" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2007.08.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-845JFC8K-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804682v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2008.06.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF6BF1NR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804616v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Darinskii" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Le Clezio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/012101" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804614v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tran Huu Hue" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-007-9177-4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D7D5E88FDB86E39E5B18CFC34431A2F6A64065B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804613v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortineau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vander Meulen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2736344" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057064v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loyau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2007.543" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804617v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/012117" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804612v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2007.284" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052800v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delaunay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2006.1621495" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804611v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2336989" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804610v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2006.137" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243826v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haumesser" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2356787" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114874v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Clezio E" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mp" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lethiecq" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005128025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8BQG2RKG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016094v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1404435" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016083v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teston" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tessier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tran Hu Hue" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.371927" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016077v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Teston" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tessier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Richard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Roncin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(99)00215-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNL2DMKZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016073v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Certon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levassort" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150199908210545" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016065v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P.Tran Huu Hue" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0041-624X(97)00081-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWJ86BD6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016505v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/58.726453" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016050v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brynjar Karlsson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.418136" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016062v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009535v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berson M." TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diridolou S" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009426v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.358657" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252997v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diridollou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Letiecq" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pourcelot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945285" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B50456FBDA5B5EE5E72150184E0BB65442C8158/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009474v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009444v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Amazit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.355339" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223382v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223325v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057216v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Navacchia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223336v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223349v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009095v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossep Achdjian" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Richard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9957650" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235805v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235747v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lematre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235721v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2013.6748712" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810999v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leclezio" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235845v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235663v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935880" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554455v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537196v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057066v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loyau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2004.1417806" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057062v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Tran" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wurlitzer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ringgaard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2003.1293308" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016008v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Berson" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Patat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-5851-4_2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guy-feuillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1502-0616" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093052243" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803650v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Chi Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Navacchia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/acoustics6040058" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042972v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Achdjian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prax" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.106969" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009108v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Chi Nguyen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27525" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016459v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Diallo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Mamadou Bal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Babacar Ndiaye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salif Gaye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/jmsr.v10n2p84" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581399v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Saadaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Thien Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2021.3101124" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842918v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bavencoffe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tembhurnikar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Negulescu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolfman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17436753.2018.1458475" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741553v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923217" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823124v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Schwartz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prax" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pineau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2014.10.016" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X1KW37J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627787v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schoenstein" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676114Y.0000000230" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627776v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Clezio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2013.12.097" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98K2K3MV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01839014v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.90.25" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627806v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delaunay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863090" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235794v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lematre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran Huu Hue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676112Y.0000000020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823125v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. E. Kuznetsova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Zaitsev" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. A. Borodina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Shikhabudinov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Teplykh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4810905" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672150v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.12.008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJNGL1T4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823126v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469003v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lam" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Clezio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amorin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alguero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2008.11.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M46G2H2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840978v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marechal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janez Holc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danjela Kuscer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kosec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190802396850" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804666v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Darinskii" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Clezio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726340801921551" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804669v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lematre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guennou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2008.665" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804680v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Shuvalov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2008.03.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDSR8GFZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804686v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Darinskii" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2007.08.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-845JFC8K-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804682v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2008.06.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF6BF1NR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804616v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Darinskii" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Le Clezio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/012101" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804614v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tran Huu Hue" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-007-9177-4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D7D5E88FDB86E39E5B18CFC34431A2F6A64065B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804613v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortineau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vander Meulen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2736344" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057064v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loyau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2007.543" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804617v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/012117" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804612v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2007.284" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052800v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delaunay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2006.1621495" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804611v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2336989" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804610v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2006.137" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243826v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haumesser" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2356787" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114874v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Clezio E" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mp" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lethiecq" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005128025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8BQG2RKG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016094v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1404435" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016083v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teston" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tessier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tran Hu Hue" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.371927" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016077v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Teston" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tessier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Richard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Roncin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(99)00215-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNL2DMKZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016073v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Certon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levassort" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150199908210545" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016065v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P.Tran Huu Hue" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0041-624X(97)00081-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWJ86BD6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016505v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/58.726453" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016050v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brynjar Karlsson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.418136" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016062v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009535v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berson M." TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diridolou S" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009426v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.358657" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252997v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diridollou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Letiecq" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pourcelot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945285" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B50456FBDA5B5EE5E72150184E0BB65442C8158/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009474v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009444v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Amazit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.355339" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223382v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223325v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057216v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Navacchia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223336v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223349v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009095v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossep Achdjian" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Richard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9957650" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235805v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235747v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lematre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235721v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2013.6748712" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810999v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leclezio" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235845v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235663v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935880" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554455v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537196v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057066v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loyau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2004.1417806" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057062v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Tran" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wurlitzer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ringgaard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2003.1293308" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016008v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Berson" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Patat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-5851-4_2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>