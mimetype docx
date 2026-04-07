--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -1271,51 +1271,51 @@
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trd.2021.102766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03927019v1</w:t>
+                <w:t xml:space="preserve">hal-03177572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to measure the impacts of shared automated electric vehicles on urban mobility</w:t>
               </w:r>
@@ -1401,51 +1401,51 @@
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trd.2021.102766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03177572v1</w:t>
+                <w:t xml:space="preserve">hal-03927019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substituting individual mobility by mobility on demand using autonomous vehicles - a sustainable assessment simulation of Berlin and Stuttgart</w:t>
               </w:r>
@@ -2572,754 +2572,754 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Impact Assessment: Externalities of Automated Electric Vehicles for Public Transport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ines Jaroudi</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Boos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guy Fournier</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Konstantas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Attias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automated Vehicles as a Game Changer for Sustainable Mobility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.315-360, 2024, Contributions to Management Science, </w:t>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.1-12, 2024, Contributions to Management Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-61681-5_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-61681-5_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05197466v1</w:t>
+                <w:t xml:space="preserve">hal-05197459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Impact Assessment: Automated Minibuses for Public Transport</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicole van den Boom</w:t>
+                <w:t xml:space="preserve">Technical Impact Assessment: Obstacles and Developments of Automated Minibuses for Public Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Beye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Benyahya</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Zinckernagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automated Vehicles as a Game Changer for Sustainable Mobility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.279-314, 2024, Contributions to Management Science, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-61681-5_13⟩</w:t>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.247-260, 2024, Contributions to Management Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-61681-5_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05197465v1</w:t>
+                <w:t xml:space="preserve">hal-05197463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Konstantas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automated Vehicles as a Game Changer for Sustainable Mobility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.507-509, 2024, Contributions to Management Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-61681-5_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05197474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical Impact Assessment: Obstacles and Developments of Automated Minibuses for Public Transport</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sustainability Assessment of the Integration of Automated Minibuses in Urban Mobility Systems: Learnings from the AVENUE Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Horschutz Nemoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Jaroudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorien Duffner-Korbee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Viere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Naderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automated Vehicles as a Game Changer for Sustainable Mobility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.247-260, 2024, Contributions to Management Science, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-61681-5_11⟩</w:t>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.413-426, 2024, Contributions to Management Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-61681-5_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05197463v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05197470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability Assessment of the Integration of Automated Minibuses in Urban Mobility Systems: Learnings from the AVENUE Project</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental Impact Assessment: Externalities of Automated Electric Vehicles for Public Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Jaroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dorien Duffner-Korbee</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Boos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Viere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automated Vehicles as a Game Changer for Sustainable Mobility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.413-426, 2024, Contributions to Management Science, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-61681-5_17⟩</w:t>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.315-360, 2024, Contributions to Management Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-61681-5_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05197470v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05197466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Fournier</w:t>
+                <w:t xml:space="preserve">Environmental Impact Assessment: Automated Minibuses for Public Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Viere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Boos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole van den Boom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Benyahya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Ben Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automated Vehicles as a Game Changer for Sustainable Mobility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.1-12, 2024, Contributions to Management Science, </w:t>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.279-314, 2024, Contributions to Management Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-61681-5_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-61681-5_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05197459v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05197465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stakeholder Analysis and AVENUE Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorien Duffner-Korbee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Horschutz Nemoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3461,51 +3461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Klarmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorien Duffner-Korbee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automated Vehicles as a Game Changer for Sustainable Mobility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.429-474, 2024, Contributions to Management Science, </w:t>
@@ -3543,51 +3543,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Impact Assessment: Changing Mobility Behaviour by Understanding Customer Needs and Attitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorien Duffner-Korbee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Naderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3699,51 +3699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Boos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Horschutz Nemoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorien Duffner-Korbee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Dubielzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4184,51 +4184,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04367855v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Horschutz Nemoto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorien Korbee" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Jaroudi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Viere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Naderer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.599" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197485v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fournier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.840" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197484v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thalhofer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chr&#233;tien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Boos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.845" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927016v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2022.122260" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197477v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197480v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598082v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Huber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2021.103160" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598066v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaoui Roukaya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbee Dorien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroudi Ines" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2021.102766" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927019v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukaya Issaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177572v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598091v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf W&#246;rner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Morozova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2020.112029" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598128v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Goehlich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Richter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBG.2020.106467" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598148v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Baumann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Gasde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Kilian Yasin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2018.093420" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598168v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Kilian-Yasin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie W&#246;hr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Tangour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.12.074" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197449v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole van den Boom" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Beye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95284-5_21" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197453v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85578-8_36" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676045v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bulteau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651664v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Konstantas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Attias" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197456v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197466v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5_14" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197465v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Benyahya" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Moussa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5_13" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197474v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5_20" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197463v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zinckernagel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5_11" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197470v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorien Duffner-Korbee" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5_17" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197459v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5_1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197460v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5_9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197471v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Klarmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5_18" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197467v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Liebhauser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5_15" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197472v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Dubielzig" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5_19" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197461v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5_10" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598112v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61075-3_27" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04367855v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Horschutz Nemoto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorien Korbee" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Jaroudi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Viere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Naderer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.599" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197485v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fournier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.840" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197484v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thalhofer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chr&#233;tien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Boos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.845" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927016v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2022.122260" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197477v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197480v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598082v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Huber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2021.103160" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598066v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaoui Roukaya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbee Dorien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroudi Ines" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2021.102766" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177572v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukaya Issaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927019v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598091v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf W&#246;rner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Morozova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2020.112029" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598128v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Goehlich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Richter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBG.2020.106467" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598148v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Baumann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Gasde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Kilian Yasin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2018.093420" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598168v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Kilian-Yasin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie W&#246;hr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Tangour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.12.074" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197449v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole van den Boom" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Beye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95284-5_21" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197453v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85578-8_36" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676045v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bulteau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651664v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Konstantas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Attias" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197456v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197459v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5_1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197463v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zinckernagel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5_11" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197474v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5_20" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197470v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorien Duffner-Korbee" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5_17" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197466v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5_14" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197465v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Benyahya" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Moussa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5_13" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197460v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5_9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197471v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Klarmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5_18" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197467v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Liebhauser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5_15" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197472v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Dubielzig" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5_19" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197461v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5_10" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598112v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61075-3_27" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>