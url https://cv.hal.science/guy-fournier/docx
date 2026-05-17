--- v1 (2026-04-07)
+++ v2 (2026-05-17)
@@ -2572,144 +2572,118 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Konstantas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danielle Attias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automated Vehicles as a Game Changer for Sustainable Mobility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.1-12, 2024, Contributions to Management Science, </w:t>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.507-509, 2024, Contributions to Management Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-61681-5_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-61681-5_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05197459v1</w:t>
+                <w:t xml:space="preserve">hal-05197474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical Impact Assessment: Obstacles and Developments of Automated Minibuses for Public Transport</w:t>
               </w:r>
@@ -2793,637 +2767,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05197463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sustainability Assessment of the Integration of Automated Minibuses in Urban Mobility Systems: Learnings from the AVENUE Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Horschutz Nemoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Jaroudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorien Duffner-Korbee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Viere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Naderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automated Vehicles as a Game Changer for Sustainable Mobility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.507-509, 2024, Contributions to Management Science, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-61681-5_20⟩</w:t>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.413-426, 2024, Contributions to Management Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-61681-5_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05197474v1</w:t>
+                <w:t xml:space="preserve">hal-05197470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability Assessment of the Integration of Automated Minibuses in Urban Mobility Systems: Learnings from the AVENUE Project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Boos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Konstantas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Attias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automated Vehicles as a Game Changer for Sustainable Mobility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.413-426, 2024, Contributions to Management Science, </w:t>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.1-12, 2024, Contributions to Management Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-61681-5_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-61681-5_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05197470v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05197459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Impact Assessment: Externalities of Automated Electric Vehicles for Public Transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stakeholder Analysis and AVENUE Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorien Duffner-Korbee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Horschutz Nemoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Jaroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrian Boos</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole van den Boom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Viere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automated Vehicles as a Game Changer for Sustainable Mobility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.315-360, 2024, Contributions to Management Science, </w:t>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.201-234, 2024, Contributions to Management Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-61681-5_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-61681-5_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05197466v1</w:t>
+                <w:t xml:space="preserve">hal-05197460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Impact Assessment: Automated Minibuses for Public Transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental Impact Assessment: Externalities of Automated Electric Vehicles for Public Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Jaroudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Boos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Viere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automated Vehicles as a Game Changer for Sustainable Mobility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.279-314, 2024, Contributions to Management Science, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-61681-5_13⟩</w:t>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.315-360, 2024, Contributions to Management Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-61681-5_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05197465v1</w:t>
+                <w:t xml:space="preserve">hal-05197466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stakeholder Analysis and AVENUE Strategies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ines Jaroudi</w:t>
+                <w:t xml:space="preserve">Environmental Impact Assessment: Automated Minibuses for Public Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Viere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Boos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole van den Boom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tobias Viere</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Benyahya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Ben Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automated Vehicles as a Game Changer for Sustainable Mobility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.201-234, 2024, Contributions to Management Science, </w:t>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.279-314, 2024, Contributions to Management Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-61681-5_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-61681-5_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05197460v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05197465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System Innovation in Passenger Transportation with Automated Minibuses in ITS: The Citizen-Centric Approach of AVENUE</w:t>
               </w:r>
@@ -3461,51 +3461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Klarmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorien Duffner-Korbee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automated Vehicles as a Game Changer for Sustainable Mobility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.429-474, 2024, Contributions to Management Science, </w:t>
@@ -3543,51 +3543,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Impact Assessment: Changing Mobility Behaviour by Understanding Customer Needs and Attitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorien Duffner-Korbee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Naderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3654,278 +3654,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05197467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition Planning Towards a Sustainable Urban Mobility Ecosystem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Research Approach: Introduction to SUMP and AVENUE Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Horschutz Nemoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole van den Boom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Thalhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automated Vehicles as a Game Changer for Sustainable Mobility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.475-506, 2024, Contributions to Management Science, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-61681-5_19⟩</w:t>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.237-245, 2024, Contributions to Management Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-61681-5_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05197472v1</w:t>
+                <w:t xml:space="preserve">hal-05197461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research Approach: Introduction to SUMP and AVENUE Methodology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition Planning Towards a Sustainable Urban Mobility Ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Thalhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Boos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Horschutz Nemoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorien Duffner-Korbee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Dubielzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automated Vehicles as a Game Changer for Sustainable Mobility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.237-245, 2024, Contributions to Management Science, </w:t>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.475-506, 2024, Contributions to Management Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-61681-5_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-61681-5_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05197461v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05197472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing Automated Shuttles in the Public Transport of European Cities: The Case of the AVENUE Project</w:t>
               </w:r>
@@ -4184,51 +4184,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04367855v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Horschutz Nemoto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorien Korbee" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Jaroudi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Viere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Naderer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.599" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197485v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fournier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.840" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197484v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thalhofer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chr&#233;tien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Boos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.845" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927016v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2022.122260" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197477v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197480v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598082v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Huber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2021.103160" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598066v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaoui Roukaya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbee Dorien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroudi Ines" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2021.102766" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177572v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukaya Issaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927019v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598091v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf W&#246;rner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Morozova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2020.112029" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598128v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Goehlich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Richter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBG.2020.106467" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598148v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Baumann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Gasde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Kilian Yasin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2018.093420" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598168v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Kilian-Yasin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie W&#246;hr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Tangour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.12.074" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197449v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole van den Boom" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Beye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95284-5_21" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197453v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85578-8_36" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676045v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bulteau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651664v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Konstantas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Attias" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197456v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197459v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5_1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197463v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zinckernagel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5_11" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197474v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5_20" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197470v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorien Duffner-Korbee" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5_17" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197466v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5_14" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197465v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Benyahya" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Moussa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5_13" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197460v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5_9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197471v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Klarmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5_18" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197467v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Liebhauser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5_15" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197472v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Dubielzig" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5_19" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197461v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5_10" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598112v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61075-3_27" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04367855v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Horschutz Nemoto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorien Korbee" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Jaroudi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Viere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Naderer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.599" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197485v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fournier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.840" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197484v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thalhofer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chr&#233;tien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Boos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.845" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927016v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2022.122260" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197477v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197480v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598082v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Huber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2021.103160" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598066v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaoui Roukaya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbee Dorien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroudi Ines" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2021.102766" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177572v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukaya Issaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927019v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598091v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf W&#246;rner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Morozova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2020.112029" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598128v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Goehlich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Richter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBG.2020.106467" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598148v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Baumann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Gasde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Kilian Yasin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2018.093420" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598168v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Kilian-Yasin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie W&#246;hr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Tangour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.12.074" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197449v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole van den Boom" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Beye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95284-5_21" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197453v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85578-8_36" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676045v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bulteau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651664v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Konstantas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Attias" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197456v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197474v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5_20" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197463v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zinckernagel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5_11" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197470v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorien Duffner-Korbee" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5_17" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197459v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5_1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197460v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5_9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197466v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5_14" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197465v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Benyahya" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Moussa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5_13" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197471v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Klarmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5_18" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197467v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Liebhauser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5_15" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197461v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5_10" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197472v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Dubielzig" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5_19" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598112v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61075-3_27" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>