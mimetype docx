--- v0 (2026-04-04)
+++ v1 (2026-04-30)
@@ -589,291 +589,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct determination of a single battery internal resistances distribution using a heterogeneous model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Off-line method to determine the electrode balancing of Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karrick Mergo Mbeya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Forgez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Juston</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">, 2020, 183, pp.34-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2020.01.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2020.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489055v1</w:t>
+                <w:t xml:space="preserve">hal-02495608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-line method to determine the electrode balancing of Li-ion batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karrick Mergo Mbeya</w:t>
+                <w:t xml:space="preserve">Direct determination of a single battery internal resistances distribution using a heterogeneous model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Juston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Damay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Forgez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 183, pp.34-47. </w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2020.02.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2020.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495608v1</w:t>
+                <w:t xml:space="preserve">hal-02489055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison Between Single-Model and Multimodel Optimization Methods for Multiphysical Design of Electrical Machines</w:t>
               </w:r>
@@ -944,404 +944,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast iron losses model of stator taking into account the flux weakening mode for the optimal sizing of high speed permanent internal magnet synchronous machine</w:t>
+                <w:t xml:space="preserve">Thermal Design Optimization of Electric Machines Using a Global Sensitivity Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulivan Küttler</w:t>
+                <w:t xml:space="preserve">Bassel Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdenour Abdelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Vangraefschepe</w:t>
+                <w:t xml:space="preserve">Antoine Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2016.06.009⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (6), pp.5365-5372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2017.2746015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01451384v1</w:t>
+                <w:t xml:space="preserve">hal-01991136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Study of Convective Heat Transfer in the End Regions of a Totally Enclosed Permanent Magnet Synchronous Machine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast iron losses model of stator taking into account the flux weakening mode for the optimal sizing of high speed permanent internal magnet synchronous machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulivan Küttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayoub Ben Nachouane</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdenour Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vivier</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vangraefschepe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2017.2691731⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 131, pp.328-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2016.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701267v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Design Optimization of Electric Machines Using a Global Sensitivity Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
+                <w:t xml:space="preserve">Numerical Study of Convective Heat Transfer in the End Regions of a Totally Enclosed Permanent Magnet Synchronous Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Ben Nachouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vivier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 53 (6), pp.5365-5372. </w:t>
+              <w:t xml:space="preserve">, 2017, 53 (4), pp.3538 - 3547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIA.2017.2746015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2017.2691731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991136v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous behavior modeling of a LiFePO4-graphite cell using an equivalent electrical circuit</w:t>
               </w:r>
@@ -1438,871 +1438,871 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for the fast estimation of a battery entropy-variation high-resolution curve – Application on a commercial LiFePO4/graphite cell</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Bichat</w:t>
+                <w:t xml:space="preserve">Thermal modeling of an asymmetrical totally enclosed permanent magnet integrated starter generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Khlissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassel Assaad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2016.09.083⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 130, pp.32-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2015.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02007386v1</w:t>
+                <w:t xml:space="preserve">hal-01991144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal modeling of an asymmetrical totally enclosed permanent magnet integrated starter generator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vivier</w:t>
+                <w:t xml:space="preserve">A method for the fast estimation of a battery entropy-variation high-resolution curve – Application on a commercial LiFePO4/graphite cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Forgez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Bichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bassel Assaad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 130, pp.32-47. </w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 332, pp.149-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2015.06.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2016.09.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991144v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02007386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination expérimentale des coefficients d'échange thermique en mode de convection naturelle - Application à une machine électrique intégrée dans son environnement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
+                <w:t xml:space="preserve">Thermal modeling of a large prismatic LiFePO4/graphite battery. Coupled thermal and heat generation models for characterization and simulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Forgez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Bichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue 3E.I</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 283, pp.37-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.02.091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04436202v1</w:t>
+                <w:t xml:space="preserve">hal-01500605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal modeling of a large prismatic LiFePO4/graphite battery. Coupled thermal and heat generation models for characterization and simulation.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Bichat</w:t>
+                <w:t xml:space="preserve">Détermination expérimentale des coefficients d'échange thermique en mode de convection naturelle - Application à une machine électrique intégrée dans son environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassel Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Khlissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue 3E.I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80, pp.57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.02.091⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01500605v1</w:t>
+                <w:t xml:space="preserve">hal-04436202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal sizing of permanent magnet synchronous machine for a given profile for hybrid application</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extended Double Carrier PWM Strategy Dedicated to RMS Current Reduction in DC Link Capacitors of Three-Phase Inverters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadidja El Kadri Benkara</w:t>
+                <w:t xml:space="preserve">The Dung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Vangraefschepe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ejee.17.439-453⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (1), pp.396-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPEL.2013.2251005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01970013v1</w:t>
+                <w:t xml:space="preserve">hal-01969931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Modeling of a Claw-Pole Electrical Generator: Steady-State Computation and Identification of Free and Forced Convection Coefficients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maloberti</w:t>
+                <w:t xml:space="preserve">Optimal sizing of permanent magnet synchronous machine for a given profile for hybrid application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulivan Küttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Gimeno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Ospina</w:t>
+                <w:t xml:space="preserve">Khadidja El Kadri Benkara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vangraefschepe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2013.2270222⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (5-6), pp.439-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ejee.17.439-453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969947v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Double Carrier PWM Strategy Dedicated to RMS Current Reduction in DC Link Capacitors of Three-Phase Inverters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal Modeling of a Claw-Pole Electrical Generator: Steady-State Computation and Identification of Free and Forced Convection Coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maloberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dung Nguyen</w:t>
+                <w:t xml:space="preserve">Anthony Gimeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Patin</w:t>
+                <w:t xml:space="preserve">Alejandro Ospina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 29 (1), pp.396-406. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (1), pp.279-287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPEL.2013.2251005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2013.2270222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969931v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the diffusion phenomenon in a lithium-ion cell using frequency or time domain identification</w:t>
               </w:r>
@@ -2411,1160 +2411,1160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvements for multi‐objective optimizations using output space mapping technique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupled Numerical Simulation Between Electromagnetic and Structural Models. Influence of the Supply Harmonics for Synchronous Machine Vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Lemoine</w:t>
+                <w:t xml:space="preserve">P. Pellerey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/03321641211209735⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (2), pp.983-986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2175714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01991152v1</w:t>
+                <w:t xml:space="preserve">hal-01969934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled Numerical Simulation Between Electromagnetic and Structural Models. Influence of the Supply Harmonics for Synchronous Machine Vibrations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Pellerey</w:t>
+                <w:t xml:space="preserve">Improvements for multi‐objective optimizations using output space mapping technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lanfranchi</w:t>
+                <w:t xml:space="preserve">Didier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 48 (2), pp.983-986. </w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (3), pp.827-841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2175714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/03321641211209735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969934v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance temps réel de batterie Li-ion</w:t>
+                <w:t xml:space="preserve">Optimisation multiphysique d’alterno-démarreurs par combinaison de modèles analytiques et éléments finis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinh Vinh Do</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Forgez</w:t>
+                <w:t xml:space="preserve">Jerome Legranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadija Benkara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Friedrich</w:t>
+                <w:t xml:space="preserve">Jean-Claude Mipo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 14 (2-3), pp.383-397</w:t>
+              <w:t xml:space="preserve">, 2011, 14 (2-3), pp.165-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997098v1</w:t>
+                <w:t xml:space="preserve">hal-01970025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation multiphysique d’alterno-démarreurs par combinaison de modèles analytiques et éléments finis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Direct Digital Technique Implementation of General Discontinuous Pulse Width Modulation Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Dung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Legranger</w:t>
+                <w:t xml:space="preserve">J. Hobraiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Mipo</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (9), pp.4445-4454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2010.2102311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01970025v1</w:t>
+                <w:t xml:space="preserve">hal-01969911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Direct Digital Technique Implementation of General Discontinuous Pulse Width Modulation Strategy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Patin</w:t>
+                <w:t xml:space="preserve">Fast Optimization of a Linear Actuator by Space Mapping Using Unique Finite-Element Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIE.2010.2102311⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (5), pp.2059-2065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2011.2162050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969911v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Optimization of a Linear Actuator by Space Mapping Using Unique Finite-Element Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Lemoine</w:t>
+                <w:t xml:space="preserve">Surveillance temps réel de batterie Li-ion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Vinh Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Forgez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Benkara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (2-3), pp.383-397</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991154v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERMEANCE COMPUTATION FOR DETERMINATION OF INDUCTION MOTOR ACOUSTIC NOISE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal modeling of a cylindrical LiFePO4/graphite lithium-ion battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Forgez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Vinh Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Le Besnerais</w:t>
+                <w:t xml:space="preserve">Mathieu Morcrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Lanfranchi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G Friedrich</w:t>
+                <w:t xml:space="preserve">Charles Delacourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Przeglad Elektrotechniczny </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 195 (9), pp.2961-2968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2009.10.105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01731162v1</w:t>
+                <w:t xml:space="preserve">hal-01999911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Photovoltaic Array Model Parameters. Modelling and Experimental Verification</w:t>
+                <w:t xml:space="preserve">Combination of Finite-Element and Analytical Models in the Optimal Multidomain Design of Machines: Application to an Interior Permanent-Magnet Starter Generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issam Houssamo</w:t>
+                <w:t xml:space="preserve">J. Legranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Sechilariu</w:t>
+                <w:t xml:space="preserve">G. Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locment Fabrice</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Friedrich</w:t>
+                <w:t xml:space="preserve">S. Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mipo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy &amp; Power Quality Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (1), pp.232-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2009.2036549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01956389v1</w:t>
+                <w:t xml:space="preserve">hal-01991166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of Finite-Element and Analytical Models in the Optimal Multidomain Design of Machines: Application to an Interior Permanent-Magnet Starter Generator</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PERMEANCE COMPUTATION FOR DETERMINATION OF INDUCTION MOTOR ACOUSTIC NOISE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Vivier</w:t>
+                <w:t xml:space="preserve">J. Le Besnerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mipo</w:t>
+                <w:t xml:space="preserve">V Lanfranchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Friedrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Przeglad Elektrotechniczny </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991166v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal modeling of a cylindrical LiFePO4/graphite lithium-ion battery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dinh Vinh Do</w:t>
+                <w:t xml:space="preserve">Identification of Photovoltaic Array Model Parameters. Modelling and Experimental Verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Houssamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Sechilariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Locment Fabrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Delacourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Renewable Energy &amp; Power Quality Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, RE&amp;PQJ-8 ISSN 2172-038X, 1 (8), pp.620-626</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01999911v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of Audible Magnetic Noise Radiated by Adjustable-Speed Drive Induction Machines</w:t>
               </w:r>
@@ -3576,51 +3576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Besnerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3674,256 +3674,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetic Macroscopic Representation and Maximum Control Structure of a semi-isolated network. Photovoltaic application for a low energy building</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated starter generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Locment</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guy Friedrich</w:t>
+                <w:t xml:space="preserve">A. Girardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (4), pp.26-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MRA.2009.932592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01956231v1</w:t>
+                <w:t xml:space="preserve">hal-01969827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated starter generator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energetic Macroscopic Representation and Maximum Control Structure of a semi-isolated network. Photovoltaic application for a low energy building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Locment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Sechilariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christohe Forgez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Girardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (5-6), pp.609-637</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969827v1</w:t>
+                <w:t xml:space="preserve">hal-01956231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impedance Observer for a Li-Ion Battery Using Kalman Filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Vinh Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Forgez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4022,51 +4022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Besnerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4152,51 +4152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Besnerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4412,51 +4412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Forgez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lagonotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Friedrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 158 (2), pp.1490-1497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4735,51 +4735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Kamona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Haack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5293,537 +5293,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehension and Estimation of Windage Losses in Rotor Slotted Air Gaps of Electrical Machines using CFD-LES methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct determination of a single battery internal resistances distribution using a heterogeneous model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Juston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Forgez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Sadr</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karrick Mergo-Mbeya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Energy Conversion Congress and Exposition (ECCE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ELECTRIMACS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Salerno, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289313v1</w:t>
+                <w:t xml:space="preserve">hal-02146029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two Analytical Methods for Calculating the Maximum Mechanical Stress in the Rotor of High Speed Assisted Synchronous Reluctance Machines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
+                <w:t xml:space="preserve">Off-line method of the separation of the electrodes equilibrium state of the Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karrick Mergo Mbeya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Damay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Forgez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Juston</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Energy Conversion Congress and Exposition (ECCE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ELECTRIMACS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Salerno, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289252v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct determination of a single battery internal resistances distribution using a heterogeneous model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprehension and Estimation of Windage Losses in Rotor Slotted Air Gaps of Electrical Machines using CFD-LES methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Sadr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Ben-Nachouaneintuitive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELECTRIMACS 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE Energy Conversion Congress and Exposition (ECCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Baltimore, United States. pp.6078-6083, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECCE.2019.8912698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146029v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-line method of the separation of the electrodes equilibrium state of the Li-ion batteries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Damay</w:t>
+                <w:t xml:space="preserve">Comparison of two Analytical Methods for Calculating the Maximum Mechanical Stress in the Rotor of High Speed Assisted Synchronous Reluctance Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Kleilat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazih Moubayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELECTRIMACS 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 Energy Conversion Congress and Exposition (ECCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2019, Baltimore, United States. pp.1669-1674, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECCE.2019.8912739⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282555v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between Assisted and Dual Phase synchronous reluctance machines for high speed applications</w:t>
               </w:r>
@@ -6028,133 +6028,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02983330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison Between Single-Model and Multimodel Optimization Methods for Multiphysical Design of Electrical Machines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative analysis of different approaches for an optimal design of synchronous reluctance machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Nguimpi Langue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Friedrich</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Electric Machines and Drives Conference (IEMDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, MIAMI, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMDC.2017.8002261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969964v1</w:t>
+                <w:t xml:space="preserve">hal-01969975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of different approaches for an optimal design of synchronous reluctance machines</w:t>
+                <w:t xml:space="preserve">Consideration of mechanical constraints for an optimal design of ferrite assisted flux-barriers synchronous reluctance machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Nguimpi Langue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
@@ -6178,548 +6213,513 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Electric Machines and Drives Conference (IEMDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, MIAMI, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMDC.2017.8002262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEMDC.2017.8002261⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01969975v1</w:t>
+                <w:t xml:space="preserve">hal-01969981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consideration of mechanical constraints for an optimal design of ferrite assisted flux-barriers synchronous reluctance machines</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
+                <w:t xml:space="preserve">Reducing the complexity of thermal models for electric machines via sensitivity analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. El Kadri Benkara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Electric Machines and Drives Conference (IEMDC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE Energy Conversion Congress and Exposition (ECCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Cincinnati, France. pp.4658-4665, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECCE.2017.8096795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEMDC.2017.8002262⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01969981v1</w:t>
+                <w:t xml:space="preserve">hal-01996968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the complexity of thermal models for electric machines via sensitivity analyses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Michon</w:t>
+                <w:t xml:space="preserve">Comparison Between Single-Model and Multimodel Optimization Methods for Multiphysical Design of Electrical Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Energy Conversion Congress and Exposition (ECCE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, CINCINATI, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECCE.2017.8096795⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01996968v1</w:t>
+                <w:t xml:space="preserve">hal-01969964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Study of Convective Heat Transfer in the End Regions of a Totally Enclosed Permanent Magnet Synchronous Machine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude des Echanges Thermiques par Convection Autour des Têtes des Bobines d'un Alterno-Démarreur Intégré par des Méthodes Numériques de type CFD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Ben Nachouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayoub Ben Nachouane</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdenour Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vivier</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Energy Conversion Congress and Exposition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01991137v1</w:t>
+                <w:t xml:space="preserve">hal-01361657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des Echanges Thermiques par Convection Autour des Têtes des Bobines d'un Alterno-Démarreur Intégré par des Méthodes Numériques de type CFD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Study of Convective Heat Transfer in the End Regions of a Totally Enclosed Permanent Magnet Synchronous Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Ben Nachouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayoub Ben Nachouane</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdenour Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Vivier</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Energy Conversion Congress and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Milwaukee, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECCE.2016.7855300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361657v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensionnement optimal de machines synchro-réluctantes performantes: rotor assisté ou &amp;quot;Dual Phase materials&amp;quot;?</w:t>
               </w:r>
@@ -6813,51 +6813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal design optimization of electric machines using a global sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassel Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6865,51 +6865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII International Conference on Electrical Machines (ICEM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Lausanne ( CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7029,51 +7029,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An advanced simulation tool for considering the electric machines thermal performance in mechatronic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassel Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7081,51 +7081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechatronics (REM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Compiègne, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7159,51 +7159,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de l'analyse de sensibilité locale à la réduction de modèles thermiques des machines électriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassel Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7211,51 +7211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7280,90 +7280,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Iron Losses Model Taking Into Account the Control Laws for the Optimal Sizing of IPMSM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Küttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Abdelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrimacs 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7388,51 +7388,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal modeling of an Asymmetrical Totally Enclosed Permanent Magnet Integrated Starter Generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Khlissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7440,51 +7440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassel Assaad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrimacs 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7509,90 +7509,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensionnement optimal de machines synchrones sur cycle de fonctionnement pour des applications de véhicules hybrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Küttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vangraefschèpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7630,77 +7630,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination expérimentale des coefficients d'échange thermique en mode de convection naturelle - Application à une machine électrique intégrée dans son environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassel Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Khlissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7803,51 +7803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Bichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Ospina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2013 - 39th Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Vienna, Austria. pp.4694 - 4699, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7875,265 +7875,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of output Space Mapping method for fast optimization using multi-physical modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simple experimental prediction model of photovoltaic power for DC microgrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Houssamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Khlissa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guy Friedrich</w:t>
+                <w:t xml:space="preserve">Bao Chao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Sechilariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Locment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Friedrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE Energy Conversion Congress and Exposition (ECCE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics ISIE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Hnagzhou, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289485v1</w:t>
+                <w:t xml:space="preserve">hal-01955379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple experimental prediction model of photovoltaic power for DC microgrid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Friedrich</w:t>
+                <w:t xml:space="preserve">Application of output Space Mapping method for fast optimization using multi-physical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Khlissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Ospina Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics ISIE 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 IEEE Energy Conversion Congress and Exposition (ECCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Raleigh, United States. pp.1306-1313, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECCE.2012.6342665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955379v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal modelling of a claw-pole car alternator: Steady-state computation and identification of free convection coefficients</w:t>
               </w:r>
@@ -8296,51 +8296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Forgez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Friedrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vehicle Power and Propulsion Conference (VPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Chicago (Illinois), United States. 5p, </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8374,77 +8374,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Photovoltaic Array Model Parameters. Modelling and Experimental Verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Houssamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locment Fabrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8577,51 +8577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Besnerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8694,51 +8694,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of an Induction Machine Synthesis in a Multiphysic Simulation Tool for Automotive Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Legranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8879,51 +8879,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32C6181D"/>
+    <w:nsid w:val="61F39514"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9110,51 +9110,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guy-friedrich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0608-2428" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031099793" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757987v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karrick Mergo Mbeya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Forgez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Friedrich" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Damay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Kadri Benkara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2022.231306" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757982v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230617" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04367625v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Kleilat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Vivier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Moubayed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2020.3040946" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489055v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Juston" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.01.015" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495608v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.02.013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991133v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vivier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2784805" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451384v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulivan K&#252;ttler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Abdelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vangraefschepe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2016.06.009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01701267v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ben Nachouane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2691731" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991136v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Assaad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Michon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2746015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522589v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bichat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2017.04.014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007386v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.09.083" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991144v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Khlissa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.06.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04436202v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500605v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.02.091" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01970013v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja El Kadri Benkara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.17.439-453" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969947v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maloberti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gimeno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ospina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2013.2270222" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969931v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Dung Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2251005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01970016v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gagneur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Driemeyer-Franco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forgez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.03.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ7FR8NT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991152v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemoine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641211209735" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969934v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pellerey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lanfranchi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2175714" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01997098v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Vinh Do" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Benkara" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01970025v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Legranger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mipo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969911v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hobraiche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vilain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2010.2102311" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991154v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2011.2162050" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731162v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Besnerais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lanfranchi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hecquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Friedrich" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956389v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Houssamo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Sechilariu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Locment Fabrice" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991166v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legranger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Friedrich" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vivier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mipo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2009.2036549" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01999911v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morcrette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Delacourt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.10.105" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LBC7363-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711185v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Besnerais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lanfranchi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brochet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2010.2049624" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956231v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Locment" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christohe Forgez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969827v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girardin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2009.932592" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969885v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kadri Benkara" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2009.2028572" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713732v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2008.0099" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730150v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810890753" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969890v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ch&#233;dot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Biedinger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Macret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2006.889900" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017334v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lagonotte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2005.10.018" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6N8W08Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01970046v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2004009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-WGX6W602-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969938v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hubert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-epa:20020122" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691494v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Kamona" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leveque" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Haack" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969880v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kant" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-epa:19981645" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495808v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bechara" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cregut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05069481v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04440614v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kozma" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Dib" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC60535.2023.10403235" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289313v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sadr" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ben-Nachouaneintuitive" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2019.8912698" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289252v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2019.8912739" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146029v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karrick Mergo-Mbeya" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282555v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01997522v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Nguimpi Langue" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2018.8558289" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983330v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969964v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969975v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002261" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969981v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002262" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01996968v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Assaad" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2017.8096795" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991137v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2016.7855300" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361657v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361622v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04440631v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361630v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice Ren&#233; Damay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442355v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547141" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361559v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04445265v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04445258v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065394v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vangraefsch&#232;pe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065398v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500550v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6699893" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04289485v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khlissa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Ospina Vargas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2012.6342665" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955379v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Chao Wang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969873v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maloberti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ospina" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charbonnier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877320v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Butterbach" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vulturescu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Forgez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquery" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2011.6043091" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955396v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969857v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969903v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2009.5075311" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354268v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Legranger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Trigui" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Badin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guy-friedrich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0608-2428" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031099793" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757987v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karrick Mergo Mbeya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Forgez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Friedrich" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Damay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Kadri Benkara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2022.231306" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757982v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230617" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04367625v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Kleilat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Vivier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Moubayed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2020.3040946" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495608v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Juston" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.02.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489055v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.01.015" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991133v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vivier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2784805" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991136v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Assaad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Michon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2746015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451384v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulivan K&#252;ttler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Abdelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vangraefschepe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2016.06.009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01701267v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ben Nachouane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2691731" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522589v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bichat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2017.04.014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Khlissa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.06.015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007386v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.09.083" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500605v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.02.091" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04436202v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969931v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Dung Nguyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2251005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01970013v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja El Kadri Benkara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.17.439-453" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969947v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maloberti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gimeno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ospina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2013.2270222" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01970016v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gagneur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Driemeyer-Franco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forgez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.03.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ7FR8NT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969934v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pellerey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lanfranchi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2175714" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991152v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemoine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641211209735" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01970025v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Legranger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mipo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969911v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hobraiche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vilain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2010.2102311" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991154v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2011.2162050" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01997098v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Vinh Do" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Benkara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01999911v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morcrette" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Delacourt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.10.105" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LBC7363-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991166v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legranger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Friedrich" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vivier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mipo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2009.2036549" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731162v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Besnerais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lanfranchi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hecquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Friedrich" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956389v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Houssamo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Sechilariu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Locment Fabrice" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711185v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Besnerais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lanfranchi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brochet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2010.2049624" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969827v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girardin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2009.932592" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956231v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Locment" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christohe Forgez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969885v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kadri Benkara" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2009.2028572" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713732v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2008.0099" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730150v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810890753" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969890v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ch&#233;dot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Biedinger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Macret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2006.889900" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017334v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lagonotte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2005.10.018" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6N8W08Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01970046v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2004009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-WGX6W602-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969938v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hubert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-epa:20020122" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691494v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Kamona" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leveque" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Haack" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969880v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kant" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-epa:19981645" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495808v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bechara" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cregut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05069481v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04440614v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kozma" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Dib" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC60535.2023.10403235" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146029v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karrick Mergo-Mbeya" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282555v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289313v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sadr" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ben-Nachouaneintuitive" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2019.8912698" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289252v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2019.8912739" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01997522v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Nguimpi Langue" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2018.8558289" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983330v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969975v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002261" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969981v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002262" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01996968v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Assaad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2017.8096795" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969964v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361657v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991137v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2016.7855300" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361622v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04440631v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361630v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice Ren&#233; Damay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442355v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547141" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361559v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04445265v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04445258v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065394v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vangraefsch&#232;pe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065398v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500550v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6699893" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955379v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Chao Wang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04289485v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khlissa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Ospina Vargas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2012.6342665" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969873v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maloberti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ospina" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charbonnier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877320v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Butterbach" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vulturescu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Forgez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquery" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2011.6043091" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955396v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969857v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969903v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2009.5075311" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354268v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Legranger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Trigui" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Badin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>