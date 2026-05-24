--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -944,157 +944,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Design Optimization of Electric Machines Using a Global Sensitivity Analysis</w:t>
+                <w:t xml:space="preserve">Numerical Study of Convective Heat Transfer in the End Regions of a Totally Enclosed Permanent Magnet Synchronous Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassel Assaad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
+                <w:t xml:space="preserve">Ayoub Ben Nachouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vivier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 53 (6), pp.5365-5372. </w:t>
+              <w:t xml:space="preserve">, 2017, 53 (4), pp.3538 - 3547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIA.2017.2746015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2017.2691731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01991136v1</w:t>
+                <w:t xml:space="preserve">hal-01701267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast iron losses model of stator taking into account the flux weakening mode for the optimal sizing of high speed permanent internal magnet synchronous machine</w:t>
               </w:r>
@@ -1119,229 +1106,242 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vangraefschepe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 131, pp.328-343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matcom.2016.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01451384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Study of Convective Heat Transfer in the End Regions of a Totally Enclosed Permanent Magnet Synchronous Machine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal Design Optimization of Electric Machines Using a Global Sensitivity Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassel Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayoub Ben Nachouane</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vivier</w:t>
+                <w:t xml:space="preserve">Antoine Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 53 (4), pp.3538 - 3547. </w:t>
+              <w:t xml:space="preserve">, 2017, 53 (6), pp.5365-5372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIA.2017.2691731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2017.2746015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701267v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous behavior modeling of a LiFePO4-graphite cell using an equivalent electrical circuit</w:t>
               </w:r>
@@ -1438,516 +1438,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal modeling of an asymmetrical totally enclosed permanent magnet integrated starter generator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vivier</w:t>
+                <w:t xml:space="preserve">A method for the fast estimation of a battery entropy-variation high-resolution curve – Application on a commercial LiFePO4/graphite cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Forgez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Bichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bassel Assaad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2015.06.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 332, pp.149-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2016.09.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01991144v1</w:t>
+                <w:t xml:space="preserve">hal-02007386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for the fast estimation of a battery entropy-variation high-resolution curve – Application on a commercial LiFePO4/graphite cell</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Bichat</w:t>
+                <w:t xml:space="preserve">Thermal modeling of an asymmetrical totally enclosed permanent magnet integrated starter generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Khlissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassel Assaad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 332, pp.149-153. </w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 130, pp.32-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2016.09.083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2015.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02007386v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal modeling of a large prismatic LiFePO4/graphite battery. Coupled thermal and heat generation models for characterization and simulation.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Bichat</w:t>
+                <w:t xml:space="preserve">Détermination expérimentale des coefficients d'échange thermique en mode de convection naturelle - Application à une machine électrique intégrée dans son environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassel Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Khlissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue 3E.I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80, pp.57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500605v1</w:t>
+                <w:t xml:space="preserve">hal-04436202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination expérimentale des coefficients d'échange thermique en mode de convection naturelle - Application à une machine électrique intégrée dans son environnement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
+                <w:t xml:space="preserve">Thermal modeling of a large prismatic LiFePO4/graphite battery. Coupled thermal and heat generation models for characterization and simulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Forgez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Bichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue 3E.I</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 283, pp.37-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.02.091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04436202v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended Double Carrier PWM Strategy Dedicated to RMS Current Reduction in DC Link Capacitors of Three-Phase Inverters</w:t>
               </w:r>
@@ -2076,51 +2076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja El Kadri Benkara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vangraefschepe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 17 (5-6), pp.439-453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2411,235 +2411,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled Numerical Simulation Between Electromagnetic and Structural Models. Influence of the Supply Harmonics for Synchronous Machine Vibrations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvements for multi‐objective optimizations using output space mapping technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pellerey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Lanfranchi</w:t>
+                <w:t xml:space="preserve">Didier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2175714⟩</w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (3), pp.827-841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/03321641211209735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969934v1</w:t>
+                <w:t xml:space="preserve">hal-01991152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvements for multi‐objective optimizations using output space mapping technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Vivier</w:t>
+                <w:t xml:space="preserve">Coupled Numerical Simulation Between Electromagnetic and Structural Models. Influence of the Supply Harmonics for Synchronous Machine Vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pellerey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Lemoine</w:t>
+                <w:t xml:space="preserve">V. Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 31 (3), pp.827-841. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (2), pp.983-986. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/03321641211209735⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2175714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991152v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation multiphysique d’alterno-démarreurs par combinaison de modèles analytiques et éléments finis</w:t>
               </w:r>
@@ -2876,51 +2876,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Optimization of a Linear Actuator by Space Mapping Using Unique Finite-Element Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3069,502 +3069,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal modeling of a cylindrical LiFePO4/graphite lithium-ion battery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dinh Vinh Do</w:t>
+                <w:t xml:space="preserve">Identification of Photovoltaic Array Model Parameters. Modelling and Experimental Verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Houssamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Sechilariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Locment Fabrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Delacourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Renewable Energy &amp; Power Quality Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, RE&amp;PQJ-8 ISSN 2172-038X, 1 (8), pp.620-626</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999911v1</w:t>
+                <w:t xml:space="preserve">hal-01956389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of Finite-Element and Analytical Models in the Optimal Multidomain Design of Machines: Application to an Interior Permanent-Magnet Starter Generator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PERMEANCE COMPUTATION FOR DETERMINATION OF INDUCTION MOTOR ACOUSTIC NOISE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Le Besnerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Legranger</w:t>
+                <w:t xml:space="preserve">V Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Friedrich</w:t>
+                <w:t xml:space="preserve">Michel Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Vivier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Mipo</w:t>
+                <w:t xml:space="preserve">G Friedrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Przeglad Elektrotechniczny </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991166v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERMEANCE COMPUTATION FOR DETERMINATION OF INDUCTION MOTOR ACOUSTIC NOISE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combination of Finite-Element and Analytical Models in the Optimal Multidomain Design of Machines: Application to an Interior Permanent-Magnet Starter Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Legranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Le Besnerais</w:t>
+                <w:t xml:space="preserve">S. Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Lanfranchi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G Friedrich</w:t>
+                <w:t xml:space="preserve">J. Mipo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Przeglad Elektrotechniczny </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (1), pp.232-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2009.2036549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01731162v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Photovoltaic Array Model Parameters. Modelling and Experimental Verification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal modeling of a cylindrical LiFePO4/graphite lithium-ion battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Forgez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Vinh Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Morcrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issam Houssamo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guy Friedrich</w:t>
+                <w:t xml:space="preserve">Charles Delacourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy &amp; Power Quality Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 195 (9), pp.2961-2968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2009.10.105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01956389v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of Audible Magnetic Noise Radiated by Adjustable-Speed Drive Induction Machines</w:t>
               </w:r>
@@ -3576,51 +3576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Besnerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3674,473 +3674,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated starter generator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energetic Macroscopic Representation and Maximum Control Structure of a semi-isolated network. Photovoltaic application for a low energy building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Locment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Sechilariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christohe Forgez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Girardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (5-6), pp.609-637</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969827v1</w:t>
+                <w:t xml:space="preserve">hal-01956231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetic Macroscopic Representation and Maximum Control Structure of a semi-isolated network. Photovoltaic application for a low energy building</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated starter generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Locment</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guy Friedrich</w:t>
+                <w:t xml:space="preserve">A. Girardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (4), pp.26-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MRA.2009.932592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01956231v1</w:t>
+                <w:t xml:space="preserve">hal-01969827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impedance Observer for a Li-Ion Battery Using Kalman Filter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. El Kadri Benkara</w:t>
+                <w:t xml:space="preserve">Characterisation of radial vibration force and vibration behaviour of a PWM-fed fractional-slot induction machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Besnerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lanfranchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVT.2009.2028572⟩</w:t>
+              <w:t xml:space="preserve">IET Electric Power Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (3), pp.197-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-epa.2008.0099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969885v1</w:t>
+                <w:t xml:space="preserve">hal-01713732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of radial vibration force and vibration behaviour of a PWM-fed fractional-slot induction machine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Hecquet</w:t>
+                <w:t xml:space="preserve">Impedance Observer for a Li-Ion Battery Using Kalman Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Vinh Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Forgez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. El Kadri Benkara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Brochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Electric Power Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 3 (3), pp.197-208. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58 (8), pp.3930-3937. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-epa.2008.0099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2009.2028572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713732v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic noise of electromagnetic origin in a fractional-slot induction machine</w:t>
               </w:r>
@@ -4152,51 +4152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Besnerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4412,51 +4412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Forgez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lagonotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Friedrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 158 (2), pp.1490-1497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4735,51 +4735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Kamona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Haack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5558,51 +5558,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehension and Estimation of Windage Losses in Rotor Slotted Air Gaps of Electrical Machines using CFD-LES methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Sadr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Ben-Nachouaneintuitive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6281,77 +6281,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing the complexity of thermal models for electric machines via sensitivity analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. El Kadri Benkara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6474,606 +6474,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des Echanges Thermiques par Convection Autour des Têtes des Bobines d'un Alterno-Démarreur Intégré par des Méthodes Numériques de type CFD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Numerical Study of Convective Heat Transfer in the End Regions of a Totally Enclosed Permanent Magnet Synchronous Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Ben Nachouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Vivier</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Energy Conversion Congress and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Milwaukee, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECCE.2016.7855300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01361657v1</w:t>
+                <w:t xml:space="preserve">hal-01991137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Study of Convective Heat Transfer in the End Regions of a Totally Enclosed Permanent Magnet Synchronous Machine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Etude des Echanges Thermiques par Convection Autour des Têtes des Bobines d'un Alterno-Démarreur Intégré par des Méthodes Numériques de type CFD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Ben Nachouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vivier</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Energy Conversion Congress and Exposition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECCE.2016.7855300⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01991137v1</w:t>
+                <w:t xml:space="preserve">hal-01361657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement optimal de machines synchro-réluctantes performantes: rotor assisté ou &amp;quot;Dual Phase materials&amp;quot;?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leila Nguimpi Langue</w:t>
+                <w:t xml:space="preserve">Modélisation thermique en vue du dimensionnement d'un pack batterie, avec prise en compte du couplage électro-thermique pour la caractérisation des pertes électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maurice René Damay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Forgez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01361622v1</w:t>
+                <w:t xml:space="preserve">hal-01361630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal design optimization of electric machines using a global sensitivity analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bassel Assaad</w:t>
+                <w:t xml:space="preserve">Dimensionnement optimal de machines synchro-réluctantes performantes: rotor assisté ou &amp;quot;Dual Phase materials&amp;quot;?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Nguimpi Langue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII International Conference on Electrical Machines (ICEM 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lausanne ( CH), Switzerland</w:t>
+              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440631v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation thermique en vue du dimensionnement d'un pack batterie, avec prise en compte du couplage électro-thermique pour la caractérisation des pertes électriques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Maurice René Damay</w:t>
+                <w:t xml:space="preserve">Thermal design optimization of electric machines using a global sensitivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassel Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Forgez</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">XXII International Conference on Electrical Machines (ICEM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lausanne ( CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361630v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An advanced simulation tool for considering the electric machines thermal performance in mechatronic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassel Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7081,51 +7081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechatronics (REM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Compiègne, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7159,51 +7159,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de l'analyse de sensibilité locale à la réduction de modèles thermiques des machines électriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassel Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7211,51 +7211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7319,51 +7319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Abdelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrimacs 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7388,51 +7388,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal modeling of an Asymmetrical Totally Enclosed Permanent Magnet Integrated Starter Generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Khlissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7440,51 +7440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassel Assaad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrimacs 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7548,51 +7548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vangraefschèpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7630,77 +7630,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination expérimentale des coefficients d'échange thermique en mode de convection naturelle - Application à une machine électrique intégrée dans son environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassel Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Khlissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7875,265 +7875,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple experimental prediction model of photovoltaic power for DC microgrid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of output Space Mapping method for fast optimization using multi-physical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bao Chao Wang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Friedrich</w:t>
+                <w:t xml:space="preserve">R. Khlissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Ospina Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics ISIE 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 IEEE Energy Conversion Congress and Exposition (ECCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Raleigh, United States. pp.1306-1313, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECCE.2012.6342665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955379v1</w:t>
+                <w:t xml:space="preserve">hal-04289485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of output Space Mapping method for fast optimization using multi-physical modeling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guy Friedrich</w:t>
+                <w:t xml:space="preserve">A simple experimental prediction model of photovoltaic power for DC microgrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Houssamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao Chao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Sechilariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Locment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Friedrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE Energy Conversion Congress and Exposition (ECCE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics ISIE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Hnagzhou, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289485v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal modelling of a claw-pole car alternator: Steady-state computation and identification of free convection coefficients</w:t>
               </w:r>
@@ -8158,51 +8158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ospina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. El Kadri Benkara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8296,51 +8296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Forgez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Friedrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vehicle Power and Propulsion Conference (VPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Chicago (Illinois), United States. 5p, </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8368,377 +8368,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Photovoltaic Array Model Parameters. Modelling and Experimental Verification</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental comparison between Wound Rotor and permanent magnet synchronous machine for Integrated Starter Generator applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Renewable Energy and Power Quality ICREPQ’10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Granada, Spain</w:t>
+              <w:t xml:space="preserve">ECCE 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955396v1</w:t>
+                <w:t xml:space="preserve">hal-01969857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental comparison between Wound Rotor and permanent magnet synchronous machine for Integrated Starter Generator applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of audible magnetic noise radiated by adjustable speed drive induction machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Besnerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lanfranchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2009 IEEE International Electric Machines and Drives Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Miami, United States. pp.1367-1373, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMDC.2009.5075311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969857v1</w:t>
+                <w:t xml:space="preserve">hal-01969903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of audible magnetic noise radiated by adjustable speed drive induction machines</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Brochet</w:t>
+                <w:t xml:space="preserve">Identification of Photovoltaic Array Model Parameters. Modelling and Experimental Verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Houssamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Sechilariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Locment Fabrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE International Electric Machines and Drives Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Renewable Energy and Power Quality ICREPQ’10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Granada, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEMDC.2009.5075311⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01969903v1</w:t>
+                <w:t xml:space="preserve">hal-01955396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of an Induction Machine Synthesis in a Multiphysic Simulation Tool for Automotive Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Legranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8879,51 +8879,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61F39514"/>
+    <w:nsid w:val="54F17707"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9110,51 +9110,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guy-friedrich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0608-2428" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031099793" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757987v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karrick Mergo Mbeya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Forgez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Friedrich" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Damay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Kadri Benkara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2022.231306" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757982v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230617" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04367625v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Kleilat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Vivier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Moubayed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2020.3040946" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495608v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Juston" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.02.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489055v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.01.015" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991133v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vivier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2784805" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991136v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Assaad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Michon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2746015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451384v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulivan K&#252;ttler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Abdelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vangraefschepe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2016.06.009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01701267v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ben Nachouane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2691731" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522589v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bichat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2017.04.014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Khlissa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.06.015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007386v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.09.083" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500605v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.02.091" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04436202v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969931v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Dung Nguyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2251005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01970013v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja El Kadri Benkara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.17.439-453" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969947v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maloberti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gimeno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ospina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2013.2270222" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01970016v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gagneur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Driemeyer-Franco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forgez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.03.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ7FR8NT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969934v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pellerey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lanfranchi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2175714" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991152v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemoine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641211209735" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01970025v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Legranger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mipo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969911v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hobraiche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vilain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2010.2102311" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991154v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2011.2162050" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01997098v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Vinh Do" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Benkara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01999911v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morcrette" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Delacourt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.10.105" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LBC7363-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991166v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legranger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Friedrich" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vivier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mipo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2009.2036549" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731162v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Besnerais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lanfranchi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hecquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Friedrich" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956389v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Houssamo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Sechilariu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Locment Fabrice" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711185v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Besnerais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lanfranchi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brochet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2010.2049624" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969827v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girardin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2009.932592" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956231v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Locment" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christohe Forgez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969885v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kadri Benkara" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2009.2028572" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713732v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2008.0099" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730150v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810890753" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969890v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ch&#233;dot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Biedinger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Macret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2006.889900" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017334v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lagonotte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2005.10.018" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6N8W08Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01970046v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2004009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-WGX6W602-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969938v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hubert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-epa:20020122" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691494v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Kamona" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leveque" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Haack" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969880v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kant" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-epa:19981645" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495808v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bechara" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cregut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05069481v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04440614v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kozma" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Dib" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC60535.2023.10403235" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146029v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karrick Mergo-Mbeya" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282555v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289313v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sadr" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ben-Nachouaneintuitive" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2019.8912698" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289252v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2019.8912739" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01997522v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Nguimpi Langue" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2018.8558289" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983330v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969975v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002261" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969981v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002262" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01996968v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Assaad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2017.8096795" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969964v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361657v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991137v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2016.7855300" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361622v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04440631v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361630v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice Ren&#233; Damay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442355v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547141" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361559v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04445265v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04445258v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065394v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vangraefsch&#232;pe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065398v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500550v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6699893" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955379v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Chao Wang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04289485v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khlissa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Ospina Vargas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2012.6342665" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969873v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maloberti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ospina" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charbonnier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877320v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Butterbach" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vulturescu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Forgez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquery" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2011.6043091" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955396v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969857v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969903v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2009.5075311" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354268v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Legranger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Trigui" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Badin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guy-friedrich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0608-2428" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031099793" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757987v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karrick Mergo Mbeya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Forgez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Friedrich" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Damay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Kadri Benkara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2022.231306" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757982v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230617" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04367625v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Kleilat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Vivier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Moubayed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2020.3040946" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495608v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Juston" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.02.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489055v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.01.015" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991133v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vivier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2784805" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01701267v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ben Nachouane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Abdelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2691731" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451384v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulivan K&#252;ttler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vangraefschepe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2016.06.009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991136v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Assaad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Michon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2746015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522589v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bichat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2017.04.014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007386v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.09.083" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991144v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Khlissa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.06.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04436202v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500605v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.02.091" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969931v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Dung Nguyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2251005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01970013v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja El Kadri Benkara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.17.439-453" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969947v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maloberti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gimeno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ospina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2013.2270222" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01970016v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gagneur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Driemeyer-Franco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forgez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.03.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ7FR8NT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991152v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemoine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641211209735" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969934v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pellerey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lanfranchi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2175714" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01970025v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Legranger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mipo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969911v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hobraiche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vilain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2010.2102311" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991154v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2011.2162050" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01997098v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Vinh Do" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Benkara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956389v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Houssamo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Sechilariu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Locment Fabrice" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731162v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Besnerais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lanfranchi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hecquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Friedrich" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991166v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legranger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Friedrich" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vivier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mipo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2009.2036549" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01999911v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morcrette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Delacourt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.10.105" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LBC7363-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711185v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Besnerais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lanfranchi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brochet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2010.2049624" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956231v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Locment" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christohe Forgez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969827v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girardin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2009.932592" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713732v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2008.0099" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969885v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kadri Benkara" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2009.2028572" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730150v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810890753" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969890v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ch&#233;dot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Biedinger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Macret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2006.889900" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017334v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lagonotte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2005.10.018" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6N8W08Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01970046v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2004009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-WGX6W602-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969938v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hubert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-epa:20020122" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691494v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Kamona" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leveque" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Haack" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969880v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kant" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-epa:19981645" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495808v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bechara" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cregut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05069481v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04440614v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kozma" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Dib" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC60535.2023.10403235" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146029v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karrick Mergo-Mbeya" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282555v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289313v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sadr" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ben-Nachouaneintuitive" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2019.8912698" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289252v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2019.8912739" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01997522v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Nguimpi Langue" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2018.8558289" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983330v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969975v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002261" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969981v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002262" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01996968v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Assaad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2017.8096795" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969964v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991137v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2016.7855300" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361657v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361630v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice Ren&#233; Damay" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361622v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04440631v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442355v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547141" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361559v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04445265v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04445258v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065394v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vangraefsch&#232;pe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065398v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500550v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6699893" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04289485v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khlissa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Ospina Vargas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2012.6342665" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955379v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Chao Wang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969873v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maloberti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ospina" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charbonnier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877320v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Butterbach" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vulturescu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Forgez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquery" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2011.6043091" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969857v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969903v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2009.5075311" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955396v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354268v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Legranger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Trigui" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Badin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>