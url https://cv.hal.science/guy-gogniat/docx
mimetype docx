--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:147.69230769231px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guy GOGNIAT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diwall: A Lightweight Host Intrusion Detection System Against Jamming and Packet Injection Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Bouazzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3711833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kingsguard OS-level mitigation against cache side-channel attacks using runtime detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muneeb Yousaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77, pp.731-747. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-021-00906-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attacks toward Wireless Network-on-Chip and Countermeasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Kumar Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navonil Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemanta Kumar Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Emerging Topics in Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (2), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TETC.2020.2973427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484906v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter is here! A decade of cache-based side-channel attacks, detection & mitigation for RSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Asim Mukhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 92, pp.#101524. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.is.2020.101524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WHISPER A Tool for Run-time Detection of Side-Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bricq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.83871-83900. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2988370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLUSH + PREFETCH: A Countermeasure Against Access-driven Cache-based Side-Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Asim Mukhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104, pp.101698. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2019.101698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meet the Sherlock Holmes’ of Side Channel Leakage: A Survey of Cache SCA Detection Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.70836-70860. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2980522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware/Software co-Design of an Accelerator for FV Homomorphic Encryption Scheme using Karatsuba Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (3), pp.335-347. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2016.2645204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application Deployment Strategies for Spatial Isolation on Many-Core Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Wehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Göhringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (2), pp.1 - 31. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3168383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic configuration management of a multi-standard and multi-mode reconfigurable multi-ASIP architecture for turbo decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (1), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13634-017-0468-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Speed Accelerator for Homomorphic Encryption using the Karatsuba Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (5s), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3126558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection of heterogeneous architectures on FPGAs: An approach based on hardware firewalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Johanna Sepulveda Florez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42, pp.127-141. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2016.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamically Reconfigurable Multi-ASIP Architecture for Multistandard and Multimode Turbo Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (1), pp.383 - 387. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2015.2396941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast Evaluation Approach of Data Consistency Protocols within a Compilation Toolchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Johanna Sepulveda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 80, pp.2297-2301. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2016.05.421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoC-Based Protection for SoC Time-Driven Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Johanna Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Strum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Embedded Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LES.2014.2384744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An MDE Approach for Rapid Prototyping and Implementation of Dynamic Reconfigurable Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Ochoa Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillet Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Bay Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Design Automation of Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 21 Issue 1, Article No. 8, Nov. 2015 ., 21 (1), pp.Article No. 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disposable configuration of remotely reconfigurable systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubos Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (6), pp.382-392. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2015.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoC-based Protection for SoC Time-Driven Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Johanna Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Strum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Embedded Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), pp.DOI:10.1109/LES.2014.2384744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending UML/MARTE to support Discrete Controller Synthesis, application to Reconfigurable Systems-on-Chip modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Griguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Reconfigurable Technology and Systems (TRETS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (3), pp.17. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2629628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des architectures hétérogènes sur FPGA : une approche par pare-feux matériels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Référence IN175 - 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures of flexible symmetric key crypto engines--a survey: From hardware coprocessor to multi-crypto-processor system on chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubos Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Volume 45 Issue 4, August 2013 (Article No. 41), 32 p. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2501654.2501655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in homomorphic encryption: a possible future for signal processing in the encrypted domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Aguilar Melchor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Sirdey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.108-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurable Memory Security in Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Crenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Unnikrishnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12/ (3), pp.71. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2442116.2442121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-objective adaptive immune algorithm for multi-application NoC mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Johanna Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Chau Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Strum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 73 (3), pp.851-860. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-012-9869-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoSS architecture for MPSoC dynamic protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Johanna Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Chau Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Strum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Reconfigurable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric Cache Coherency: Policy Modifications to Improve Multicore Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Shield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Reconfigurable Technology and Systems (TRETS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (3), pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-loop based self-adaptive HW/SW embedded systems: design methodology and smart cam case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Fast Downloading of Partial Bitstreams Through Ethernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Crenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol. 5455., pp.72-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Security Approach for Off-chip Memory in embedded Microprocessor Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Wanderley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp. 37-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconﬁgurable hardware for high-security high-performance embedded systems : The SAFES perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Burleson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Networked, Lightweight and Partially Reconfigurable Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop, ARC 2008, London, UK, LNCS 4943</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, LNCS 4943 (ISSN 0302-9743, ISBN-10 3-540-78609-0, ISBN-13 978-3-540-78609-2), pp.318-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Priori Implementation Eﬀort Estimation for HW Design Based on Independent-Path Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasmus Abildgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication-Oriented Design Space Exploration for Reconfigurable Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Volume 2007 (2007), pp.20. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2007/23496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamically Configurable Security for SRAM FPGA Bitstreams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Burleson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.73 - 85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de l'espace de conception des architectures reconfigurables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, XX, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design space pruning through early estimations of area / delay trade-offs for FPGA implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bilavarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, N° 10, p. 1950-1968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPICURE: A partitioning and co-design framework for reconfigurable computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bilavarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30, pp.367-387. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2006.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurable Computing for High-Security/High-Performance Ambient Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Burleson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3553/2005, pp.72-81, ISBN: 3-540-40822-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software radio and dynamic reconfiguration on a DSP/FPGA platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frequenz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 58, pp.152-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Costs Driven Space Exploration for Reconfigurable Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2778/2003, pp.921-933, ISBN: 978-3-540-26969-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Codesign Back End Approach for Embedded System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Auguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pegatoquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGGROUP Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 5 (3), pp.492-509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A codesign experiment in acoustic echo cancellation: GMDFα</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Freund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Israel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Design Automation of Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 2 (4), pp.365-383. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/268424.268433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (158)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Injection Attacks in On-Chip Interconnects: A Comparative Study of Wishbone, AXI-Lite, and AXI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongwei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Workshop on Design and Architectures for Signal and Image Processing (DASIP 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UAVLnQ: An Architecture for Security Analysis of Cyber-Physical Network Behavior in UAV Swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Yousef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinya Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Nilesh Mistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASIP: Workshop on Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In conjonction with HIPEAC, Jan 2026, Krakovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between In-Core Hardware IDS, Off-Core Hardware IDS and Software IDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianxu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Bouazzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Monière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Architecture for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Barcelone, France. pp.108-120, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-87897-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TrustMe: A high-level cycle accurate power estimator for secure embedded processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Khairan Ghliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehya Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Doumiati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR-SoC2 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lorient (56100), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defending the Citadel: Fault Injection Attacks against Dynamic Information Flow Tracking and Related Countermeasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Regazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Computer Society Annual Symposium on VLSI (ISVLSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Knoxville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Architecture Under Siege: An In-depth Analysis of Fault Attack Vulnerabilities and Countermeasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongwei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Cyber Security and Resilience (CSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, London, United Kingdom. pp.890-896, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSR61664.2024.10679464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verrouillage des lignes de cache pour la lutte contre les attaques par canaux auxiliaires exploitant les mémoires caches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyber On Board</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, ile des Embiez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Effect of Replacement Policies on The Security of Randomized Cache Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Philipp Thoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ACM ASIA Conference on Computer and Communications Security (ACM ASIACCS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Singapore, Singapore. pp.483-497, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3634737.3637677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache locking against cache-based side-channel attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d'hiver Francophone sur les Technologies de Conception des Systèmes Embarqués Hétérogènes (FETCH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Feb 2024, Maillen, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fine-Grained Dynamic Partitioning Against Cache-Based Timing Attacks via Cache Locking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Computer Society Annual Symposium on VLSI (ISVLSI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Knoxville, TN, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scripting the Unpredictable: Automate Fault Injection in RTL Simulation for Vulnerability Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Euromicro Conference Series on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne University, Aug 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another Break in the Wall: Harnessing Fault Injection Attacks to Penetrate Software Fortresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SensorsS&amp;P: First International Workshop on Security and Privacy of Sensing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Istanbul Turkiye, France. pp.8-14, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3628356.3630116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When in-core DIFT faces fault injection attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CryptArchi 2023 - 19th International Workshops on Cryptographic architectures embedded in logic devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cantabria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work in Progress: Thwarting Timing Attacks in Microcontrollers using Fine-grained Hardware Protections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Hatchikian-Houdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE European Symposium on Security and Privacy Workshops (EuroS&amp;PW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Delft, Netherlands. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting a RISC-V embedded processor against physical and software attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BITFLIP by DGA - European Cyber Week 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Extraction and Deep Learning Method for Predictive Maintenance in Vessel’s Engine Room</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Rioual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Safety and Reliability Conference (ESREL 2022).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Dublin, Ireland. pp.1983-1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processor Extensions for Hardware Instruction Replay against Fault Injection Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ait Manssour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS: 25th International Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Token-based Authentication and Access Delegation for HW-Accelerated telco Cloud Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semih Ince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Espes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Santoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 11th International Conference on Cloud Networking (CloudNet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Token-based authentication and access delegation for HW-accelerated telco cloud solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semih Ince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Espes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Santoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 11th International Conference on Cloud Networking (CloudNet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France. pp.109-117, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CloudNet55617.2022.9978865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic IP Birthmarking using Side Effects of Code Transformations on High-Level Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Badier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pilato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE'21 Design Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Grenoble (virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OAuth 2.0-based authentication solution for FPGA-enabled cloud computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semih Ince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Espes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Santoro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE/ACM International Conference on Utility and Cloud Computing Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Leicester, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3492323.3495635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel Network-on-Chip security algorithm for tolerating Byzantine faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soultana Ellinidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Markowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Frascati, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT50435.2020.9250906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IE-Cache: Counteracting Eviction-Based Cache Side-Channel Attacks Through Indirect Eviction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Asim Mukhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th IFIP International Conference on ICT Systems Security and Privacy Protection (SEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Maribor, Slovenia. pp.32-45, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58201-2_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroLET: A new SDNoC-based communication protocol for chipLET-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soultana Ellinidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Markowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Kontogiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Kallithea, Greece. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2019.00019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherlock Holmes of Cache Side-Channel Attacks in Intel's x86 Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usman Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-Communications and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Key-based Obfuscation for HLS in an Untrusted Cloud Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Badier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Design, Automation &amp; Test in Europe Conference &amp; Exhibition, DATE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures for Security: A comparative analysis of hardware security features in Intel SGX and ARM TrustZone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Asim Mukhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C-CODE 2019 - 2nd International Conference on Communication, Computing and Digital systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Islamabad, Pakistan. pp.299-304, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/C-CODE.2019.8680982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache-Based Side-Channel Intrusion Detection using Hardware Performance Counters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CryptArchi 2018 - 16th International Workshops on Cryptographic architectures embedded in logic devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01824512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning For Security: The Case of Side-Channel Attack Detection at Run-time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maham Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muneeb Yousaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel lightweight hardware-assisted static instrumentation approach for ARM SoC using debug components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AsianHOST 2018 - Asian Hardware Oriented Security and Trust Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hong Kong, China. pp.1-13, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/asianhost.2018.8607177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Run-time Detection of Prime+Probe Side-Channel Attack on AES Encryption Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveed Bin Raees Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Information Infrastructure and Networking Symposium (GIIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIGHTs-WATCH: A Cache-based Side-channel Intrusion Detector Using Hardware Performance Counters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maham Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Hardware and Architectural Support for Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Los Angeles, United States. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3214292.3214293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A small and adaptive coprocessor for information flow tracking in ARM SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Kumar Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReConFig 2018 - International Conference on Reconfigurable Computing and FPGAs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Cancun, Mexico. pp.1-17, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/reconfig.2018.8641695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARMHEx: A hardware extension for DIFT on ARM-based SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 27th International Conference on Field Programmable Logic and Applications (FPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Ghent, Belgium. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/fpl.2017.8056767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somewhat/Fully Homomorphic Encryption: Implementation Progresses and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C2SI 2017 : 2nd International Conference on Codes, Cryptology and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rabat, Morocco. pp.68 - 82, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-55589-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARMHEx: embedded security through hardware-enhanced information flow tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul – Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir – Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume – Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2017 : Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Grenoble (Autrans), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Confidentiality Against Cache-based SCAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Asim Mukhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM WomENcourage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, barcelona, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01748057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPSoCSim extension: An OVP Simulator for the Evaluation of Cluster-based Multicore and Many-core architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Wehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4rd Work­shop on Vir­tu­al Pro­to­typ­ing of Par­al­lel and Em­bed­ded Sys­tems (ViPES) as part of the In­ter­na­tio­nal Con­fe­rence on Em­bed­ded Com­pu­ter Sys­tems: Ar­chi­tec­tu­res, Mo­de­ling, and Si­mu­la­ti­on (SAMOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Samos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast polynomial arithmetic for Somewhat Homomorphic Encryption operations in hardware with Karatsuba algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Field-Programmable Technology (FPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Xi’an, China. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPT.2016.7929535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A portable approach for SoC-based Dynamic Information Flow Tracking implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque du GDR SoC/SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Contention-Aware Method to Evaluate Data Coherency Protocols within a Compilation Toolchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Johanna Sepulveda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 10th IEEE International Symposium on Embedded Multicore/Many-core Systems-on-Chip, MCSOC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.249-256, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCSoC.2016.54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic NoC buffer allocation for MPSoC timing side channel attack protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Johanna Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Soeken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 7th Latin American Symposium on Circuits &amp; Systems, LASCAS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Florianopolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side Channel Attacks on networks on Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Sepúlveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reindbrecht Cezar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigl Georg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International CryptArchi Workshop </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, La Grande-Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMOS many-core operating system extension with new secure-enable mechanisms for dynamic creation of secure zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Euromicro International Conference on Parallel, Distributed and Netwprk-Based Processing (PDP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Heraklion - Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles temporels d'évaluation des protocoles de gestion des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (Compas'2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02129247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards risk aware NoCs for data protection in MPSoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Johanna Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flórez Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César A. M. Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Reconfigurable Communication-centric Systems-on-Chip, ReCoSoC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a hardware-assisted information flow tracking ecosystem for ARM processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Field-Programmable Logic and Applications (FPL 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lausanne, Switzerland. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/fpl.2016.7577396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Spatially Isolated Secure Zones for NoC-based Many-core Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Wehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Göhringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Workshop on Reconfigurable and Communication-Centric Systems-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tallinn, Estonia. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReCoSoC.2016.7533900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of Polynomial Multiplication Algorithms for Homomorphic Encryption Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Reconfigurable Computing and FPGAs (ReConFig)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReConFig.2015.7393307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable Security Architecture for disrupted protection zones in NoC−Based MPSoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Johanna Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flórez Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Reconfigurable Communication-centric Systems-on-Chip (ReCoSoC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la décision pour le choix et le paramétrage de protocoles de cohérence des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roadef</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle-based model to evaluate consistency protocols within a multi-protocol compilation tool-chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Sepúlveda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSMIC '15 Proceedings of the 2015 International Workshop on Code Optimisation for Multi and Many Cores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco Bay Area, United States. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2723772.2723779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01818885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-LeukoNoC: A Dynamic TSV-Based 3D-MPSoC Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Johanna Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepulveda Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Strum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Reconfigurable Computing and FPGAs (Reconfig)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic Security Zones for NoC-Based 3D-MPSoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Johanna Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Strum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Zeferino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IEEE International Conference on Electronics Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Spring Physical Model to Extend a Cooperative Caching Protocol for Many-Core Processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rémi Louise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 8th International Symposium on Embedded Multicore/Many-core Systems-on-Chip (MCSoC-14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Aizu-Wakamatsu, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Multicore Architectures with Cryptoptocessors and Parallel Cryptography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Mancillas López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national du GDR SOC-SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01015264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trusted Computing using Enhanced Manycore Architectures with Cryptoprocessors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Mancillas López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFIP/IEEE International Conference on Very Large Scale Integration, VLSI-SoC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, http://www.vlsi-soc.com/, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme multi-ASIP reconfigurable dynamiquement pour le turbo décodage dans un contexte multi-standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reconfigurable multi-standard ASIP-based turbo decoder for an efficient dynamic reconfiguration in a multi-ASIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI 2013 : IEEE Computer Society Annual Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Natal, Brazil. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2013.6654620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing a Data Sliding Mechanism for Cooperative Caching in Manycore Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th IEEE International Parallel &amp; Distributed Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Boston, Massachusetts, United States. pp.335-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient on-chip configuration infrastructure for a flexible multi-ASIP turbo decoder architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hübner Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCoSoC 2013 : 8th IEEE International Workshop on Reconfigurable and Communication-Centric Systems-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Darmstadt, Germany. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReCoSoC.2013.6581518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards practical program execution over fully homomorphic encryption schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Sirdey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Aguilar Melchor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Eighth International Conference on P2P, Parallel, Grid, Cloud and Internet Computing (3PGCIC-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizations for an efficient reconfiguration of an ASIP-based turbo decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2013 : IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Beijing, Chine. pp.493 - 496, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2013.6571888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stopping-free dynamic configuration of a multi-ASIP turbo decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hubner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSD 2013 : 16th Euromicro Conference on Digital System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Santander, Spain. pp.155 - 162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Synthesis of a Dynamic and Partial Reconfiguration Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Griguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Field Programmable Logic and Applications (FPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing formal reconfiguration control using UML/MARTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Griguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 7th International Workshop on Reconfigurable Communication-centric Systems-on-Chip (ReCoSoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid-on-Chip communication architecture for dynamic MP-SoC protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Johanna Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Chau Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Strum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Integrated Circuits and Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical NoC-based security for MP-SoC dynamic protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Johanna Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Chau Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Strum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Latin American Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security enhancements for FPGA-based MPSoCs: a boot-to-runtime protection flow for an embedded Linux-based system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Devic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Badrignans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCoSoC: Reconfigurable Communication-centric Systems-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, York, United Kingdom. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting embedded systems through system level security mechanisms: from boot-up to steady state execution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Design of Circuits and Integrated Systems (DCIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight reconfiguration security services for AXI-based MPSoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Crenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPL 2012 (22nd International Conference on Field Programmable Logic and Applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Oslo, Norway. pp.655-658, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPL.2012.6339233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bus-based MPSoC security through communication protection: A latency-efficient alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Crenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCCM 2012 (20th Annual IEEE International Symposium on Field-Programmable Custom Computing Machines)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Toronto, Canada. pp.200-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Artificial Immune Algorithm for Security-constrained Multi-application NoC mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Johanna Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Pedraza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Chau Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic and evolutionary computation conference GECCO 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical approach for sizing of heterogeneous multiprocessor flexible platform for iterative demapping and channel decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on ReConFigurable Computing and FPGAs (Reconfig)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReConFig.2012.6416728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric Cache Coherency: Improving Multicore Performance for Non-uniform Workloads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Shield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Int. Workshop on Reconfigurable Communication-centric Systems-on-Chip (ReCoSoC'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed security for communications and memories in a multiprocessor architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Crenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubos Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAW 2011 (18th Reconfigurable Architectures Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Anchorage, Alaska, United States. pp.326-329, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2011.158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00664284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et contrôle de la reconfiguration dynamique et partielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Frizon de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SympA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reconfigurable Multi-core cryptoprocessor for Multi-channel Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDPS - 25th IEEE International Parallel &amp; Distributed Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Anchorage, United States. pp.199-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Key-Dependent Message Authentication in Reconfigurable Hardware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Crenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Field-Programmable Technology (FPT'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and implementation of a multi-core crypto-processor for software defined radios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Applied Reconfigurable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Belfast, United Kingdom. pp.29-40, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19475-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic applications on reconfigurable systems: From UML model design to FPGAs implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorgiano Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2011.5763315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of reconfigurable multi-standards ASIP-based receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC-SIP : colloque national du groupe de recherches System On Chip - System In Package</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UML design for dynamically reconfigurable embedded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorgiano Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Frizon de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Dresden, Germany. pp.1195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and formal control of partial dynamic reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Frizon de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictibility of inter-components latency in a Software Communications Architecture Open Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE International Parallel and Distributed Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid application development on multi-processor reconfigurable systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Field Programmable Logic and Applications (FPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPL.2010.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latency estimation due to middleware used in Software Defined Radio Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Workshop on Software Radio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-reconfigurable embedded systems: from modeling to implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorgiano Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Crenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering of Reconfigurable Systems and Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Las Vegas, Nevada, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UML design for dynamically reconfigurable multiprocessor embedded systems,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorgiano Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Soulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation &amp; Test in Europe Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Germany. pp.1195 - 1200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Core AES Cryptoprocessor for Multi-Channel SDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Military Communication and Information Systems Conference, MCC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Wroclaw, Poland. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00552208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conﬁguration server for self-adaptive architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Sophia Antipolis, France. Paper ID: 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IP reuse in an MDA MPSoPC co-design approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorgiano Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Frizon de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Microelectronics (ICM'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Morocco. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reconfigurable Crypto Sub System for the Sotware Communication Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Military Communications Conference, MILCOM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Boston, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A co-design approach for embedded system modeling and code generation with UML and MARTE,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorgiano Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation &amp; Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networked Self-Adaptive Systems: An Opportunity for Configuring in the Large</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Crennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Engineering of Reconfigurable Systems and Algorithms (ERSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Las Vegas, USA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconﬁgurable MPSoCs for On-Demand Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory Security Management for Reconfigurable embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Unnikrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Field-Programmable Technology 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Two Software Defined Radio Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDR Forum Technical Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method for A Priori Implementation Effort Estimation for Hardware Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasmus Abildgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Consortium for Educational Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System level design space exploration for multiprocessor system on chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Society Annual Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Code Compression Method with Encryption and Integrity Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reouven Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sassatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CryptArchi: Cryptographic Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00179964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Teach Hardware Security?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International CryptArchi Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Code Compression Method to Cope with Security Hardware Overheads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Wanderley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Computer Architecture and High Performance Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Gramado, RS, Brazil. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bus Decryption Overhead Minimization with Code Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Wanderley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd III IEEE Southern Conference on Programmable Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Mar del Plata, Argentina. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low latency solution for confidentiality and integrity checking in embedded systems with off-chip memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Burleson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfigurable communication-centric Socs 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Teach Hardware Security - A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International CryptArchi Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IBC-EI: An Instruction Based Compression Method with Encryption and Integrity Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Bráulio Wanderley Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reouven Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sassatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCoSoC'07: International Workshop on Reconfigurable Communication Centric System-On-Chips</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montpellier, France. pp.138-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00179500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOC-centric Security of Reconfigurable SoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Juin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Symposium on Networks-on-Chip (NOCS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, France. pp.223-232, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOCS.2007.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Efficiency Protection Solution for Off-Chip Memory in Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Burleson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference on engineering of reconfigurable systems &amp; algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Las Vegas, United States. pp.117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware implementation of a multi-mode hash architecture for MD5, SHA-1 and SHA-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ducloyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Wanderley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Allele Search Lab to Improve Heterogeneous Reconfigurable Platform Design Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Eustache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd International Workshop on Reconfigurable Computing Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Porto Allegre, Brazil. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Code Compression Method With Confidentiality and Integrity Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Wanderley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2007 International Conference on Embedded Systems and Applications,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Las Vegas, Nevada, United States. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure architecture in embedded systems: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPSec Implementation Project using FPGA and Microcontroller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Burleson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike O'Malley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trusted computing - A new challenge for embedded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pegatoquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electronics, Circuits and Systems 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable Security Support for Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilman Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Burleson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Monitors for Embedded System Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilman Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shufu Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhruv Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basab Datta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Burleson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Level Design with UML: a unified approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Industrial Embedded System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure architecture in embedded systems: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfigurable communication-centric Socs 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithm for high level analysis and architecture exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IP Based Design 2006 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Grenoble, France. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A3S Method and Tools for Analysis of Real-Time Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Modeling and Analysis of Real-Time and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping SoC architecture Solutions for an Application based on PACM Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Aoudni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Custom Instruction Integration Method within Reconfigurable SoC and FPGA Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Aoudni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Microelectronics (ICM 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Saudi Arabia. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for Embedded Application Prototyping based on SoC Platform and Architecture Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Aoudni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UML Framework for PIM and PSM Verification of SDR Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Carre-Gourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDR Forum Technical Conference'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Anaheim, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Design Space Exploration for Reconfigurable Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable Security Primitive for Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilman Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Burleson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'exploration de l'espace de conception ciblant des architectures reconfigurables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées IEEE francophones sur l'Adéquation Algorithme Architecture (JFAAA 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurable computing for high-security/high-performance ambient systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Burleson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UML profiles towards waveform performances verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delautre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Etienne Goubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWRF11 Meeting Services and Applications Roadmaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Norway. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software radio and dynamic reconfiguration on a DSP/FPGA platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Karlsruhe Workshop on Software Radios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics for high level analysis of multiprocessor system on chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IP Processor Core Platform Selection According to SoC Architecture: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Aoudni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Ben Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UML Profile for waveform SPS abstraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDR forum Technical Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High level analysis of multiprocessor system on chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of system coherency at early architecture design stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delautre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Etienne Goubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDR Forum General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamically Configurable Security for SRAM FPGA Bitstreams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Burleson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UML Profile for SDR Hardware/Software Adequacy Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delautre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Etienne Goubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OMG's First Annual Software-Based Communications (SBC) Workshop: From Mobile to Agile Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, United States. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platform Selection According to SoC Architecture: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Aoudni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Ben Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Prototyping of Reconfigurable Architectures From a C Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bilavarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication costs driven design space exploration for reconfigurable architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Design Space Exploration Method for Reconfigurable Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting Tiled Architectures in Design Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Burleson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Anand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Laffely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface design approach for system on chip based on configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Prototyping of Reconfigurable Architectures: An Estimation And Exploration Methodology from System-Level Specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bilavarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning and CoDesign tools & methodology for Reconfigurable Computing: The EPICURE philosophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Auguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ben Chehida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fornari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jul 2003, pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication synthesis and HW/SW integration for embedded system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pegatoquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Workshop on Hardware/Software Codesign. (CODES/CASHE'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Seattle, United States. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HSC.1998.666237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche unifiée pour la conception globale de télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Maggt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées IEEE francophones sur l'Adéquation Algorithme Architecture (JFAAA 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flot d'exploration des architectures reconfigurables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées IEEE francophones sur l'Adéquation Algorithme Architecture (JFAAA 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de performances à un niveau comportemental pour l'implantation sur composants FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bilavarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Symposium en Architectures Nouvelles de Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA area time power estimation for DSP applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bilavarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Signal Processing Applications and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de conception d'architectures hétérogènes pour les applications de traitement numérique du signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bilavarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journées Nationales du Réseau Doctoral de Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Area time power estimation for FPGA based designs at a behavioral level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bilavarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Beirut, Lebanon. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2000.911593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hardware software co design methodology for heterogeneous architecture estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bilavarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Signal Processing Applications and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d'architectures hétérogènes pour les applications de traitement numérique du signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bilavarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque du GDR CAO de Circuits Int égrés et Syst èmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A path analysis based partitioning for time constrained embedded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Auguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pegatoquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conference on Signal Processing Applications and Technology (ICSPAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Seattle, United States. pp.85-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A guide to take decisions earlier in the design flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pegatoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Auguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gresset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSPAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Toronto, Canada. pp.805-808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la conception logiciel/matériel d’une application d’annulation d’écho acoustiqu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Freund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Israel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques CAO de circuits intégrés et systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1997, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Invisible Threads: Dynamic Information Flow Tracking and the Intriguing World of Fault Injection Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique sur les Attaques par Injection de Fautes (JAIF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Gardanne, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When in-core DIFT faces fault injection attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RISC-V Summit Europe 2023,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Barcelone, Spain. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection of a processor with DIFT against physical attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter School on Microarchitectural Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARMHEx: a framework for efficient DIFT in real-world SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Programmable Logic (FPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Ghent, Belgium. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HardBlare: a Hardware-Assisted Approach for Dynamic Information Flow Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des doctorantes et doctorants en informatique de la Société Informatique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HardBlare: an efficient hardware-assisted DIFC for non-modified embedded processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiPEAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Prague, Czech Republic. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HardBlare: an efficient hardware-assisted DIFC for non-modified embedded processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHES 2015 - Workshop on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint-Malo, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient dynamic configuration of a multi-ASIP turbo decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC-SiP 2013 : Colloque National du Groupe de Recherche System on Chip -System in Package</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Trends for FPGAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Badrignans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Badrignans, J.L. Danger, V. Fischer, G. Gogniat, L. Torres. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 282 p., 2011, 978-94-007-1337-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00616973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting Behavioral IPs During Design Time: Key-Based Obfuscation Techniques for HLS in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Badier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Synthesis for Hardware Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing; Springer International Publishing, pp.71-93, 2022, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-78841-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards NoC Protection of HT-Greyhole Attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soultana Ellinidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Markowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms and Architectures for Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12454, Springer International Publishing, pp.309-323, 2020, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-60248-2_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-End Bitstreams Repository Hierarchy for FPGA Partially Reconfigurable Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Crenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Gogniat, Dragomir Milojevic, Adam Morawiec, Ahmet Erdogan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithm-Architecture Matching for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.171-194, 2011, Lecture Notes in Electrical Engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 5: Hardware Security in Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editied by F. Krief. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communicating Embedded Systems, Network Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons, Inc,, pp.139 - 174, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5 : La sécurité matérielle des systèmes embarqués,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes embarqués communicants : mobilité, sécurité, autonomie (Traité IC2, série réseaux et télécoms), sous la direction de F. Krief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes - Lavoisier, p. 143-173, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From MDD concepts to experiments and illustrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schedulability Analysis and MDD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Scientific and Technical Encyclopedia, 111-130 - Chapter 7, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model driven Engineering for distributed Real-Time Embedded Systems: From MDD concepts to Experiments and Illustrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From MDD concepts to Experiments and Illustrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, x, Chapt 7, 110-130, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modeling Method for Reconfigurable Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The Kluwer International Series in Engineering and Computer Science. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System-on Chip for Real Time Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.170-180, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de reconfiguration d'un ensemble de composants d'un circuit électronique, système de reconfiguration et procédé de transmission de données correspondants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 0850641. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Cooperative Caching for Many-cores systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.89-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Plate-Forme Légère Reconfigurable Partiellement à Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bitstreams Repository Hierarchy for FPGA Partially Reconfigurable Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Crenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de Prospective du Conseil Scientifique de l’Institut des Sciences de l’Information et leurs Interactions (INS2I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inbar Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Queinnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Touzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] CNRS. 2018, pp.1-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId496"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:147.69230769231px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guy GOGNIAT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diwall: A Lightweight Host Intrusion Detection System Against Jamming and Packet Injection Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Bouazzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3711833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kingsguard OS-level mitigation against cache side-channel attacks using runtime detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muneeb Yousaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77, pp.731-747. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-021-00906-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attacks toward Wireless Network-on-Chip and Countermeasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Kumar Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navonil Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemanta Kumar Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Emerging Topics in Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (2), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TETC.2020.2973427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484906v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter is here! A decade of cache-based side-channel attacks, detection & mitigation for RSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Asim Mukhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 92, pp.#101524. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.is.2020.101524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WHISPER A Tool for Run-time Detection of Side-Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bricq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.83871-83900. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2988370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLUSH + PREFETCH: A Countermeasure Against Access-driven Cache-based Side-Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Asim Mukhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104, pp.101698. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2019.101698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meet the Sherlock Holmes’ of Side Channel Leakage: A Survey of Cache SCA Detection Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.70836-70860. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2980522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware/Software co-Design of an Accelerator for FV Homomorphic Encryption Scheme using Karatsuba Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (3), pp.335-347. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2016.2645204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application Deployment Strategies for Spatial Isolation on Many-Core Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Wehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Göhringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (2), pp.1 - 31. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3168383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic configuration management of a multi-standard and multi-mode reconfigurable multi-ASIP architecture for turbo decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (1), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13634-017-0468-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Speed Accelerator for Homomorphic Encryption using the Karatsuba Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (5s), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3126558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection of heterogeneous architectures on FPGAs: An approach based on hardware firewalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Johanna Sepulveda Florez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42, pp.127-141. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2016.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamically Reconfigurable Multi-ASIP Architecture for Multistandard and Multimode Turbo Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (1), pp.383 - 387. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2015.2396941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast Evaluation Approach of Data Consistency Protocols within a Compilation Toolchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Johanna Sepulveda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 80, pp.2297-2301. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2016.05.421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoC-Based Protection for SoC Time-Driven Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Johanna Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Strum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Embedded Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LES.2014.2384744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An MDE Approach for Rapid Prototyping and Implementation of Dynamic Reconfigurable Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Ochoa Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillet Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Bay Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Design Automation of Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 21 Issue 1, Article No. 8, Nov. 2015 ., 21 (1), pp.Article No. 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disposable configuration of remotely reconfigurable systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubos Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (6), pp.382-392. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2015.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoC-based Protection for SoC Time-Driven Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Johanna Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Strum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Embedded Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), pp.DOI:10.1109/LES.2014.2384744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending UML/MARTE to support Discrete Controller Synthesis, application to Reconfigurable Systems-on-Chip modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Griguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Reconfigurable Technology and Systems (TRETS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (3), pp.17. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2629628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des architectures hétérogènes sur FPGA : une approche par pare-feux matériels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Référence IN175 - 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in homomorphic encryption: a possible future for signal processing in the encrypted domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Aguilar Melchor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Sirdey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.108-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures of flexible symmetric key crypto engines--a survey: From hardware coprocessor to multi-crypto-processor system on chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubos Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Volume 45 Issue 4, August 2013 (Article No. 41), 32 p. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2501654.2501655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurable Memory Security in Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Crenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Unnikrishnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12/ (3), pp.71. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2442116.2442121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-objective adaptive immune algorithm for multi-application NoC mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Johanna Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Chau Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Strum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 73 (3), pp.851-860. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-012-9869-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoSS architecture for MPSoC dynamic protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Johanna Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Chau Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Strum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Reconfigurable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric Cache Coherency: Policy Modifications to Improve Multicore Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Shield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Reconfigurable Technology and Systems (TRETS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (3), pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-loop based self-adaptive HW/SW embedded systems: design methodology and smart cam case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Fast Downloading of Partial Bitstreams Through Ethernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Crenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol. 5455., pp.72-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Security Approach for Off-chip Memory in embedded Microprocessor Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Wanderley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp. 37-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconﬁgurable hardware for high-security high-performance embedded systems : The SAFES perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Burleson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Networked, Lightweight and Partially Reconfigurable Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop, ARC 2008, London, UK, LNCS 4943</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, LNCS 4943 (ISSN 0302-9743, ISBN-10 3-540-78609-0, ISBN-13 978-3-540-78609-2), pp.318-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Priori Implementation Eﬀort Estimation for HW Design Based on Independent-Path Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasmus Abildgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication-Oriented Design Space Exploration for Reconfigurable Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Volume 2007 (2007), pp.20. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2007/23496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamically Configurable Security for SRAM FPGA Bitstreams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Burleson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.73 - 85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de l'espace de conception des architectures reconfigurables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, XX, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design space pruning through early estimations of area / delay trade-offs for FPGA implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bilavarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, N° 10, p. 1950-1968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPICURE: A partitioning and co-design framework for reconfigurable computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bilavarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30, pp.367-387. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2006.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurable Computing for High-Security/High-Performance Ambient Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Burleson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3553/2005, pp.72-81, ISBN: 3-540-40822-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software radio and dynamic reconfiguration on a DSP/FPGA platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frequenz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 58, pp.152-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Costs Driven Space Exploration for Reconfigurable Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2778/2003, pp.921-933, ISBN: 978-3-540-26969-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Codesign Back End Approach for Embedded System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Auguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pegatoquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGGROUP Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 5 (3), pp.492-509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A codesign experiment in acoustic echo cancellation: GMDFα</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Freund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Israel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Design Automation of Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 2 (4), pp.365-383. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/268424.268433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (157)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Injection Attacks in On-Chip Interconnects: A Comparative Study of Wishbone, AXI-Lite, and AXI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongwei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Workshop on Design and Architectures for Signal and Image Processing (DASIP 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UAVLnQ: An Architecture for Security Analysis of Cyber-Physical Network Behavior in UAV Swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Yousef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinya Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Nilesh Mistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASIP: Workshop on Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In conjonction with HIPEAC, Jan 2026, Krakovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between In-Core Hardware IDS, Off-Core Hardware IDS and Software IDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianxu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Bouazzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Monière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Architecture for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Barcelone, France. pp.108-120, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-87897-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defending the Citadel: Fault Injection Attacks against Dynamic Information Flow Tracking and Related Countermeasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Regazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Computer Society Annual Symposium on VLSI (ISVLSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Knoxville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Architecture Under Siege: An In-depth Analysis of Fault Attack Vulnerabilities and Countermeasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongwei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Cyber Security and Resilience (CSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, London, United Kingdom. pp.890-896, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSR61664.2024.10679464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verrouillage des lignes de cache pour la lutte contre les attaques par canaux auxiliaires exploitant les mémoires caches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyber On Board</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, ile des Embiez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Effect of Replacement Policies on The Security of Randomized Cache Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Philipp Thoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ACM ASIA Conference on Computer and Communications Security (ACM ASIACCS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Singapore, Singapore. pp.483-497, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3634737.3637677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache locking against cache-based side-channel attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d'hiver Francophone sur les Technologies de Conception des Systèmes Embarqués Hétérogènes (FETCH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Feb 2024, Maillen, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fine-Grained Dynamic Partitioning Against Cache-Based Timing Attacks via Cache Locking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Computer Society Annual Symposium on VLSI (ISVLSI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Knoxville, TN, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scripting the Unpredictable: Automate Fault Injection in RTL Simulation for Vulnerability Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Euromicro Conference Series on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne University, Aug 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When in-core DIFT faces fault injection attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CryptArchi 2023 - 19th International Workshops on Cryptographic architectures embedded in logic devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cantabria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another Break in the Wall: Harnessing Fault Injection Attacks to Penetrate Software Fortresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SensorsS&amp;P: First International Workshop on Security and Privacy of Sensing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Istanbul Turkiye, France. pp.8-14, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3628356.3630116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work in Progress: Thwarting Timing Attacks in Microcontrollers using Fine-grained Hardware Protections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Hatchikian-Houdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE European Symposium on Security and Privacy Workshops (EuroS&amp;PW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Delft, Netherlands. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting a RISC-V embedded processor against physical and software attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BITFLIP by DGA - European Cyber Week 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Extraction and Deep Learning Method for Predictive Maintenance in Vessel’s Engine Room</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Rioual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Safety and Reliability Conference (ESREL 2022).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Dublin, Ireland. pp.1983-1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processor Extensions for Hardware Instruction Replay against Fault Injection Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ait Manssour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS: 25th International Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Token-based Authentication and Access Delegation for HW-Accelerated telco Cloud Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semih Ince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Espes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Santoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 11th International Conference on Cloud Networking (CloudNet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Token-based authentication and access delegation for HW-accelerated telco cloud solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semih Ince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Espes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Santoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 11th International Conference on Cloud Networking (CloudNet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France. pp.109-117, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CloudNet55617.2022.9978865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic IP Birthmarking using Side Effects of Code Transformations on High-Level Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Badier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pilato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE'21 Design Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Grenoble (virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OAuth 2.0-based authentication solution for FPGA-enabled cloud computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semih Ince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Espes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Santoro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE/ACM International Conference on Utility and Cloud Computing Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Leicester, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3492323.3495635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel Network-on-Chip security algorithm for tolerating Byzantine faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soultana Ellinidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Markowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Frascati, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT50435.2020.9250906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IE-Cache: Counteracting Eviction-Based Cache Side-Channel Attacks Through Indirect Eviction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Asim Mukhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th IFIP International Conference on ICT Systems Security and Privacy Protection (SEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Maribor, Slovenia. pp.32-45, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58201-2_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroLET: A new SDNoC-based communication protocol for chipLET-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soultana Ellinidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Markowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Kontogiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Kallithea, Greece. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2019.00019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherlock Holmes of Cache Side-Channel Attacks in Intel's x86 Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usman Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-Communications and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Key-based Obfuscation for HLS in an Untrusted Cloud Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Badier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Design, Automation &amp; Test in Europe Conference &amp; Exhibition, DATE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures for Security: A comparative analysis of hardware security features in Intel SGX and ARM TrustZone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Asim Mukhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C-CODE 2019 - 2nd International Conference on Communication, Computing and Digital systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Islamabad, Pakistan. pp.299-304, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/C-CODE.2019.8680982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache-Based Side-Channel Intrusion Detection using Hardware Performance Counters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CryptArchi 2018 - 16th International Workshops on Cryptographic architectures embedded in logic devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01824512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning For Security: The Case of Side-Channel Attack Detection at Run-time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maham Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muneeb Yousaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel lightweight hardware-assisted static instrumentation approach for ARM SoC using debug components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AsianHOST 2018 - Asian Hardware Oriented Security and Trust Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hong Kong, China. pp.1-13, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/asianhost.2018.8607177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Run-time Detection of Prime+Probe Side-Channel Attack on AES Encryption Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveed Bin Raees Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Information Infrastructure and Networking Symposium (GIIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIGHTs-WATCH: A Cache-based Side-channel Intrusion Detector Using Hardware Performance Counters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maham Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Hardware and Architectural Support for Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Los Angeles, United States. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3214292.3214293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A small and adaptive coprocessor for information flow tracking in ARM SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Kumar Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReConFig 2018 - International Conference on Reconfigurable Computing and FPGAs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Cancun, Mexico. pp.1-17, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/reconfig.2018.8641695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARMHEx: A hardware extension for DIFT on ARM-based SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 27th International Conference on Field Programmable Logic and Applications (FPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Ghent, Belgium. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/fpl.2017.8056767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somewhat/Fully Homomorphic Encryption: Implementation Progresses and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C2SI 2017 : 2nd International Conference on Codes, Cryptology and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rabat, Morocco. pp.68 - 82, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-55589-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARMHEx: embedded security through hardware-enhanced information flow tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul – Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir – Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume – Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2017 : Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Grenoble (Autrans), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Confidentiality Against Cache-based SCAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Asim Mukhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM WomENcourage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, barcelona, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01748057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast polynomial arithmetic for Somewhat Homomorphic Encryption operations in hardware with Karatsuba algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Field-Programmable Technology (FPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Xi’an, China. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPT.2016.7929535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A portable approach for SoC-based Dynamic Information Flow Tracking implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque du GDR SoC/SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Contention-Aware Method to Evaluate Data Coherency Protocols within a Compilation Toolchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Johanna Sepulveda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 10th IEEE International Symposium on Embedded Multicore/Many-core Systems-on-Chip, MCSOC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.249-256, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCSoC.2016.54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic NoC buffer allocation for MPSoC timing side channel attack protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Johanna Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Soeken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 7th Latin American Symposium on Circuits &amp; Systems, LASCAS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Florianopolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side Channel Attacks on networks on Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Sepúlveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reindbrecht Cezar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigl Georg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International CryptArchi Workshop </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, La Grande-Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPSoCSim extension: An OVP Simulator for the Evaluation of Cluster-based Multicore and Many-core architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Wehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4rd Work­shop on Vir­tu­al Pro­to­typ­ing of Par­al­lel and Em­bed­ded Sys­tems (ViPES) as part of the In­ter­na­tio­nal Con­fe­rence on Em­bed­ded Com­pu­ter Sys­tems: Ar­chi­tec­tu­res, Mo­de­ling, and Si­mu­la­ti­on (SAMOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Samos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMOS many-core operating system extension with new secure-enable mechanisms for dynamic creation of secure zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Euromicro International Conference on Parallel, Distributed and Netwprk-Based Processing (PDP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Heraklion - Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles temporels d'évaluation des protocoles de gestion des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (Compas'2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02129247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards risk aware NoCs for data protection in MPSoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Johanna Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flórez Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César A. M. Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Reconfigurable Communication-centric Systems-on-Chip, ReCoSoC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a hardware-assisted information flow tracking ecosystem for ARM processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Field-Programmable Logic and Applications (FPL 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lausanne, Switzerland. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/fpl.2016.7577396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Spatially Isolated Secure Zones for NoC-based Many-core Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Wehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Göhringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Workshop on Reconfigurable and Communication-Centric Systems-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tallinn, Estonia. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReCoSoC.2016.7533900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of Polynomial Multiplication Algorithms for Homomorphic Encryption Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Reconfigurable Computing and FPGAs (ReConFig)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReConFig.2015.7393307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable Security Architecture for disrupted protection zones in NoC−Based MPSoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Johanna Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flórez Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Reconfigurable Communication-centric Systems-on-Chip (ReCoSoC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la décision pour le choix et le paramétrage de protocoles de cohérence des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roadef</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle-based model to evaluate consistency protocols within a multi-protocol compilation tool-chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Sepúlveda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSMIC '15 Proceedings of the 2015 International Workshop on Code Optimisation for Multi and Many Cores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco Bay Area, United States. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2723772.2723779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01818885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Spring Physical Model to Extend a Cooperative Caching Protocol for Many-Core Processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rémi Louise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 8th International Symposium on Embedded Multicore/Many-core Systems-on-Chip (MCSoC-14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Aizu-Wakamatsu, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Multicore Architectures with Cryptoptocessors and Parallel Cryptography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Mancillas López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national du GDR SOC-SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01015264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-LeukoNoC: A Dynamic TSV-Based 3D-MPSoC Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Johanna Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepulveda Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Strum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Reconfigurable Computing and FPGAs (Reconfig)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic Security Zones for NoC-Based 3D-MPSoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Johanna Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Strum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Zeferino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IEEE International Conference on Electronics Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trusted Computing using Enhanced Manycore Architectures with Cryptoprocessors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Mancillas López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFIP/IEEE International Conference on Very Large Scale Integration, VLSI-SoC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, http://www.vlsi-soc.com/, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reconfigurable multi-standard ASIP-based turbo decoder for an efficient dynamic reconfiguration in a multi-ASIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI 2013 : IEEE Computer Society Annual Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Natal, Brazil. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2013.6654620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing a Data Sliding Mechanism for Cooperative Caching in Manycore Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th IEEE International Parallel &amp; Distributed Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Boston, Massachusetts, United States. pp.335-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient on-chip configuration infrastructure for a flexible multi-ASIP turbo decoder architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hübner Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCoSoC 2013 : 8th IEEE International Workshop on Reconfigurable and Communication-Centric Systems-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Darmstadt, Germany. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReCoSoC.2013.6581518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme multi-ASIP reconfigurable dynamiquement pour le turbo décodage dans un contexte multi-standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards practical program execution over fully homomorphic encryption schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Sirdey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Aguilar Melchor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Eighth International Conference on P2P, Parallel, Grid, Cloud and Internet Computing (3PGCIC-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizations for an efficient reconfiguration of an ASIP-based turbo decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2013 : IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Beijing, Chine. pp.493 - 496, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2013.6571888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stopping-free dynamic configuration of a multi-ASIP turbo decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hubner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSD 2013 : 16th Euromicro Conference on Digital System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Santander, Spain. pp.155 - 162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing formal reconfiguration control using UML/MARTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Griguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 7th International Workshop on Reconfigurable Communication-centric Systems-on-Chip (ReCoSoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Synthesis of a Dynamic and Partial Reconfiguration Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Griguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Field Programmable Logic and Applications (FPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid-on-Chip communication architecture for dynamic MP-SoC protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Johanna Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Chau Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Strum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Integrated Circuits and Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical NoC-based security for MP-SoC dynamic protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Johanna Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Chau Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Strum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Latin American Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security enhancements for FPGA-based MPSoCs: a boot-to-runtime protection flow for an embedded Linux-based system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Devic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Badrignans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCoSoC: Reconfigurable Communication-centric Systems-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, York, United Kingdom. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting embedded systems through system level security mechanisms: from boot-up to steady state execution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Design of Circuits and Integrated Systems (DCIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight reconfiguration security services for AXI-based MPSoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Crenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPL 2012 (22nd International Conference on Field Programmable Logic and Applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Oslo, Norway. pp.655-658, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPL.2012.6339233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bus-based MPSoC security through communication protection: A latency-efficient alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Crenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCCM 2012 (20th Annual IEEE International Symposium on Field-Programmable Custom Computing Machines)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Toronto, Canada. pp.200-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Artificial Immune Algorithm for Security-constrained Multi-application NoC mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Johanna Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Pedraza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Chau Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic and evolutionary computation conference GECCO 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical approach for sizing of heterogeneous multiprocessor flexible platform for iterative demapping and channel decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on ReConFigurable Computing and FPGAs (Reconfig)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReConFig.2012.6416728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed security for communications and memories in a multiprocessor architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Crenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubos Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAW 2011 (18th Reconfigurable Architectures Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Anchorage, Alaska, United States. pp.326-329, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2011.158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00664284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et contrôle de la reconfiguration dynamique et partielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Frizon de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SympA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reconfigurable Multi-core cryptoprocessor for Multi-channel Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDPS - 25th IEEE International Parallel &amp; Distributed Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Anchorage, United States. pp.199-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric Cache Coherency: Improving Multicore Performance for Non-uniform Workloads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Shield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Int. Workshop on Reconfigurable Communication-centric Systems-on-Chip (ReCoSoC'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Key-Dependent Message Authentication in Reconfigurable Hardware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Crenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Field-Programmable Technology (FPT'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and implementation of a multi-core crypto-processor for software defined radios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Applied Reconfigurable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Belfast, United Kingdom. pp.29-40, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19475-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic applications on reconfigurable systems: From UML model design to FPGAs implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorgiano Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2011.5763315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of reconfigurable multi-standards ASIP-based receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC-SIP : colloque national du groupe de recherches System On Chip - System In Package</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and formal control of partial dynamic reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Frizon de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UML design for dynamically reconfigurable embedded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorgiano Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Frizon de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Dresden, Germany. pp.1195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictibility of inter-components latency in a Software Communications Architecture Open Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE International Parallel and Distributed Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid application development on multi-processor reconfigurable systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Field Programmable Logic and Applications (FPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPL.2010.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latency estimation due to middleware used in Software Defined Radio Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Workshop on Software Radio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-reconfigurable embedded systems: from modeling to implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorgiano Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Crenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering of Reconfigurable Systems and Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Las Vegas, Nevada, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UML design for dynamically reconfigurable multiprocessor embedded systems,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorgiano Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Soulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation &amp; Test in Europe Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Germany. pp.1195 - 1200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Core AES Cryptoprocessor for Multi-Channel SDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Military Communication and Information Systems Conference, MCC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Wroclaw, Poland. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00552208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conﬁguration server for self-adaptive architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Sophia Antipolis, France. Paper ID: 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IP reuse in an MDA MPSoPC co-design approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorgiano Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Frizon de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Microelectronics (ICM'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Morocco. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reconfigurable Crypto Sub System for the Sotware Communication Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Military Communications Conference, MILCOM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Boston, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A co-design approach for embedded system modeling and code generation with UML and MARTE,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorgiano Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation &amp; Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networked Self-Adaptive Systems: An Opportunity for Configuring in the Large</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Crennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Engineering of Reconfigurable Systems and Algorithms (ERSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Las Vegas, USA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconﬁgurable MPSoCs for On-Demand Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory Security Management for Reconfigurable embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Unnikrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Field-Programmable Technology 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Two Software Defined Radio Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDR Forum Technical Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method for A Priori Implementation Effort Estimation for Hardware Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasmus Abildgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Consortium for Educational Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System level design space exploration for multiprocessor system on chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Society Annual Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Code Compression Method with Encryption and Integrity Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reouven Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sassatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CryptArchi: Cryptographic Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00179964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Teach Hardware Security?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International CryptArchi Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low latency solution for confidentiality and integrity checking in embedded systems with off-chip memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Burleson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfigurable communication-centric Socs 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Teach Hardware Security - A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International CryptArchi Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Code Compression Method to Cope with Security Hardware Overheads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Wanderley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Computer Architecture and High Performance Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Gramado, RS, Brazil. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bus Decryption Overhead Minimization with Code Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Wanderley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd III IEEE Southern Conference on Programmable Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Mar del Plata, Argentina. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IBC-EI: An Instruction Based Compression Method with Encryption and Integrity Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Bráulio Wanderley Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reouven Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sassatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCoSoC'07: International Workshop on Reconfigurable Communication Centric System-On-Chips</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montpellier, France. pp.138-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00179500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOC-centric Security of Reconfigurable SoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Juin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Symposium on Networks-on-Chip (NOCS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, France. pp.223-232, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOCS.2007.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Efficiency Protection Solution for Off-Chip Memory in Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Burleson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference on engineering of reconfigurable systems &amp; algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Las Vegas, United States. pp.117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware implementation of a multi-mode hash architecture for MD5, SHA-1 and SHA-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ducloyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Wanderley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Allele Search Lab to Improve Heterogeneous Reconfigurable Platform Design Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Eustache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd International Workshop on Reconfigurable Computing Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Porto Allegre, Brazil. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Code Compression Method With Confidentiality and Integrity Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Wanderley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2007 International Conference on Embedded Systems and Applications,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Las Vegas, Nevada, United States. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPSec Implementation Project using FPGA and Microcontroller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Burleson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike O'Malley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure architecture in embedded systems: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Monitors for Embedded System Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilman Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shufu Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhruv Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basab Datta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Burleson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Level Design with UML: a unified approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Industrial Embedded System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure architecture in embedded systems: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfigurable communication-centric Socs 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithm for high level analysis and architecture exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IP Based Design 2006 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Grenoble, France. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A3S Method and Tools for Analysis of Real-Time Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Modeling and Analysis of Real-Time and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trusted computing - A new challenge for embedded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pegatoquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electronics, Circuits and Systems 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable Security Support for Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilman Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Burleson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping SoC architecture Solutions for an Application based on PACM Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Aoudni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Custom Instruction Integration Method within Reconfigurable SoC and FPGA Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Aoudni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Microelectronics (ICM 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Saudi Arabia. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for Embedded Application Prototyping based on SoC Platform and Architecture Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Aoudni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UML Framework for PIM and PSM Verification of SDR Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Carre-Gourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDR Forum Technical Conference'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Anaheim, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Design Space Exploration for Reconfigurable Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable Security Primitive for Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilman Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Burleson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'exploration de l'espace de conception ciblant des architectures reconfigurables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées IEEE francophones sur l'Adéquation Algorithme Architecture (JFAAA 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurable computing for high-security/high-performance ambient systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Burleson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UML profiles towards waveform performances verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delautre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Etienne Goubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWRF11 Meeting Services and Applications Roadmaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Norway. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UML Profile for waveform SPS abstraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDR forum Technical Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics for high level analysis of multiprocessor system on chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IP Processor Core Platform Selection According to SoC Architecture: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Aoudni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Ben Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High level analysis of multiprocessor system on chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software radio and dynamic reconfiguration on a DSP/FPGA platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Karlsruhe Workshop on Software Radios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of system coherency at early architecture design stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delautre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Etienne Goubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDR Forum General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamically Configurable Security for SRAM FPGA Bitstreams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Burleson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UML Profile for SDR Hardware/Software Adequacy Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delautre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Etienne Goubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OMG's First Annual Software-Based Communications (SBC) Workshop: From Mobile to Agile Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, United States. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platform Selection According to SoC Architecture: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Aoudni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Ben Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Prototyping of Reconfigurable Architectures From a C Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bilavarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication costs driven design space exploration for reconfigurable architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Design Space Exploration Method for Reconfigurable Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting Tiled Architectures in Design Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Burleson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Anand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Laffely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface design approach for system on chip based on configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Prototyping of Reconfigurable Architectures: An Estimation And Exploration Methodology from System-Level Specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bilavarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning and CoDesign tools & methodology for Reconfigurable Computing: The EPICURE philosophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Auguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ben Chehida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fornari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jul 2003, pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication synthesis and HW/SW integration for embedded system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pegatoquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Workshop on Hardware/Software Codesign. (CODES/CASHE'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Seattle, United States. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HSC.1998.666237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche unifiée pour la conception globale de télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Maggt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées IEEE francophones sur l'Adéquation Algorithme Architecture (JFAAA 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flot d'exploration des architectures reconfigurables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées IEEE francophones sur l'Adéquation Algorithme Architecture (JFAAA 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de performances à un niveau comportemental pour l'implantation sur composants FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bilavarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Symposium en Architectures Nouvelles de Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de conception d'architectures hétérogènes pour les applications de traitement numérique du signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bilavarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journées Nationales du Réseau Doctoral de Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA area time power estimation for DSP applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bilavarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Signal Processing Applications and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Area time power estimation for FPGA based designs at a behavioral level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bilavarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Beirut, Lebanon. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2000.911593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hardware software co design methodology for heterogeneous architecture estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bilavarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Signal Processing Applications and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d'architectures hétérogènes pour les applications de traitement numérique du signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bilavarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque du GDR CAO de Circuits Int égrés et Syst èmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A path analysis based partitioning for time constrained embedded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Auguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pegatoquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conference on Signal Processing Applications and Technology (ICSPAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Seattle, United States. pp.85-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A guide to take decisions earlier in the design flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pegatoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Auguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gresset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSPAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Toronto, Canada. pp.805-808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la conception logiciel/matériel d’une application d’annulation d’écho acoustiqu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Freund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Israel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques CAO de circuits intégrés et systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1997, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TrustMe: A high-level cycle accurate power estimator for secure embedded processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Khairan Ghliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehya Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Doumiati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR-SoC2 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lorient (56100), France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Invisible Threads: Dynamic Information Flow Tracking and the Intriguing World of Fault Injection Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique sur les Attaques par Injection de Fautes (JAIF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Gardanne, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When in-core DIFT faces fault injection attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RISC-V Summit Europe 2023,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Barcelone, Spain. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection of a processor with DIFT against physical attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter School on Microarchitectural Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARMHEx: a framework for efficient DIFT in real-world SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Programmable Logic (FPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Ghent, Belgium. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HardBlare: a Hardware-Assisted Approach for Dynamic Information Flow Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des doctorantes et doctorants en informatique de la Société Informatique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HardBlare: an efficient hardware-assisted DIFC for non-modified embedded processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiPEAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Prague, Czech Republic. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HardBlare: an efficient hardware-assisted DIFC for non-modified embedded processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHES 2015 - Workshop on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint-Malo, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient dynamic configuration of a multi-ASIP turbo decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC-SiP 2013 : Colloque National du Groupe de Recherche System on Chip -System in Package</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Trends for FPGAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Badrignans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Badrignans, J.L. Danger, V. Fischer, G. Gogniat, L. Torres. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 282 p., 2011, 978-94-007-1337-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00616973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting Behavioral IPs During Design Time: Key-Based Obfuscation Techniques for HLS in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Badier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Synthesis for Hardware Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing; Springer International Publishing, pp.71-93, 2022, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-78841-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards NoC Protection of HT-Greyhole Attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soultana Ellinidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Markowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms and Architectures for Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12454, Springer International Publishing, pp.309-323, 2020, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-60248-2_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-End Bitstreams Repository Hierarchy for FPGA Partially Reconfigurable Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Crenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Gogniat, Dragomir Milojevic, Adam Morawiec, Ahmet Erdogan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithm-Architecture Matching for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.171-194, 2011, Lecture Notes in Electrical Engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 5: Hardware Security in Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editied by F. Krief. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communicating Embedded Systems, Network Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons, Inc,, pp.139 - 174, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5 : La sécurité matérielle des systèmes embarqués,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes embarqués communicants : mobilité, sécurité, autonomie (Traité IC2, série réseaux et télécoms), sous la direction de F. Krief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes - Lavoisier, p. 143-173, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From MDD concepts to experiments and illustrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schedulability Analysis and MDD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Scientific and Technical Encyclopedia, 111-130 - Chapter 7, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model driven Engineering for distributed Real-Time Embedded Systems: From MDD concepts to Experiments and Illustrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From MDD concepts to Experiments and Illustrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, x, Chapt 7, 110-130, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modeling Method for Reconfigurable Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The Kluwer International Series in Engineering and Computer Science. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System-on Chip for Real Time Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.170-180, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de reconfiguration d'un ensemble de composants d'un circuit électronique, système de reconfiguration et procédé de transmission de données correspondants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 0850641. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Cooperative Caching for Many-cores systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.89-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Plate-Forme Légère Reconfigurable Partiellement à Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bitstreams Repository Hierarchy for FPGA Partially Reconfigurable Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Crenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de Prospective du Conseil Scientifique de l’Institut des Sciences de l’Information et leurs Interactions (INS2I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inbar Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Queinnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Touzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] CNRS. 2018, pp.1-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId496"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116086v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Bouazzati" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Tessier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3711833" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545078v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mushtaq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muneeb Yousaf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Khurram Bhatti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lapotre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gogniat Guy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-021-00906-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484906v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Kumar Biswas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navonil Chatterjee" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemanta Kumar Mondal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2020.2973427" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537540v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asim Mukhtar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2020.101524" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546630v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bricq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaz Akram" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2988370" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417391v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Asim Mukhtar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khurram Bhatti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2019.101698" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508889v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2980522" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427639v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Migliore" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mendez Real" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tisserand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontaine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2016.2645204" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827400v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M&#233;ndez Real" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wehner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana G&#246;hringer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3168383" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595772v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Baghdadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-017-0468-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630065v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Seguin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3126558" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01450746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Johanna Sepulveda Florez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2016.01.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121754v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purushotham Murugappa Velayuthan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#252;bner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2015.2396941" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01327335v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cudennec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Dahmani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Maignan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Johanna Sepulveda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.05.421" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253500v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Strum" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2014.2384744" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172123v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Ochoa Ruiz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillet S&#233;bastien" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Lamotte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Bay Bourennane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218743v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Fischer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubos Gaspar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torres" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2015.05.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCL47R69-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083270v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972636v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Griguer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2629628" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00866646v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765634v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2501654.2501655" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765638v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguilar Melchor" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Sirdey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670938v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Crenne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russel Tessier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Unnikrishnan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2442116.2442121" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765639v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Chau Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-012-9869-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VC1KW0KT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765641v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Pires" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747710v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Shield" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457268v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Eustache" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488510v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bomel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Crenne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linfeng Ye" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369009v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vaslin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Wanderley" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446588v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Wolf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Burleson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282224v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429452v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Abildgren" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Koch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174318v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Philippe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/23496" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089394v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089397v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089398v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bilavarn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089393v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Moullec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2006.02.015" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400068v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089395v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delahaye" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roland" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400073v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Philippe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507341v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auguin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bianco" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pegatoquet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334174v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Freund" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Israel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rousseau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Berge" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auguin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/268424.268433" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494365v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Zhao" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lap&#244;tre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537630v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Yousef" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinya Tsai" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Nilesh Mistry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131595v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianxu Li" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Bouazzati" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Moni&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87897-8_9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05056811v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Khairan Ghliss" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehya Nasser" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Doumiati" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620057v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pensec" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Regazzoni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691839v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSR61664.2024.10679464" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461273v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaudin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427321v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Peters" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Philipp Thoma" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3634737.3637677" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446221v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619896v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683084v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286507v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3628356.3630116" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381235v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155139v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Hatchikian-Houdot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Besson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381708v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769035v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Rioual" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599317v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Ait Manssour" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159586v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semih Ince" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Espes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Santoro" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lallet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05155593v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet55617.2022.9978865" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228922v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Badier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pilato" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Lann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606350v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3492323.3495635" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606356v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soultana Ellinidou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Sharma" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Markowitch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dricot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT50435.2020.9250906" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03440838v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58201-2_3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444877v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Kontogiannis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2019.00019" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151838v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Ali" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02052433v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451440v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/C-CODE.2019.8680982" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01824512v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876792v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maham Chaudhry" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneeb Yousaf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911621v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abdul Wahab" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Nasr Allah" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hiet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/asianhost.2018.8607177" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879950v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Bin Raees Rao" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806729v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3214292.3214293" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911619v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/reconfig.2018.8641695" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558473v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/fpl.2017.8056767" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596540v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnoron" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55589-8_5" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558155v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abdul &#8211; Wahab" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir &#8211; Nasr Allah" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume &#8211; Hiet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01748057v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347188v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427642v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2016.7929535" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311045v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427629v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2016.54" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427624v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Florez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Soeken" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382984v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reindbrecht Cezar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigl Georg" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273173v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02129247v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chaker" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427635v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#243;rez Daniel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Fernandes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar A. M. Marcon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337579v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fpl.2016.7577396" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347175v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2016.7533900" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273192v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2015.7393307" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185643v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273631v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01818885v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaker" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cudennec" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dahmani" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gogniat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2723772.2723779" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083262v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepulveda Daniel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083263v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Zeferino" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071470v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;mi Louise" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01015264v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mancillas L&#243;pez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mendez R&#233;al" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075919v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M&#233;ndez Real" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bossuet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gogniat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Fischer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876009v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002828v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2013.6654620" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833565v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873978v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;bner Michael" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2013.6581518" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917061v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873979v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2013.6571888" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876005v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hubner" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747718v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747716v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765644v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765642v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750339v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Devic" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Badrignans" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765645v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750332v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2012.6339233" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750343v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765643v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Pedraza" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747714v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Haddad" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2012.6416728" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671062v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00664284v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2011.158" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663442v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595998v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671191v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668594v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dallet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19475-7_5" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HCL513GZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167776v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgiano Vidal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2011.5763315" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724998v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486748v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soulard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663437v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486627v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Abgrall" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Roy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488527v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2010.65" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486626v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488577v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488582v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00552208v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422161v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454761v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479692v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369036v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422136v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Crennes" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422152v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369049v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Unnikrishnan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486625v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369055v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369061v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Maalej" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00179964v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reouven Elbaz" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sassatelli" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400015v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174326v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174323v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165288v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400017v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00179500v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Br&#225;ulio Wanderley Netto" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165452v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Evain" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Juin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOCS.2007.32" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153120v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488632v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducloyer" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174324v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174321v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089408v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089407v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike O'Malley" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124415v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089406v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Wolf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089605v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufu Mao" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Kumar" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basab Datta" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105589v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rouxel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124412v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174325v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105595v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089400v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Aoudni" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Loukil" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488567v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089403v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084148v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bulteau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Carre-Gourdin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089409v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089411v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400039v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089410v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089750v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delautre" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Etienne Goubard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089420v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089416v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089414v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Ben Amor" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105601v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moy" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raulet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089415v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089749v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089442v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089751v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089412v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089429v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089443v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089445v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089448v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Anand" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Laffely" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089430v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089446v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106323v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ben Chehida" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fornari" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gamrat" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930644v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bianco" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pegatoquet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSC.1998.666237" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400050v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Projet Maggt" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400043v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017499v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017479v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017483v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017471v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2000.911593" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017450v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017443v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943417v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006659v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gresset" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410257v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727439v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132319v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727408v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558475v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311032v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01450844v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01252597v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876017v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Bazin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616973v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/engineering/circuits+%26+systems/book/978-94-007-1337-6?changeHeader" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04115023v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78841-4_5" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606358v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60248-2_21" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670954v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488578v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369028v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00270008v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105614v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106213v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447022v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847002v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202146v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369078v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956087v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116086v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Bouazzati" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Tessier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3711833" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545078v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mushtaq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muneeb Yousaf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Khurram Bhatti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lapotre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gogniat Guy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-021-00906-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484906v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Kumar Biswas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navonil Chatterjee" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemanta Kumar Mondal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2020.2973427" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537540v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asim Mukhtar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2020.101524" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546630v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bricq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaz Akram" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2988370" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417391v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Asim Mukhtar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khurram Bhatti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2019.101698" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508889v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2980522" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427639v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Migliore" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mendez Real" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tisserand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontaine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2016.2645204" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827400v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M&#233;ndez Real" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wehner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana G&#246;hringer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3168383" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595772v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Baghdadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-017-0468-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630065v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Seguin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3126558" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01450746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Johanna Sepulveda Florez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2016.01.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121754v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purushotham Murugappa Velayuthan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#252;bner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2015.2396941" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01327335v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cudennec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Dahmani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Maignan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Johanna Sepulveda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.05.421" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253500v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Strum" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2014.2384744" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172123v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Ochoa Ruiz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillet S&#233;bastien" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Lamotte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Bay Bourennane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218743v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Fischer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubos Gaspar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torres" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2015.05.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCL47R69-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083270v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972636v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Griguer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2629628" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00866646v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765638v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguilar Melchor" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Sirdey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765634v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2501654.2501655" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670938v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Crenne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russel Tessier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Unnikrishnan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2442116.2442121" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765639v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Chau Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-012-9869-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VC1KW0KT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765641v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Pires" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747710v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Shield" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457268v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Eustache" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488510v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bomel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Crenne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linfeng Ye" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369009v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vaslin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Wanderley" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446588v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Wolf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Burleson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282224v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429452v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Abildgren" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Koch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174318v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Philippe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/23496" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089394v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089397v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089398v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bilavarn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089393v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Moullec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2006.02.015" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400068v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089395v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delahaye" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roland" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400073v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Philippe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507341v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auguin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bianco" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pegatoquet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334174v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Freund" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Israel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rousseau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Berge" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auguin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/268424.268433" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494365v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Zhao" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lap&#244;tre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537630v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Yousef" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinya Tsai" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Nilesh Mistry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131595v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianxu Li" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Bouazzati" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Moni&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87897-8_9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620057v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pensec" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Regazzoni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691839v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSR61664.2024.10679464" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461273v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaudin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427321v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Peters" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Philipp Thoma" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3634737.3637677" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446221v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619896v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683084v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381235v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286507v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3628356.3630116" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155139v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Hatchikian-Houdot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Besson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381708v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769035v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Rioual" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599317v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Ait Manssour" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159586v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semih Ince" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Espes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Santoro" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lallet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05155593v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet55617.2022.9978865" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228922v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Badier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pilato" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Lann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606350v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3492323.3495635" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606356v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soultana Ellinidou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Sharma" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Markowitch" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dricot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT50435.2020.9250906" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03440838v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58201-2_3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444877v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Kontogiannis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2019.00019" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151838v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Ali" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02052433v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451440v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/C-CODE.2019.8680982" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01824512v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876792v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maham Chaudhry" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneeb Yousaf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911621v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abdul Wahab" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Nasr Allah" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hiet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/asianhost.2018.8607177" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879950v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Bin Raees Rao" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806729v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3214292.3214293" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911619v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/reconfig.2018.8641695" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558473v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/fpl.2017.8056767" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596540v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnoron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55589-8_5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558155v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abdul &#8211; Wahab" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir &#8211; Nasr Allah" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume &#8211; Hiet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01748057v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427642v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2016.7929535" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311045v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427629v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2016.54" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427624v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Florez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Soeken" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382984v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reindbrecht Cezar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigl Georg" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347188v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273173v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02129247v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chaker" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427635v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#243;rez Daniel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Fernandes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar A. M. Marcon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337579v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fpl.2016.7577396" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347175v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2016.7533900" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273192v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2015.7393307" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185643v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273631v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01818885v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaker" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cudennec" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dahmani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gogniat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2723772.2723779" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071470v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;mi Louise" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01015264v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mancillas L&#243;pez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mendez R&#233;al" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083262v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepulveda Daniel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083263v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Zeferino" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075919v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M&#233;ndez Real" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bossuet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gogniat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Fischer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002828v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2013.6654620" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833565v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873978v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;bner Michael" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2013.6581518" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876009v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917061v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873979v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2013.6571888" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876005v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hubner" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747716v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747718v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765644v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765642v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750339v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Devic" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Badrignans" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765645v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750332v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2012.6339233" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750343v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765643v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Pedraza" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747714v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Haddad" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2012.6416728" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00664284v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2011.158" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663442v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595998v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671062v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671191v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668594v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dallet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19475-7_5" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HCL513GZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167776v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgiano Vidal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2011.5763315" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724998v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663437v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486748v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soulard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486627v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Abgrall" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Roy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488527v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2010.65" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486626v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488577v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488582v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00552208v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422161v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454761v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479692v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369036v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422136v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Crennes" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422152v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369049v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Unnikrishnan" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486625v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369055v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369061v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Maalej" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00179964v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reouven Elbaz" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sassatelli" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400015v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165288v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400017v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174326v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174323v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00179500v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Br&#225;ulio Wanderley Netto" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165452v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Evain" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Juin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOCS.2007.32" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153120v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488632v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducloyer" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174324v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174321v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089407v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike O'Malley" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089408v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089605v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Wolf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufu Mao" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Kumar" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basab Datta" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105589v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rouxel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124412v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174325v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105595v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124415v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089406v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089400v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Aoudni" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Loukil" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488567v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089403v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084148v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bulteau" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Carre-Gourdin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089409v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089411v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400039v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089410v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089750v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delautre" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Etienne Goubard" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105601v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moy" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raulet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089416v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089414v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Ben Amor" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089415v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089420v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089749v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089442v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089751v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089412v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089429v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089443v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089445v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089448v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Anand" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Laffely" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089430v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089446v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106323v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ben Chehida" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fornari" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gamrat" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930644v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bianco" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pegatoquet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSC.1998.666237" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400050v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Projet Maggt" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400043v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017499v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017483v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017479v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017471v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2000.911593" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017450v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017443v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943417v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006659v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gresset" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410257v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05056811v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Khairan Ghliss" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehya Nasser" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Doumiati" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727439v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132319v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727408v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558475v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311032v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01450844v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01252597v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876017v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Bazin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616973v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/engineering/circuits+%26+systems/book/978-94-007-1337-6?changeHeader" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04115023v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78841-4_5" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606358v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60248-2_21" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670954v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488578v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369028v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00270008v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105614v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106213v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447022v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847002v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202146v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369078v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956087v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>