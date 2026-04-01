--- v0 (2026-03-12)
+++ v1 (2026-04-01)
@@ -356,461 +356,461 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’art et la matière des infrastructures</w:t>
+                <w:t xml:space="preserve">Latour, entre espaces bâtis, ville et territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiscopie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 34, pp.108-110</w:t>
+              <w:t xml:space="preserve">, 2023, 33, pp.106-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481304v1</w:t>
+                <w:t xml:space="preserve">hal-04481302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latour, entre espaces bâtis, ville et territoire</w:t>
+                <w:t xml:space="preserve">L’art et la matière des infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiscopie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 33, pp.106-109</w:t>
+              <w:t xml:space="preserve">, 2023, 34, pp.108-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481302v1</w:t>
+                <w:t xml:space="preserve">hal-04481304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les matériaux de construction, de la production à la mise en œuvre</w:t>
+                <w:t xml:space="preserve">Vanités d’un monde qui disparaît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiscopie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 30, pp.100-103</w:t>
+              <w:t xml:space="preserve">, 2022, 31, pp.106-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481297v1</w:t>
+                <w:t xml:space="preserve">hal-04481300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanités d’un monde qui disparaît</w:t>
+                <w:t xml:space="preserve">Les matériaux de construction, de la production à la mise en œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiscopie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 31, pp.106-109</w:t>
+              <w:t xml:space="preserve">, 2022, 30, pp.100-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481300v1</w:t>
+                <w:t xml:space="preserve">hal-04481297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’industrialisation du bâtiment : géopolitique, imaginaire et héritage</w:t>
+                <w:t xml:space="preserve">Voir, revoir, savoir ? Les archives comme terreau et terrain d’une expertise visuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiscopie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26, pp.100-103</w:t>
+              <w:t xml:space="preserve">Colonnes, archives d'architecture du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37, pp.39-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481293v1</w:t>
+                <w:t xml:space="preserve">hal-04503828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voir, revoir, savoir ? Les archives comme terreau et terrain d’une expertise visuelle</w:t>
+                <w:t xml:space="preserve">L’industrialisation du bâtiment : géopolitique, imaginaire et héritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colonnes, archives d'architecture du XXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 37, pp.39-41</w:t>
+              <w:t xml:space="preserve">Archiscopie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26, pp.100-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04503828v1</w:t>
+                <w:t xml:space="preserve">hal-04481293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ballesta, Jordi et Callens, Anne-Céline (dir.). Photographier le chantier. Transformation, inachèvement, altération, désordre</w:t>
               </w:r>
@@ -1187,247 +1187,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’histoire de la construction, au carrefour de la recherche</w:t>
+                <w:t xml:space="preserve">Les archives d’architectes, des sources pour une histoire culturelle et matérielle de l’architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiscopie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19, pp.98-101</w:t>
+              <w:t xml:space="preserve">Colonnes, archives d'architecture du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35, pp.41-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481253v1</w:t>
+                <w:t xml:space="preserve">hal-04503830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les archives d’architectes, des sources pour une histoire culturelle et matérielle de l’architecture</w:t>
+                <w:t xml:space="preserve">Travail physique ou force mécanique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colonnes, archives d'architecture du XXe siècle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, pp.67-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/artefact.4538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04503830v1</w:t>
+                <w:t xml:space="preserve">hal-04298500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail physique ou force mécanique ?</w:t>
+                <w:t xml:space="preserve">L’histoire de la construction, au carrefour de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archiscopie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.98-101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/artefact.4538⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04298500v1</w:t>
+                <w:t xml:space="preserve">hal-04481253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’architecture aux carrefours de l’Histoire de l’art</w:t>
               </w:r>
@@ -1734,411 +1734,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’UAM au cœur d’une modernité du XXe siècle ?</w:t>
+                <w:t xml:space="preserve">Les vicissitudes d’une architecture transportable et démontable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiscopie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 16, pp.96-99</w:t>
+              <w:t xml:space="preserve">, 2018, 15, pp.106-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481033v1</w:t>
+                <w:t xml:space="preserve">hal-04481023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vicissitudes d’une architecture transportable et démontable</w:t>
+                <w:t xml:space="preserve">L’UAM au cœur d’une modernité du XXe siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiscopie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15, pp.106-108</w:t>
+              <w:t xml:space="preserve">, 2018, 16, pp.96-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481023v1</w:t>
+                <w:t xml:space="preserve">hal-04481033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Patron” ou pédagogue. L’architecte enseignant, une figure professionnelle contrastée</w:t>
+                <w:t xml:space="preserve">L’architecture des écoles nationales professionnelles dans l’entre-deux-guerres : le pragmatisme d’une politique centralisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colonnes, archives d'architecture du XXe siècle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Histoire de l’éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147, pp.147-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/histoire-education.3311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04503851v1</w:t>
+                <w:t xml:space="preserve">hal-04298542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignement technique en ses lieux. Conception, édification et usages (XIXe-XXe siècles)</w:t>
+                <w:t xml:space="preserve">“Patron” ou pédagogue. L’architecte enseignant, une figure professionnelle contrastée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lambert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lembré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire de l’éducation </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colonnes, archives d'architecture du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33, pp.50-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03354486v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’architecture des écoles nationales professionnelles dans l’entre-deux-guerres : le pragmatisme d’une politique centralisée</w:t>
+                <w:t xml:space="preserve">L’enseignement technique en ses lieux. Conception, édification et usages (XIXe-XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lembré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 147, pp.147-176. </w:t>
+              <w:t xml:space="preserve">, 2017, 147, pp.9-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/histoire-education.3311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/histoire-education.3259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298542v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les publications des sociétés d’architectes en France au XIXe siècle : construire une culture de métier, promouvoir une identité de la profession</w:t>
               </w:r>
@@ -3573,51 +3573,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une unité dans la diversité ? Les architectures de l’enseignement technique et professionnel, à la croisée du cadre scolaire et des métiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lembré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marianne Mercier; Emmanuelle Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les lycées d’Île-de-France. Quand l’architecture contemporaine rencontre la pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lieux Dits, pp.214-221, 2021</w:t>
@@ -3640,100 +3640,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance et interactions entre les lieux de formation à l’architecture à Paris au XIXe siècle. Les élèves et les enseignants comme vecteurs de circulation des savoirs et de transferts pédagogiques</w:t>
+                <w:t xml:space="preserve">Réputation scolaire, honorabilité professionnelle et défense du titre. Les associations d’anciens élèves architectes au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Renaud d’Enfert; Virginie Fonteneau. </w:t>
+              <w:t xml:space="preserve">Véronique Castagnet-Lars. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’offre locale d'enseignement scientifique et technique. Approches disciplinaires (XVIIIe-XXe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUN-Éditions universitaires de Lorraine, pp.183-209, 2020</w:t>
+              <w:t xml:space="preserve">Les associations d’élèves et d’étudiants. Entre socialisation et apprentissages (XVIe-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Midi, pp.153-171, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298693v1</w:t>
+                <w:t xml:space="preserve">hal-04298704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’œil du maître : l’architecte sur le chantier</w:t>
               </w:r>
@@ -3786,173 +3786,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réputation scolaire, honorabilité professionnelle et défense du titre. Les associations d’anciens élèves architectes au XIXe siècle</w:t>
+                <w:t xml:space="preserve">Labrouste dans la généalogie des maîtres. Voies divergentes du rationalisme et conflits de mémoire académique dans la rénovation de l’enseignement de l’architecture à la fin du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Véronique Castagnet-Lars. </w:t>
+              <w:t xml:space="preserve">Jean-Philippe Garric; Marc Le Cœur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les associations d’élèves et d’étudiants. Entre socialisation et apprentissages (XVIe-XXe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Midi, pp.153-171, 2020</w:t>
+              <w:t xml:space="preserve">Le siècle de Labrouste. Un élève, un ami, un maître</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions des Cendres, pp.211-229, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298704v1</w:t>
+                <w:t xml:space="preserve">hal-04478135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labrouste dans la généalogie des maîtres. Voies divergentes du rationalisme et conflits de mémoire académique dans la rénovation de l’enseignement de l’architecture à la fin du XIXe siècle</w:t>
+                <w:t xml:space="preserve">Distance et interactions entre les lieux de formation à l’architecture à Paris au XIXe siècle. Les élèves et les enseignants comme vecteurs de circulation des savoirs et de transferts pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Philippe Garric; Marc Le Cœur. </w:t>
+              <w:t xml:space="preserve">Renaud d’Enfert; Virginie Fonteneau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le siècle de Labrouste. Un élève, un ami, un maître</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions des Cendres, pp.211-229, 2020</w:t>
+              <w:t xml:space="preserve">L’offre locale d'enseignement scientifique et technique. Approches disciplinaires (XVIIIe-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUN-Éditions universitaires de Lorraine, pp.183-209, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04478135v1</w:t>
+                <w:t xml:space="preserve">hal-04298693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laisser à chacun la liberté d’apprécier suivant ses goûts et ses tendances d’esprit&amp;quot; ? Une critique d’architecture dans un cadre confraternel. Paul Guadet et Henri Prudent à la rédaction de la revue L’Architecte (1906-1914)</w:t>
               </w:r>
@@ -4216,685 +4216,685 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une histoire de la construction à la française, 2004-2014</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apprendre et enseigner l’architecture dans les années 68 : dialectiques d’un paysage éducatif contrasté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Antonio Becchi; Robert Carvais; Joël Sakarovitch. </w:t>
+              <w:t xml:space="preserve">Caroline Maniaque. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Histoire de la construction. Relevé d’un chantier européen / Construction History. Survey of a European Building Site</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tome I, Classiques Garnier, pp.71-194, 2018, 978-2-406-08242-2</w:t>
+              <w:t xml:space="preserve">Les années 68 et la formation des architectes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Point de vues, pp.288-297, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02969141v1</w:t>
+                <w:t xml:space="preserve">hal-04478008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre et enseigner l’architecture dans les années 68 : dialectiques d’un paysage éducatif contrasté</w:t>
+                <w:t xml:space="preserve">Un ballet mécanique. Images et imaginaires des &amp;quot;révolutions industrielles&amp;quot; du chantier, XIXe-XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Caroline Maniaque. </w:t>
+              <w:t xml:space="preserve">Valérie Nègre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les années 68 et la formation des architectes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Point de vues, pp.288-297, 2018</w:t>
+              <w:t xml:space="preserve">L’art du chantier. Construire et démolir du XVIe au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cité de l’architecture et du patrimoine/Snoeck, pp.70-83, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04478008v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un ballet mécanique. Images et imaginaires des &amp;quot;révolutions industrielles&amp;quot; du chantier, XIXe-XXe siècles</w:t>
+                <w:t xml:space="preserve">« Apprendre et transmettre. Les écoles d’architecture en France depuis 1950 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lambert</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Valérie Nègre. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Marantz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guy Lambert; Eléonore Marantz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’art du chantier. Construire et démolir du XVIe au XXIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cité de l’architecture et du patrimoine/Snoeck, pp.70-83, 2018</w:t>
+              <w:t xml:space="preserve">Architectures manifestes. Les écoles d’architecture en France depuis 1950</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MetisPresses, pp.13-33, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04478056v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03854826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Apprendre et transmettre. Les écoles d’architecture en France depuis 1950 »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une histoire de la construction à la française, 2004-2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carvais Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dessales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lambert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Guy Lambert; Eléonore Marantz. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antonio Becchi; Robert Carvais; Joël Sakarovitch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architectures manifestes. Les écoles d’architecture en France depuis 1950</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MetisPresses, pp.13-33, 2018</w:t>
+              <w:t xml:space="preserve">L’Histoire de la construction. Relevé d’un chantier européen / Construction History. Survey of a European Building Site</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tome I, Classiques Garnier, pp.71-194, 2018, 978-2-406-08242-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03854826v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portrait de l’architecte à sa table de travail. Construction d’une identité professionnelle idéalisée</w:t>
+                <w:t xml:space="preserve">Rire de l’architecte, rire avec l’architecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Bréon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’architecte, portraits et clichés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Norma/Cité de l'architecture et du patrimoine, pp.177-187, 2017</w:t>
+              <w:t xml:space="preserve">, Norma/Cité de l'architecture et du patrimoine, pp.103-111, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04503844v1</w:t>
+                <w:t xml:space="preserve">hal-04503840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Revue et considérablement augmentée ». Économies de la réédition d’un classique : Pratique de l’art de construire de Joseph Claudel et L. Laroque (1850-1910)</w:t>
+                <w:t xml:space="preserve">Apprendre l’architecture : la culture de l’élève révélée par ses archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Liliane Hilaire-Pérez; Valérie Nègre; Delphine Spicq; Koen Vermeir. </w:t>
+              <w:t xml:space="preserve">Jean-Pierre Péneau; Marilena Kourniati. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le livre technique avant le XXe siècle. À l’échelle du monde</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archives, acteurs et institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie d'architecture, pp.79-86, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04503838v1</w:t>
+                <w:t xml:space="preserve">hal-04503852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre l’architecture : la culture de l’élève révélée par ses archives</w:t>
+                <w:t xml:space="preserve">« Revue et considérablement augmentée ». Économies de la réédition d’un classique : Pratique de l’art de construire de Joseph Claudel et L. Laroque (1850-1910)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Pierre Péneau; Marilena Kourniati. </w:t>
+              <w:t xml:space="preserve">Liliane Hilaire-Pérez; Valérie Nègre; Delphine Spicq; Koen Vermeir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives, acteurs et institutions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le livre technique avant le XXe siècle. À l’échelle du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.409-424, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.27778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503852v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rire de l’architecte, rire avec l’architecte</w:t>
+                <w:t xml:space="preserve">Portrait de l’architecte à sa table de travail. Construction d’une identité professionnelle idéalisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Bréon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’architecte, portraits et clichés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Norma/Cité de l'architecture et du patrimoine, pp.103-111, 2017</w:t>
+              <w:t xml:space="preserve">, Norma/Cité de l'architecture et du patrimoine, pp.177-187, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04503840v1</w:t>
+                <w:t xml:space="preserve">hal-04503844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préfabrication et standardisation chez Perret dans les années 1920. Performance de l’outillage et circulation des savoir-faire</w:t>
               </w:r>
@@ -4947,221 +4947,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’habitant expérimente par la maquette la conception : au cœur d’une expérience de logements “à la demande” de Georges Maurios et du Plan Construction (1971-1975)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une histoire de la construction à la française. 2004-2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Carvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dessales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lambert</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Becchi, Antonio and Sakarovitch, Joël and Carvais, Robert. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La maquette, un outil au service du projet architectural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions des Cendres, Cité de l’architecture et du patrimoine, pp.148-161, 2015</w:t>
+              <w:t xml:space="preserve">L'histoire de la construction. Un méridien européen / Construction History. A European Meridian</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone d'histoire de la construction, pp.49--139, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04503854v1</w:t>
+                <w:t xml:space="preserve">hal-01648880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une histoire de la construction à la française. 2004-2014</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand l’habitant expérimente par la maquette la conception : au cœur d’une expérience de logements “à la demande” de Georges Maurios et du Plan Construction (1971-1975)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lambert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'histoire de la construction. Un méridien européen / Construction History. A European Meridian</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association francophone d'histoire de la construction, pp.49--139, 2015</w:t>
+              <w:t xml:space="preserve">La maquette, un outil au service du projet architectural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions des Cendres, Cité de l’architecture et du patrimoine, pp.148-161, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01648880v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Prouvé au Cnam, un professeur à l’œuvre</w:t>
               </w:r>
@@ -5637,51 +5637,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F64F13C"/>
+    <w:nsid w:val="4E4FE05B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5868,51 +5868,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guy-lambert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6737-7350" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007VERS025S" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481304v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lambert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481302v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481297v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481300v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481293v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503828v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478513v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.484" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462620v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raveux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.4432" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481281v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481272v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04422900v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.536" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481253v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503830v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298500v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.4538" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04441810v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Texier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bolle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481259v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481043v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481033v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481023v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503851v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354486v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lembr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.3259" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298542v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.3311" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298594v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.965" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298577v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.15348" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298621v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.4412" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503856v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275147v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Negre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02911734v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484738v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889855v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Andrieux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Callais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334051v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chesneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baillet &#201;tienne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barancy Olivier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baron Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boisnier Cyril" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/BTP/Livre/profession-architecte-9782212679267/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478489v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853974v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Marantz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Klein" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478404v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Kourniati" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478458v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329126v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Macaire" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478364v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libros.unlp.edu.ar/index.php/unlp/catalog/view/1969/1947/6277-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478246v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478281v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298693v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478463v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298704v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478135v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04487169v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hicsa.pantheonsorbonne.fr/sites/default/files/2023-08/livre_meneux_03bis.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296854v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04493785v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles de Cambiaire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cresson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hand Fares" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969141v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carvais Robert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dessales" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478008v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478056v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854826v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503844v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503838v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.27778" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503852v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503840v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503853v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503854v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01648880v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carvais" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie N&#232;gre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041139v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503859v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503860v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055012v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Thibault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041388v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guy-lambert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6737-7350" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007VERS025S" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481302v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lambert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481304v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481300v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481297v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503828v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481293v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478513v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.484" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462620v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raveux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.4432" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481281v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481272v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04422900v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.536" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503830v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298500v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.4538" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481253v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04441810v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Texier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bolle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481259v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481043v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481023v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481033v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298542v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.3311" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503851v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354486v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lembr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.3259" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298594v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.965" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298577v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.15348" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298621v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.4412" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503856v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275147v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Negre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02911734v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484738v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889855v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Andrieux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Callais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334051v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chesneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baillet &#201;tienne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barancy Olivier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baron Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boisnier Cyril" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/BTP/Livre/profession-architecte-9782212679267/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478489v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853974v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Marantz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Klein" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478404v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Kourniati" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478458v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329126v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Macaire" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478364v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libros.unlp.edu.ar/index.php/unlp/catalog/view/1969/1947/6277-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478246v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478281v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298704v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478463v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478135v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298693v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04487169v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hicsa.pantheonsorbonne.fr/sites/default/files/2023-08/livre_meneux_03bis.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296854v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04493785v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles de Cambiaire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cresson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hand Fares" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478008v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478056v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854826v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969141v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carvais Robert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dessales" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503840v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503852v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503838v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.27778" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503844v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503853v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01648880v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carvais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie N&#232;gre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503854v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041139v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503859v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503860v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055012v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Thibault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041388v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>