--- v1 (2026-04-01)
+++ v2 (2026-04-27)
@@ -356,319 +356,319 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latour, entre espaces bâtis, ville et territoire</w:t>
+                <w:t xml:space="preserve">L’art et la matière des infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiscopie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 33, pp.106-109</w:t>
+              <w:t xml:space="preserve">, 2023, 34, pp.108-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481302v1</w:t>
+                <w:t xml:space="preserve">hal-04481304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’art et la matière des infrastructures</w:t>
+                <w:t xml:space="preserve">Latour, entre espaces bâtis, ville et territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiscopie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 34, pp.108-110</w:t>
+              <w:t xml:space="preserve">, 2023, 33, pp.106-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481304v1</w:t>
+                <w:t xml:space="preserve">hal-04481302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanités d’un monde qui disparaît</w:t>
+                <w:t xml:space="preserve">Les matériaux de construction, de la production à la mise en œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiscopie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 31, pp.106-109</w:t>
+              <w:t xml:space="preserve">, 2022, 30, pp.100-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481300v1</w:t>
+                <w:t xml:space="preserve">hal-04481297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les matériaux de construction, de la production à la mise en œuvre</w:t>
+                <w:t xml:space="preserve">Vanités d’un monde qui disparaît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiscopie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 30, pp.100-103</w:t>
+              <w:t xml:space="preserve">, 2022, 31, pp.106-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481297v1</w:t>
+                <w:t xml:space="preserve">hal-04481300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voir, revoir, savoir ? Les archives comme terreau et terrain d’une expertise visuelle</w:t>
               </w:r>
@@ -1734,173 +1734,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vicissitudes d’une architecture transportable et démontable</w:t>
+                <w:t xml:space="preserve">L’UAM au cœur d’une modernité du XXe siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiscopie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15, pp.106-108</w:t>
+              <w:t xml:space="preserve">, 2018, 16, pp.96-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481023v1</w:t>
+                <w:t xml:space="preserve">hal-04481033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’UAM au cœur d’une modernité du XXe siècle ?</w:t>
+                <w:t xml:space="preserve">Les vicissitudes d’une architecture transportable et démontable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiscopie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 16, pp.96-99</w:t>
+              <w:t xml:space="preserve">, 2018, 15, pp.106-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481033v1</w:t>
+                <w:t xml:space="preserve">hal-04481023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’architecture des écoles nationales professionnelles dans l’entre-deux-guerres : le pragmatisme d’une politique centralisée</w:t>
               </w:r>
@@ -3640,319 +3640,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réputation scolaire, honorabilité professionnelle et défense du titre. Les associations d’anciens élèves architectes au XIXe siècle</w:t>
+                <w:t xml:space="preserve">Distance et interactions entre les lieux de formation à l’architecture à Paris au XIXe siècle. Les élèves et les enseignants comme vecteurs de circulation des savoirs et de transferts pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Véronique Castagnet-Lars. </w:t>
+              <w:t xml:space="preserve">Renaud d’Enfert; Virginie Fonteneau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les associations d’élèves et d’étudiants. Entre socialisation et apprentissages (XVIe-XXe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Midi, pp.153-171, 2020</w:t>
+              <w:t xml:space="preserve">L’offre locale d'enseignement scientifique et technique. Approches disciplinaires (XVIIIe-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUN-Éditions universitaires de Lorraine, pp.183-209, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298704v1</w:t>
+                <w:t xml:space="preserve">hal-04298693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’œil du maître : l’architecte sur le chantier</w:t>
+                <w:t xml:space="preserve">Réputation scolaire, honorabilité professionnelle et défense du titre. Les associations d’anciens élèves architectes au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Isabelle Chesneau. </w:t>
+              <w:t xml:space="preserve">Véronique Castagnet-Lars. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Profession architecte, 2e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eyrolles, pp.539-544, 2020</w:t>
+              <w:t xml:space="preserve">Les associations d’élèves et d’étudiants. Entre socialisation et apprentissages (XVIe-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Midi, pp.153-171, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04478463v1</w:t>
+                <w:t xml:space="preserve">hal-04298704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labrouste dans la généalogie des maîtres. Voies divergentes du rationalisme et conflits de mémoire académique dans la rénovation de l’enseignement de l’architecture à la fin du XIXe siècle</w:t>
+                <w:t xml:space="preserve">L’œil du maître : l’architecte sur le chantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Philippe Garric; Marc Le Cœur. </w:t>
+              <w:t xml:space="preserve">Isabelle Chesneau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le siècle de Labrouste. Un élève, un ami, un maître</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions des Cendres, pp.211-229, 2020</w:t>
+              <w:t xml:space="preserve">Profession architecte, 2e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eyrolles, pp.539-544, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04478135v1</w:t>
+                <w:t xml:space="preserve">hal-04478463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance et interactions entre les lieux de formation à l’architecture à Paris au XIXe siècle. Les élèves et les enseignants comme vecteurs de circulation des savoirs et de transferts pédagogiques</w:t>
+                <w:t xml:space="preserve">Labrouste dans la généalogie des maîtres. Voies divergentes du rationalisme et conflits de mémoire académique dans la rénovation de l’enseignement de l’architecture à la fin du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Renaud d’Enfert; Virginie Fonteneau. </w:t>
+              <w:t xml:space="preserve">Jean-Philippe Garric; Marc Le Cœur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’offre locale d'enseignement scientifique et technique. Approches disciplinaires (XVIIIe-XXe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUN-Éditions universitaires de Lorraine, pp.183-209, 2020</w:t>
+              <w:t xml:space="preserve">Le siècle de Labrouste. Un élève, un ami, un maître</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions des Cendres, pp.211-229, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298693v1</w:t>
+                <w:t xml:space="preserve">hal-04478135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laisser à chacun la liberté d’apprécier suivant ses goûts et ses tendances d’esprit&amp;quot; ? Une critique d’architecture dans un cadre confraternel. Paul Guadet et Henri Prudent à la rédaction de la revue L’Architecte (1906-1914)</w:t>
               </w:r>
@@ -4216,384 +4216,384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre et enseigner l’architecture dans les années 68 : dialectiques d’un paysage éducatif contrasté</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une histoire de la construction à la française, 2004-2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carvais Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dessales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Caroline Maniaque. </w:t>
+              <w:t xml:space="preserve">Antonio Becchi; Robert Carvais; Joël Sakarovitch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les années 68 et la formation des architectes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Point de vues, pp.288-297, 2018</w:t>
+              <w:t xml:space="preserve">L’Histoire de la construction. Relevé d’un chantier européen / Construction History. Survey of a European Building Site</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tome I, Classiques Garnier, pp.71-194, 2018, 978-2-406-08242-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04478008v1</w:t>
+                <w:t xml:space="preserve">hal-02969141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un ballet mécanique. Images et imaginaires des &amp;quot;révolutions industrielles&amp;quot; du chantier, XIXe-XXe siècles</w:t>
+                <w:t xml:space="preserve">Apprendre et enseigner l’architecture dans les années 68 : dialectiques d’un paysage éducatif contrasté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Valérie Nègre. </w:t>
+              <w:t xml:space="preserve">Caroline Maniaque. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’art du chantier. Construire et démolir du XVIe au XXIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cité de l’architecture et du patrimoine/Snoeck, pp.70-83, 2018</w:t>
+              <w:t xml:space="preserve">Les années 68 et la formation des architectes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Point de vues, pp.288-297, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04478056v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Apprendre et transmettre. Les écoles d’architecture en France depuis 1950 »</w:t>
+                <w:t xml:space="preserve">Un ballet mécanique. Images et imaginaires des &amp;quot;révolutions industrielles&amp;quot; du chantier, XIXe-XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lambert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Guy Lambert; Eléonore Marantz. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valérie Nègre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architectures manifestes. Les écoles d’architecture en France depuis 1950</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MetisPresses, pp.13-33, 2018</w:t>
+              <w:t xml:space="preserve">L’art du chantier. Construire et démolir du XVIe au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cité de l’architecture et du patrimoine/Snoeck, pp.70-83, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03854826v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une histoire de la construction à la française, 2004-2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bernardi</w:t>
+                <w:t xml:space="preserve">« Apprendre et transmettre. Les écoles d’architecture en France depuis 1950 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Antonio Becchi; Robert Carvais; Joël Sakarovitch. </w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Marantz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guy Lambert; Eléonore Marantz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Histoire de la construction. Relevé d’un chantier européen / Construction History. Survey of a European Building Site</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tome I, Classiques Garnier, pp.71-194, 2018, 978-2-406-08242-2</w:t>
+              <w:t xml:space="preserve">Architectures manifestes. Les écoles d’architecture en France depuis 1950</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MetisPresses, pp.13-33, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969141v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03854826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rire de l’architecte, rire avec l’architecte</w:t>
               </w:r>
@@ -4966,64 +4966,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une histoire de la construction à la française. 2004-2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dessales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5637,51 +5637,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E4FE05B"/>
+    <w:nsid w:val="71BF3B19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5868,51 +5868,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guy-lambert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6737-7350" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007VERS025S" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481302v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lambert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481304v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481300v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481297v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503828v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481293v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478513v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.484" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462620v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raveux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.4432" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481281v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481272v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04422900v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.536" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503830v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298500v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.4538" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481253v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04441810v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Texier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bolle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481259v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481043v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481023v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481033v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298542v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.3311" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503851v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354486v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lembr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.3259" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298594v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.965" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298577v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.15348" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298621v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.4412" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503856v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275147v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Negre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02911734v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484738v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889855v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Andrieux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Callais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334051v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chesneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baillet &#201;tienne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barancy Olivier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baron Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boisnier Cyril" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/BTP/Livre/profession-architecte-9782212679267/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478489v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853974v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Marantz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Klein" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478404v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Kourniati" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478458v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329126v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Macaire" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478364v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libros.unlp.edu.ar/index.php/unlp/catalog/view/1969/1947/6277-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478246v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478281v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298704v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478463v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478135v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298693v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04487169v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hicsa.pantheonsorbonne.fr/sites/default/files/2023-08/livre_meneux_03bis.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296854v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04493785v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles de Cambiaire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cresson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hand Fares" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478008v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478056v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854826v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969141v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carvais Robert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dessales" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503840v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503852v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503838v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.27778" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503844v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503853v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01648880v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carvais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie N&#232;gre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503854v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041139v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503859v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503860v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055012v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Thibault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041388v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guy-lambert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6737-7350" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007VERS025S" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481304v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lambert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481302v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481297v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481300v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503828v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481293v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478513v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.484" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462620v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raveux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.4432" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481281v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481272v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04422900v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.536" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503830v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298500v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.4538" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481253v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04441810v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Texier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bolle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481259v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481043v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481033v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481023v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298542v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.3311" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503851v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354486v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lembr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.3259" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298594v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.965" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298577v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.15348" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298621v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.4412" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503856v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275147v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Negre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02911734v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484738v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889855v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Andrieux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Callais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334051v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chesneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baillet &#201;tienne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barancy Olivier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baron Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boisnier Cyril" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/BTP/Livre/profession-architecte-9782212679267/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478489v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853974v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Marantz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Klein" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478404v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Kourniati" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478458v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329126v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Macaire" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478364v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libros.unlp.edu.ar/index.php/unlp/catalog/view/1969/1947/6277-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478246v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478281v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298693v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298704v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478463v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478135v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04487169v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hicsa.pantheonsorbonne.fr/sites/default/files/2023-08/livre_meneux_03bis.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296854v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04493785v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles de Cambiaire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cresson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hand Fares" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969141v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carvais Robert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dessales" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478008v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478056v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854826v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503840v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503852v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503838v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.27778" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503844v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503853v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01648880v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carvais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie N&#232;gre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503854v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041139v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503859v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503860v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055012v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Thibault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041388v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>