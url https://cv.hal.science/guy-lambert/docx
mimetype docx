--- v2 (2026-04-27)
+++ v3 (2026-05-19)
@@ -648,169 +648,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voir, revoir, savoir ? Les archives comme terreau et terrain d’une expertise visuelle</w:t>
+                <w:t xml:space="preserve">L’industrialisation du bâtiment : géopolitique, imaginaire et héritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colonnes, archives d'architecture du XXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 37, pp.39-41</w:t>
+              <w:t xml:space="preserve">Archiscopie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26, pp.100-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04503828v1</w:t>
+                <w:t xml:space="preserve">hal-04481293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’industrialisation du bâtiment : géopolitique, imaginaire et héritage</w:t>
+                <w:t xml:space="preserve">Voir, revoir, savoir ? Les archives comme terreau et terrain d’une expertise visuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiscopie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26, pp.100-103</w:t>
+              <w:t xml:space="preserve">Colonnes, archives d'architecture du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37, pp.39-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481293v1</w:t>
+                <w:t xml:space="preserve">hal-04503828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ballesta, Jordi et Callens, Anne-Céline (dir.). Photographier le chantier. Transformation, inachèvement, altération, désordre</w:t>
               </w:r>
@@ -872,191 +872,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pannes et accidents, mises en question et révélateurs des relations entre techniques, économie et société (XIXe-XXIe siècle)</w:t>
+                <w:t xml:space="preserve">L’architecture au risque du public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lambert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Raveux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archiscopie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23, pp.100-103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02462620v1</w:t>
+                <w:t xml:space="preserve">hal-04481281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’architecture au risque du public</w:t>
+                <w:t xml:space="preserve">Pannes et accidents, mises en question et révélateurs des relations entre techniques, économie et société (XIXe-XXIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Raveux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiscopie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.9-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/artefact.4432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04481281v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02462620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre monumentalité et invisibilité, l’énergie en ses lieux</w:t>
               </w:r>
@@ -3932,311 +3932,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laisser à chacun la liberté d’apprécier suivant ses goûts et ses tendances d’esprit&amp;quot; ? Une critique d’architecture dans un cadre confraternel. Paul Guadet et Henri Prudent à la rédaction de la revue L’Architecte (1906-1914)</w:t>
+                <w:t xml:space="preserve">A Joke that Has Gone on Far Too Long': Mocking the Completion of the New Hôtel des Postes de Paris (1886-1888)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marie Gispert; Catherine Méneux. </w:t>
+              <w:t xml:space="preserve">Michela Rosso. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique(s) d’art : nouveaux corpus, nouvelles méthodes</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.210-239, 2019</w:t>
+              <w:t xml:space="preserve">Laughing at Architecture: Architectural Histories of Humour, Satire and Wit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloomsbury Visual Art, pp.73-90, 2019, 978-1-3500-2278-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04487169v1</w:t>
+                <w:t xml:space="preserve">hal-04296854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Joke that Has Gone on Far Too Long': Mocking the Completion of the New Hôtel des Postes de Paris (1886-1888)</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of agroecological horticultural systems in Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Deguine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles de Cambiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hand Fares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laughing at Architecture: Architectural Histories of Humour, Satire and Wit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bloomsbury Visual Art, pp.73-90, 2019, 978-1-3500-2278-2</w:t>
+              <w:t xml:space="preserve">The agroecological transition of agricultural systems in the Global South.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, pp.127-140, 2019, 978-2-7592-3056-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296854v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of agroecological horticultural systems in Réunion</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laisser à chacun la liberté d’apprécier suivant ses goûts et ses tendances d’esprit&amp;quot; ? Une critique d’architecture dans un cadre confraternel. Paul Guadet et Henri Prudent à la rédaction de la revue L’Architecte (1906-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Gispert; Catherine Méneux. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The agroecological transition of agricultural systems in the Global South.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Quae, pp.127-140, 2019, 978-2-7592-3056-3</w:t>
+              <w:t xml:space="preserve">Critique(s) d’art : nouveaux corpus, nouvelles méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HiCSA édition en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.210-239, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493785v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04487169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une histoire de la construction à la française, 2004-2014</w:t>
               </w:r>
@@ -5637,51 +5637,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71BF3B19"/>
+    <w:nsid w:val="57151FDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5868,51 +5868,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guy-lambert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6737-7350" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007VERS025S" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481304v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lambert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481302v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481297v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481300v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503828v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481293v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478513v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.484" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462620v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raveux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.4432" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481281v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481272v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04422900v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.536" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503830v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298500v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.4538" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481253v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04441810v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Texier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bolle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481259v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481043v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481033v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481023v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298542v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.3311" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503851v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354486v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lembr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.3259" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298594v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.965" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298577v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.15348" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298621v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.4412" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503856v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275147v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Negre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02911734v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484738v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889855v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Andrieux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Callais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334051v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chesneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baillet &#201;tienne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barancy Olivier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baron Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boisnier Cyril" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/BTP/Livre/profession-architecte-9782212679267/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478489v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853974v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Marantz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Klein" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478404v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Kourniati" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478458v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329126v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Macaire" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478364v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libros.unlp.edu.ar/index.php/unlp/catalog/view/1969/1947/6277-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478246v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478281v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298693v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298704v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478463v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478135v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04487169v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hicsa.pantheonsorbonne.fr/sites/default/files/2023-08/livre_meneux_03bis.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296854v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04493785v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles de Cambiaire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cresson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hand Fares" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969141v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carvais Robert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dessales" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478008v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478056v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854826v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503840v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503852v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503838v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.27778" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503844v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503853v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01648880v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carvais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie N&#232;gre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503854v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041139v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503859v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503860v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055012v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Thibault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041388v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guy-lambert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6737-7350" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007VERS025S" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481304v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lambert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481302v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481297v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481300v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481293v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503828v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478513v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.484" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481281v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462620v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raveux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.4432" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481272v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04422900v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.536" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503830v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298500v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.4538" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481253v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04441810v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Texier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bolle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481259v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481043v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481033v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481023v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298542v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.3311" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503851v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03354486v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lembr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.3259" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298594v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.965" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298577v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.15348" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298621v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.4412" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503856v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275147v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Negre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02911734v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484738v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889855v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Andrieux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Callais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334051v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chesneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baillet &#201;tienne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barancy Olivier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baron Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boisnier Cyril" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/BTP/Livre/profession-architecte-9782212679267/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478489v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853974v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Marantz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Klein" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478404v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Kourniati" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478458v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329126v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Macaire" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478364v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libros.unlp.edu.ar/index.php/unlp/catalog/view/1969/1947/6277-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478246v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478281v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298693v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298704v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478463v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478135v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296854v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04493785v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles de Cambiaire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cresson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hand Fares" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04487169v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hicsa.pantheonsorbonne.fr/sites/default/files/2023-08/livre_meneux_03bis.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969141v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carvais Robert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dessales" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478008v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478056v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854826v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503840v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503852v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503838v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.27778" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503844v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503853v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01648880v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carvais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie N&#232;gre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503854v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041139v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503859v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04503860v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055012v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Thibault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041388v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>