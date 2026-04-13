--- v0 (2026-03-22)
+++ v1 (2026-04-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> guy Lapostolle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os cientistas podem contribuir na construçao de politicas curriculares em prol de um mundo no qual possamos viver ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Paivandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Espaço do Currículo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (1), pp.e73084. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15687/rec.v18i1.73084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérer la souffrance et les émotions quotidiennes des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista @mbienteeducação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi Émile ne va-t-il pas à l’école ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/lpa.970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et limites de l’organisation de la formation des doctorants en sciences humaines et sociales en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaelle Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Suau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26220/aca.5075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerar os sofrimentos e as emoções cotidianas dos alunos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista @mbienteeducação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.e023062. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26843/ae.v17i00.1408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account pupils’ everyday sufferings and emotions : an essential condition for introducing a kind school in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista @mbienteeducação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26843/ae.v17i00.1408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Roland Gori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/lpa.981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un chercheur engagé ne s'engage jamais seul. Le cas des chercheurs en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche en Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28, pp.7-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04827307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation et conscience politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Daniel Hameline : une œuvre majeure, 4, pp.180-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)Connaître le vécu scolaire des lycéens pour être bienveillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57 | 2022, https://journals.openedition.org/trema/7493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The (2020) reform of initial teacher training in France: between requirements and realities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Number 29, 202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The (2020) reform of initial teacher training in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academia </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES CHERCHEURS EN ÉDUCATION : EXPERTS OU INTELLECTUELS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode et le chemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Wallenhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bildungsforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03546923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aufbau und Durchführung einer Fallstudie über eine innovative Erfahrung in einer Schule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bildungsforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'hostilité des enseignants à une formation éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Ethique et pratiques d'enseignement, 3, pp.58-67. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/lpa.167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et conduite d'une étude de cas à propos d'une expérience innovante dans un établissement scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bildungsforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25656/01:23905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04827336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mémoire en master MEEF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation profession : revue scientifique internationale en éducation, 29 (1).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/fp.2021.568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place et le rôle des sciences de l’éducation dans la formation des enseignants en France (1990-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sevilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.102-121. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26220/aca.3582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'engager : oui, mais comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Pour des pratiques et des savoirs engagés en éducation, 2, pp.72-87. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/lpa.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des effets d'un dispositif d'aide à l'orientation scolaire d'élèves à l'issue de leur parcours en Section d'enseignement général et professionnel adapté (Segpa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 81 (1), pp.235-249. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.081.0235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut de la &amp;quot;résistance&amp;quot; des enseignants aux politiques de régulation par les résultats. Une construction scientifique ignorant ses propres résistances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite histoire d'une expérience innovante dans l'académie de Dijon. Du rôle du chef d'établissement dans la naissance, l'installation et la diffusion d'une pratique de classe sans note (2006-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Genelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue De Recherche En Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Supplément électronique au N° 55, pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05255250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite histoire d'une expérience innovante dans l'académie de Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Genelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sup. électronique au n°55, pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création des Écoles supérieures du professorat et de l'éducation s'inscrit-elle dans un modèle supranational de professionnalisation des enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, N°40, p. 60 - 75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00972048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage de la notion de &amp;quot; professionnalisation &amp;quot; : entre modèle de formation, élaborations des politiques et attentes des acteurs; quelles convergences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol.2 (N°4), p. 1-3. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1022256ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00972068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pilotage par l'Etat de la formation des enseignants du début des années 1990 à nos jours et les incidences sur le métier de formateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Grisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Solomon Tsehaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol. 2 (N°24), pp.37-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00955539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le pilotage par l’Etat de la formation des enseignants du début des années 1990 à nos jours et ses incidences sur le métier de formateur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Grisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Solomon Tsehaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1022259ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage des sciences humaines et sociales dans la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Genelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, HS, pp.69-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher training in France in the early 2010s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevaillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Education for Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (4), pp.451-459. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvb.2010.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formación inicial de los docentes de colegios en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevaillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Educacion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 350, pp.145-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04795572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transversal training within secondary teachers' training in the face of current reforms in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Genelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Education for Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35 (3), pp.205-224. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02607470903091229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training the trainers' of teachers in France: assessment and outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Vocational Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.125-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Necessity and Constraints: The Reform of Teacher Training in France (1990-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevaillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Higher Education in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (4), pp.457 - 470. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03797720802522726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00347417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The professional report in initial teacher training in France. Le «mémoire professionnel» dans la formation initiale des enseignants en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Verney-Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (4), pp.383-405. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02619760701664177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00258963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage de l’expertise dans les politiques éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04827103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orientation des élèves au collège depuis les années 1980 : un problème de choix politique entre deux formes de démocratisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 34 (4), pp.415-438. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/osp.1145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04827258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage de la démocratisation. L'exemple des politiques éducatives en France depuis le début des années 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04827198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion conclusive du Symposium 4- Paradigmes scientifiques, démocratisation, formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RT CNRS Education. Paradigmes scientifiques et politiques de démocratisation éducative.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RT CNRS, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OS CIENTISTAS PODEM CONTRIBUIR NA CONSTRUÇÃO DE POLÍTICAS CURRICULARES EM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Paivandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Colóquio Internacional de Políticas e Práticas Curriculares. Tema - “eu escrevo para um mundo no qual possa viver: criações docentes e reinvenções curriculares”. João Pessoa: UFPB. 25 a 27/09/2024.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Joao Pessoa, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on croire les chercheurs engagés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Colloque International sur la Construction et la Diffusion de la Science en visio-conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, U-Cergy, Apr 2023, Cergy (CY Cergy Paris université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme de la masterisation de la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international. Que reste-t-il de l’institution/l’institutionnalisation des temps dans l’enseignement supérieur : intentions, pratiques et conséquences ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDRAC-Université de Patras, Jun 2023, Patras Greece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme de la masterisation (2005-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE Cergt, May 2022, Cergy (CY Cergy Paris université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04834015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences qui aident à la construction des politiques d'éducation permettent-elles de prendre en compte le bien-être des professionnels et des usagers de l'école ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Taxonomies du bonheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire BONHEURS, U. Cergy, Nov 2022, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04834043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on croire aux évaluations et plus généralement aux recommandations des chercheurs ? Une étude de cas dans le domaine des politiques éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EHESS, Education, Innovation, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04833898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets d’école des partis politiques pour les élections présidentielle et législatives de 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence devant les membres de la fédération Côte d’or du SGEN.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGEN Côte d’or, Oct 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04835372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du Grand Témoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Inter-Congrès AREF Politiques et territoires en éducation et en formation : Enjeux, débats et perspectives,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité de développer une diversité d’approches et de méthodes dans le champ des études scientifiques qui traitent des politiques d’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Inter-Congrès AREF Politiques et territoires en éducation et en formation : Enjeux, débats et perspectives,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer la place des enseignants dans les processus de production de connaissances scientifiques pour des bénéfices sur les plans professionnel et humain, mais également politique et scientifique,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès International de la Théorie de l'Action Conjointe en Didactique « Pour une reconstruction de la forme scolaire d'éducation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage de la recherche en éducation pour le bien-être des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">symposium coordonné par Haag, P. « Bonheur d'apprendre et d'enseigner », 8e Colloque international en éducation, Crifpe, Université de Montréal.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Crifpe, Université de Montréal., Apr 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chercheur en pédagogie universitaire peut-il conseiller les politiques de l’enseignement supérieur ? Une question d’éthique et de prudence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV International Conference Learning and Teaching in Higher Education - “Students and Teachers”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Evora (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en éducation peut-elle/doit-elle accompagner les injonctions faites aux enseignants à transformer leurs pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international pluridisciplinaire « Changement et Professionnalisation’, ENSFEA, Tolosane,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Tolosane, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation des politiques éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international de pédagogie universitaire, Dynamiques et transformations de l’enseignement supérieur : perspective internationale, Université de Lorraine,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage de « l'innovation et de l'expérimentation » dans l'élaboration et la mise en oeuvre des politiques éducatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Genelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conditions enseignantes, conditions pour enseigner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2, Jan 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01264676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme de la formation des enseignants en France met-elle en jeu des modalités d'évaluation compatibles avec leur professionnalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hohl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures de l'évaluation et dérives évaluatives : des fondements idéologiques de l'évaluation aux conceptions des politiques éducatives et de l'apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pilotage par l'Etat de la formation des enseignants du début des années 1990 à nos jours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Grisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Solomon Tsehaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La professionnalisation des métiers de l'éducation et de la formation et ses acteurs : sens, fonctions et pratiques du conseil et de l'accompagnement en formation professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation des métiers de l’éducation et de la formation et ses acteurs : sens, fonctions et pratiques du conseil et de l’accompagnement en formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maubant Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’AMSE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage des sciences humaines et sociales dans la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Genelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études : les SHS dans les politiques éducatives : évaluation des pratiques, professionnalisation et démocratisation de l'enseignement et de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00651051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La connaissance du système éducatif est-elle un supplément d’âme pour les enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Education et formation, AREF 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs de la recherche et la professionnalisation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International d'Actualité de la Recherche en Education et en Formation AREF 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00525617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs de la professionnalisation des personnels de l'éducation, entre savoirs d'action et savoirs de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d'actualité de la recherche en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00527489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la diffusion des savoirs universitaires dans la formation des maîtres. L'exemple du mémoire professionnel des professeurs des écoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Genelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'une formation professionnelle universitaire des enseignants ? Enjeux et pratiques. Colloque CDIUFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00205074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expertise dans les politiques éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Les autres lieux du politique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMRCNRS 5605, Nov 2005, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SNEP, “un bon élève” face à un nouveau gouvernement de gauche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place du SNEP dans l’histoire de l’éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMRCNRS 5605, Oct 2004, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratisation scolaire : le rôle des socialistes dans les cabinets ministériels au début des années 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude des séminaires « socialisme » et « Histoire du mouvement ouvrier »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OURS (Office universitaire de recherches socialistes), Jan 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité de développer une diversité d’approches et de méthodes dans le champ des études scientifiques qui traitent des politiques d’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Inter-Congrès AREF Politiques et territoires en éducation et en formation : Enjeux, débats et perspectives,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composition au concours de CPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDBH http://edbh.fr/. 2023, 9782493781086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches de sciences de l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2023, 9782340082212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partis politiques et leur projet d’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Solaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171, 2022, 978-2-36441-434-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on croire les chercheurs engagés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cursus universitaire, pp.81, A paraître, 978-2-924801-55-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lapostolle, G. & Stamelos, G.(dir.) (2020). La place des sciences de l’éducation dans la formation des enseignants en Europe [The role of Educational Sciences in the Initial Teachers’ Education in Europe], Academia, Patras, Grèce, décembre 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Stamelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion sans exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">l'Harmattan, pp.224, 2020, 978-2-343-19519-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les experts contre les intellectuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUN, pp.143, 2019, 978-2-8143-0538-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches de sciences de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, pp.230, 2018, 978-2-3400-2298-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches de sciences de l’éducation, Ellipse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des enseignants en France : recherche et Professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions universitaires de Dijon, 200 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir en fonctionnaire de l'État, de façon éthique et responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sedes, pp.251, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00574206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches de sciences de l'éducation - 1ere édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 978-2-7298-5330-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hospitalité de l’Ecole républicaine est-elle devenue l’affaire des enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In H.-L. Go et X. Riondet, (coord.), L’hospitalité en éducation, PUN.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Rousseau, père du bonheur pour tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une Histoire mondiale du bonheur.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en éducation peut-elle légitimement accompagner les injonctions faites aux enseignants de transformer leurs pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Gardiès; Laurent Fauré; Sylvie Sognos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement et professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès, 2020, 978-2-36493-860-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Rousseau, père du bonheur pour tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durpaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une Histoire mondiale du bonheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits de valeur en sciences de l’éducation : des conséquences, mais également des aiguillons de l’évolution des recherches dans le champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Barreau, J.-M. (dir.), Riondet, X. Les valeurs en éducation, PUN.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role and the place of training organisations, The State employer and the Univerisity in initial teacher training in France (1990-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moon Bob (ed.) Do University have a role in education and training of Teachers? An international Analysis of policy and practice, Cambridge University Press.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Normes et Politiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Go, H.-L. Normes en éducation, PUN.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes et politiques éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normes pour apprendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy - Editions universitaires de Lorraine, 2015, 978-2-8143-0247-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance du système éducatif contribue t'elle à rendre l'enseignant compétent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Lapostolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La formation des enseignants en France : recherche et Professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions universitaires de Dijon, pp.13-30, 2012, sociétés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00795885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le débat scientifique : la preuve par le professeur Raoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04835446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les programmes Ecole des candidats aux élections présidentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04835477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments d'évaluation de l'école primaire française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Suchaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisaveta Bydanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Genelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Herremans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Haut conseil de l'éducation. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratisation de l'enseignement secondaire sous les deux septennats de François Mitterrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université de Bourgogne, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation initiale des enseignants et professionnalisation : un itinéraire de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université de Bourgogne, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00870793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId149"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> guy Lapostolle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os cientistas podem contribuir na construçao de politicas curriculares em prol de um mundo no qual possamos viver ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Paivandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Espaço do Currículo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (1), pp.e73084. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15687/rec.v18i1.73084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi Émile ne va-t-il pas à l’école ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/lpa.970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et limites de l’organisation de la formation des doctorants en sciences humaines et sociales en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaelle Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Suau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26220/aca.5075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérer la souffrance et les émotions quotidiennes des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista @mbienteeducação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account pupils’ everyday sufferings and emotions : an essential condition for introducing a kind school in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista @mbienteeducação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26843/ae.v17i00.1408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerar os sofrimentos e as emoções cotidianas dos alunos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista @mbienteeducação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.e023062. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26843/ae.v17i00.1408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Roland Gori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/lpa.981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un chercheur engagé ne s'engage jamais seul. Le cas des chercheurs en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche en Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28, pp.7-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04827307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)Connaître le vécu scolaire des lycéens pour être bienveillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57 | 2022, https://journals.openedition.org/trema/7493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation et conscience politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Daniel Hameline : une œuvre majeure, 4, pp.180-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The (2020) reform of initial teacher training in France: between requirements and realities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Number 29, 202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The (2020) reform of initial teacher training in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academia </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES CHERCHEURS EN ÉDUCATION : EXPERTS OU INTELLECTUELS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aufbau und Durchführung einer Fallstudie über eine innovative Erfahrung in einer Schule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bildungsforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode et le chemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Wallenhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bildungsforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03546923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et conduite d'une étude de cas à propos d'une expérience innovante dans un établissement scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bildungsforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25656/01:23905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04827336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'hostilité des enseignants à une formation éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Ethique et pratiques d'enseignement, 3, pp.58-67. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/lpa.167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mémoire en master MEEF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation profession : revue scientifique internationale en éducation, 29 (1).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/fp.2021.568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place et le rôle des sciences de l’éducation dans la formation des enseignants en France (1990-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sevilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.102-121. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26220/aca.3582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'engager : oui, mais comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Pour des pratiques et des savoirs engagés en éducation, 2, pp.72-87. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/lpa.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des effets d'un dispositif d'aide à l'orientation scolaire d'élèves à l'issue de leur parcours en Section d'enseignement général et professionnel adapté (Segpa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 81 (1), pp.235-249. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.081.0235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut de la &amp;quot;résistance&amp;quot; des enseignants aux politiques de régulation par les résultats. Une construction scientifique ignorant ses propres résistances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite histoire d'une expérience innovante dans l'académie de Dijon. Du rôle du chef d'établissement dans la naissance, l'installation et la diffusion d'une pratique de classe sans note (2006-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Genelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue De Recherche En Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Supplément électronique au N° 55, pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05255250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite histoire d'une expérience innovante dans l'académie de Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Genelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sup. électronique au n°55, pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage de la notion de &amp;quot; professionnalisation &amp;quot; : entre modèle de formation, élaborations des politiques et attentes des acteurs; quelles convergences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol.2 (N°4), p. 1-3. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1022256ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00972068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création des Écoles supérieures du professorat et de l'éducation s'inscrit-elle dans un modèle supranational de professionnalisation des enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, N°40, p. 60 - 75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00972048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pilotage par l'Etat de la formation des enseignants du début des années 1990 à nos jours et les incidences sur le métier de formateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Grisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Solomon Tsehaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol. 2 (N°24), pp.37-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00955539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le pilotage par l’Etat de la formation des enseignants du début des années 1990 à nos jours et ses incidences sur le métier de formateur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Grisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Solomon Tsehaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1022259ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage des sciences humaines et sociales dans la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Genelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, HS, pp.69-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher training in France in the early 2010s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevaillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Education for Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (4), pp.451-459. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvb.2010.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formación inicial de los docentes de colegios en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevaillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Educacion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 350, pp.145-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04795572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transversal training within secondary teachers' training in the face of current reforms in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Genelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Education for Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35 (3), pp.205-224. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02607470903091229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training the trainers' of teachers in France: assessment and outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Vocational Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.125-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Necessity and Constraints: The Reform of Teacher Training in France (1990-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevaillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Higher Education in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (4), pp.457 - 470. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03797720802522726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00347417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The professional report in initial teacher training in France. Le «mémoire professionnel» dans la formation initiale des enseignants en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Verney-Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (4), pp.383-405. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02619760701664177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00258963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage de l’expertise dans les politiques éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04827103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orientation des élèves au collège depuis les années 1980 : un problème de choix politique entre deux formes de démocratisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 34 (4), pp.415-438. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/osp.1145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04827258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage de la démocratisation. L'exemple des politiques éducatives en France depuis le début des années 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04827198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion conclusive du Symposium 4- Paradigmes scientifiques, démocratisation, formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RT CNRS Education. Paradigmes scientifiques et politiques de démocratisation éducative.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RT CNRS, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OS CIENTISTAS PODEM CONTRIBUIR NA CONSTRUÇÃO DE POLÍTICAS CURRICULARES EM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Paivandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Colóquio Internacional de Políticas e Práticas Curriculares. Tema - “eu escrevo para um mundo no qual possa viver: criações docentes e reinvenções curriculares”. João Pessoa: UFPB. 25 a 27/09/2024.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Joao Pessoa, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on croire les chercheurs engagés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Colloque International sur la Construction et la Diffusion de la Science en visio-conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, U-Cergy, Apr 2023, Cergy (CY Cergy Paris université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme de la masterisation de la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international. Que reste-t-il de l’institution/l’institutionnalisation des temps dans l’enseignement supérieur : intentions, pratiques et conséquences ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDRAC-Université de Patras, Jun 2023, Patras Greece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme de la masterisation (2005-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE Cergt, May 2022, Cergy (CY Cergy Paris université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04834015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences qui aident à la construction des politiques d'éducation permettent-elles de prendre en compte le bien-être des professionnels et des usagers de l'école ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Taxonomies du bonheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire BONHEURS, U. Cergy, Nov 2022, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04834043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on croire aux évaluations et plus généralement aux recommandations des chercheurs ? Une étude de cas dans le domaine des politiques éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EHESS, Education, Innovation, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04833898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets d’école des partis politiques pour les élections présidentielle et législatives de 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence devant les membres de la fédération Côte d’or du SGEN.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGEN Côte d’or, Oct 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04835372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du Grand Témoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Inter-Congrès AREF Politiques et territoires en éducation et en formation : Enjeux, débats et perspectives,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité de développer une diversité d’approches et de méthodes dans le champ des études scientifiques qui traitent des politiques d’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Inter-Congrès AREF Politiques et territoires en éducation et en formation : Enjeux, débats et perspectives,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer la place des enseignants dans les processus de production de connaissances scientifiques pour des bénéfices sur les plans professionnel et humain, mais également politique et scientifique,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès International de la Théorie de l'Action Conjointe en Didactique « Pour une reconstruction de la forme scolaire d'éducation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage de la recherche en éducation pour le bien-être des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">symposium coordonné par Haag, P. « Bonheur d'apprendre et d'enseigner », 8e Colloque international en éducation, Crifpe, Université de Montréal.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Crifpe, Université de Montréal., Apr 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chercheur en pédagogie universitaire peut-il conseiller les politiques de l’enseignement supérieur ? Une question d’éthique et de prudence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV International Conference Learning and Teaching in Higher Education - “Students and Teachers”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Evora (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en éducation peut-elle/doit-elle accompagner les injonctions faites aux enseignants à transformer leurs pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international pluridisciplinaire « Changement et Professionnalisation’, ENSFEA, Tolosane,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Tolosane, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation des politiques éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international de pédagogie universitaire, Dynamiques et transformations de l’enseignement supérieur : perspective internationale, Université de Lorraine,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage de « l'innovation et de l'expérimentation » dans l'élaboration et la mise en oeuvre des politiques éducatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Genelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conditions enseignantes, conditions pour enseigner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2, Jan 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01264676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pilotage par l'Etat de la formation des enseignants du début des années 1990 à nos jours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Grisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Solomon Tsehaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La professionnalisation des métiers de l'éducation et de la formation et ses acteurs : sens, fonctions et pratiques du conseil et de l'accompagnement en formation professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme de la formation des enseignants en France met-elle en jeu des modalités d'évaluation compatibles avec leur professionnalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hohl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures de l'évaluation et dérives évaluatives : des fondements idéologiques de l'évaluation aux conceptions des politiques éducatives et de l'apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation des métiers de l’éducation et de la formation et ses acteurs : sens, fonctions et pratiques du conseil et de l’accompagnement en formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maubant Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’AMSE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage des sciences humaines et sociales dans la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Genelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études : les SHS dans les politiques éducatives : évaluation des pratiques, professionnalisation et démocratisation de l'enseignement et de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00651051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La connaissance du système éducatif est-elle un supplément d’âme pour les enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Education et formation, AREF 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs de la recherche et la professionnalisation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International d'Actualité de la Recherche en Education et en Formation AREF 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00525617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs de la professionnalisation des personnels de l'éducation, entre savoirs d'action et savoirs de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d'actualité de la recherche en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00527489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la diffusion des savoirs universitaires dans la formation des maîtres. L'exemple du mémoire professionnel des professeurs des écoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Genelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'une formation professionnelle universitaire des enseignants ? Enjeux et pratiques. Colloque CDIUFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00205074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expertise dans les politiques éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Les autres lieux du politique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMRCNRS 5605, Nov 2005, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SNEP, “un bon élève” face à un nouveau gouvernement de gauche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place du SNEP dans l’histoire de l’éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMRCNRS 5605, Oct 2004, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratisation scolaire : le rôle des socialistes dans les cabinets ministériels au début des années 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude des séminaires « socialisme » et « Histoire du mouvement ouvrier »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OURS (Office universitaire de recherches socialistes), Jan 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité de développer une diversité d’approches et de méthodes dans le champ des études scientifiques qui traitent des politiques d’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Inter-Congrès AREF Politiques et territoires en éducation et en formation : Enjeux, débats et perspectives,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composition au concours de CPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDBH http://edbh.fr/. 2023, 9782493781086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches de sciences de l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2023, 9782340082212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partis politiques et leur projet d’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Solaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171, 2022, 978-2-36441-434-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on croire les chercheurs engagés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cursus universitaire, pp.81, A paraître, 978-2-924801-55-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lapostolle, G. & Stamelos, G.(dir.) (2020). La place des sciences de l’éducation dans la formation des enseignants en Europe [The role of Educational Sciences in the Initial Teachers’ Education in Europe], Academia, Patras, Grèce, décembre 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Stamelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion sans exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">l'Harmattan, pp.224, 2020, 978-2-343-19519-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les experts contre les intellectuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUN, pp.143, 2019, 978-2-8143-0538-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches de sciences de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, pp.230, 2018, 978-2-3400-2298-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des enseignants en France : recherche et Professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions universitaires de Dijon, 200 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches de sciences de l’éducation, Ellipse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir en fonctionnaire de l'État, de façon éthique et responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sedes, pp.251, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00574206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches de sciences de l'éducation - 1ere édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 978-2-7298-5330-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hospitalité de l’Ecole républicaine est-elle devenue l’affaire des enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In H.-L. Go et X. Riondet, (coord.), L’hospitalité en éducation, PUN.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en éducation peut-elle légitimement accompagner les injonctions faites aux enseignants de transformer leurs pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Gardiès; Laurent Fauré; Sylvie Sognos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement et professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès, 2020, 978-2-36493-860-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Rousseau, père du bonheur pour tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une Histoire mondiale du bonheur.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Rousseau, père du bonheur pour tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durpaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une Histoire mondiale du bonheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits de valeur en sciences de l’éducation : des conséquences, mais également des aiguillons de l’évolution des recherches dans le champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Barreau, J.-M. (dir.), Riondet, X. Les valeurs en éducation, PUN.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role and the place of training organisations, The State employer and the Univerisity in initial teacher training in France (1990-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moon Bob (ed.) Do University have a role in education and training of Teachers? An international Analysis of policy and practice, Cambridge University Press.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Normes et Politiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Go, H.-L. Normes en éducation, PUN.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes et politiques éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normes pour apprendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy - Editions universitaires de Lorraine, 2015, 978-2-8143-0247-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance du système éducatif contribue t'elle à rendre l'enseignant compétent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Lapostolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La formation des enseignants en France : recherche et Professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions universitaires de Dijon, pp.13-30, 2012, sociétés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00795885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le débat scientifique : la preuve par le professeur Raoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04835446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les programmes Ecole des candidats aux élections présidentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04835477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments d'évaluation de l'école primaire française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Suchaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisaveta Bydanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Genelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Herremans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Haut conseil de l'éducation. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratisation de l'enseignement secondaire sous les deux septennats de François Mitterrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université de Bourgogne, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation initiale des enseignants et professionnalisation : un itinéraire de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université de Bourgogne, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00870793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId149"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lapostolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Paivandi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15687/rec.v18i1.73084" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04804634v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mabilon-Bonfils" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840283v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.970" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802790v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Milon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Espinosa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Suau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/aca.5075" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074006v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26843/ae.v17i00.1408" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820698v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803956v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gori" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.981" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827307v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803980v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664117v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830869v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801528v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821169v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546923v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Wallenhorst" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wulf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589986v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03581309v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.167" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827336v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25656/01:23905" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183643v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2021.568" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170037v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Riondet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sevilla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/aca.3582" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219508v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.125" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827049v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ramos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.081.0235" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02926921v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255250v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Genelot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222589v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972048v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972068v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1022256ar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955539v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grisoni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Solomon Tsehaye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928339v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1022259ar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747165v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642128v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevaillier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2010.09.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04795572v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422293v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02607470903091229" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476090v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347417v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03797720802522726" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258963v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Verney-Carron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02619760701664177" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827103v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827258v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.1145" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827198v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04811618v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718886v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771954v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771280v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834015v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834043v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04833898v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835372v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590006v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771103v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590008v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590012v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803165v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170044v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170045v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264676v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748333v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hohl" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748504v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793287v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maubant Philippe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gagnon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651051v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793446v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525617v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527489v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00205074v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793554v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820107v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820114v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590010v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229364v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229382v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590004v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Solaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences-sociales/774-les-partis-politiques-francais-et-leur-projet-d-ecole-9782364414341.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590005v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170040v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Stamelos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03703531v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barthelemy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928299v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928325v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928318v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747170v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574206v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552799v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590000v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820098v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Bruno" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931372v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822377v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durpaire" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931370v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931368v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931369v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274958v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795885v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835446v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835477v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325247v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Suchaut" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisaveta Bydanova" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herremans" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/halshs-00005205v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00870793v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lapostolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Paivandi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15687/rec.v18i1.73084" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840283v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.970" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802790v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Milon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Espinosa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Suau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/aca.5075" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04804634v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mabilon-Bonfils" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820698v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26843/ae.v17i00.1408" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074006v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803956v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gori" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.981" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827307v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664117v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803980v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830869v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801528v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821169v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589986v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546923v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Wallenhorst" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wulf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827336v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25656/01:23905" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03581309v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.167" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183643v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2021.568" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170037v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Riondet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sevilla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/aca.3582" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219508v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.125" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827049v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ramos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.081.0235" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02926921v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255250v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Genelot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222589v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972068v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1022256ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972048v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955539v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grisoni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Solomon Tsehaye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928339v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1022259ar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747165v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642128v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevaillier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2010.09.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04795572v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422293v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02607470903091229" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476090v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347417v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03797720802522726" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258963v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Verney-Carron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02619760701664177" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827103v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827258v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.1145" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827198v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04811618v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718886v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771954v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771280v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834015v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834043v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04833898v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835372v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590006v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771103v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590008v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590012v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803165v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170044v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170045v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264676v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748504v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748333v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hohl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793287v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maubant Philippe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gagnon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651051v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793446v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525617v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527489v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00205074v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793554v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820107v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820114v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590010v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229364v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229382v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590004v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Solaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences-sociales/774-les-partis-politiques-francais-et-leur-projet-d-ecole-9782364414341.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590005v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170040v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Stamelos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03703531v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barthelemy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928299v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928325v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747170v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928318v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574206v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552799v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590000v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931372v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820098v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Bruno" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822377v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durpaire" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931370v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931368v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931369v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274958v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795885v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835446v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835477v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325247v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Suchaut" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisaveta Bydanova" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herremans" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/halshs-00005205v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00870793v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>