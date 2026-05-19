--- v1 (2026-04-13)
+++ v2 (2026-05-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> guy Lapostolle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os cientistas podem contribuir na construçao de politicas curriculares em prol de um mundo no qual possamos viver ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Paivandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Espaço do Currículo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (1), pp.e73084. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15687/rec.v18i1.73084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi Émile ne va-t-il pas à l’école ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/lpa.970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et limites de l’organisation de la formation des doctorants en sciences humaines et sociales en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaelle Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Suau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26220/aca.5075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérer la souffrance et les émotions quotidiennes des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista @mbienteeducação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account pupils’ everyday sufferings and emotions : an essential condition for introducing a kind school in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista @mbienteeducação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26843/ae.v17i00.1408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerar os sofrimentos e as emoções cotidianas dos alunos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista @mbienteeducação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.e023062. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26843/ae.v17i00.1408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Roland Gori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/lpa.981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un chercheur engagé ne s'engage jamais seul. Le cas des chercheurs en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche en Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28, pp.7-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04827307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)Connaître le vécu scolaire des lycéens pour être bienveillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57 | 2022, https://journals.openedition.org/trema/7493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation et conscience politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Daniel Hameline : une œuvre majeure, 4, pp.180-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The (2020) reform of initial teacher training in France: between requirements and realities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Number 29, 202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The (2020) reform of initial teacher training in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academia </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES CHERCHEURS EN ÉDUCATION : EXPERTS OU INTELLECTUELS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aufbau und Durchführung einer Fallstudie über eine innovative Erfahrung in einer Schule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bildungsforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode et le chemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Wallenhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bildungsforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03546923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et conduite d'une étude de cas à propos d'une expérience innovante dans un établissement scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bildungsforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25656/01:23905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04827336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'hostilité des enseignants à une formation éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Ethique et pratiques d'enseignement, 3, pp.58-67. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/lpa.167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mémoire en master MEEF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation profession : revue scientifique internationale en éducation, 29 (1).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/fp.2021.568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place et le rôle des sciences de l’éducation dans la formation des enseignants en France (1990-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sevilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.102-121. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26220/aca.3582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'engager : oui, mais comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Pour des pratiques et des savoirs engagés en éducation, 2, pp.72-87. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/lpa.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des effets d'un dispositif d'aide à l'orientation scolaire d'élèves à l'issue de leur parcours en Section d'enseignement général et professionnel adapté (Segpa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 81 (1), pp.235-249. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.081.0235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut de la &amp;quot;résistance&amp;quot; des enseignants aux politiques de régulation par les résultats. Une construction scientifique ignorant ses propres résistances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite histoire d'une expérience innovante dans l'académie de Dijon. Du rôle du chef d'établissement dans la naissance, l'installation et la diffusion d'une pratique de classe sans note (2006-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Genelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue De Recherche En Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Supplément électronique au N° 55, pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05255250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite histoire d'une expérience innovante dans l'académie de Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Genelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sup. électronique au n°55, pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage de la notion de &amp;quot; professionnalisation &amp;quot; : entre modèle de formation, élaborations des politiques et attentes des acteurs; quelles convergences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol.2 (N°4), p. 1-3. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1022256ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00972068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création des Écoles supérieures du professorat et de l'éducation s'inscrit-elle dans un modèle supranational de professionnalisation des enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, N°40, p. 60 - 75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00972048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pilotage par l'Etat de la formation des enseignants du début des années 1990 à nos jours et les incidences sur le métier de formateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Grisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Solomon Tsehaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol. 2 (N°24), pp.37-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00955539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le pilotage par l’Etat de la formation des enseignants du début des années 1990 à nos jours et ses incidences sur le métier de formateur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Grisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Solomon Tsehaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1022259ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage des sciences humaines et sociales dans la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Genelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, HS, pp.69-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher training in France in the early 2010s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevaillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Education for Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (4), pp.451-459. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvb.2010.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formación inicial de los docentes de colegios en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevaillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Educacion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 350, pp.145-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04795572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transversal training within secondary teachers' training in the face of current reforms in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Genelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Education for Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35 (3), pp.205-224. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02607470903091229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training the trainers' of teachers in France: assessment and outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Vocational Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.125-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Necessity and Constraints: The Reform of Teacher Training in France (1990-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevaillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Higher Education in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (4), pp.457 - 470. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03797720802522726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00347417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The professional report in initial teacher training in France. Le «mémoire professionnel» dans la formation initiale des enseignants en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Verney-Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (4), pp.383-405. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02619760701664177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00258963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage de l’expertise dans les politiques éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04827103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orientation des élèves au collège depuis les années 1980 : un problème de choix politique entre deux formes de démocratisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 34 (4), pp.415-438. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/osp.1145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04827258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage de la démocratisation. L'exemple des politiques éducatives en France depuis le début des années 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04827198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion conclusive du Symposium 4- Paradigmes scientifiques, démocratisation, formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RT CNRS Education. Paradigmes scientifiques et politiques de démocratisation éducative.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RT CNRS, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OS CIENTISTAS PODEM CONTRIBUIR NA CONSTRUÇÃO DE POLÍTICAS CURRICULARES EM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Paivandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Colóquio Internacional de Políticas e Práticas Curriculares. Tema - “eu escrevo para um mundo no qual possa viver: criações docentes e reinvenções curriculares”. João Pessoa: UFPB. 25 a 27/09/2024.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Joao Pessoa, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on croire les chercheurs engagés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Colloque International sur la Construction et la Diffusion de la Science en visio-conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, U-Cergy, Apr 2023, Cergy (CY Cergy Paris université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme de la masterisation de la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international. Que reste-t-il de l’institution/l’institutionnalisation des temps dans l’enseignement supérieur : intentions, pratiques et conséquences ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDRAC-Université de Patras, Jun 2023, Patras Greece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme de la masterisation (2005-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE Cergt, May 2022, Cergy (CY Cergy Paris université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04834015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences qui aident à la construction des politiques d'éducation permettent-elles de prendre en compte le bien-être des professionnels et des usagers de l'école ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Taxonomies du bonheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire BONHEURS, U. Cergy, Nov 2022, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04834043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on croire aux évaluations et plus généralement aux recommandations des chercheurs ? Une étude de cas dans le domaine des politiques éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EHESS, Education, Innovation, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04833898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets d’école des partis politiques pour les élections présidentielle et législatives de 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence devant les membres de la fédération Côte d’or du SGEN.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGEN Côte d’or, Oct 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04835372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du Grand Témoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Inter-Congrès AREF Politiques et territoires en éducation et en formation : Enjeux, débats et perspectives,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité de développer une diversité d’approches et de méthodes dans le champ des études scientifiques qui traitent des politiques d’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Inter-Congrès AREF Politiques et territoires en éducation et en formation : Enjeux, débats et perspectives,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer la place des enseignants dans les processus de production de connaissances scientifiques pour des bénéfices sur les plans professionnel et humain, mais également politique et scientifique,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès International de la Théorie de l'Action Conjointe en Didactique « Pour une reconstruction de la forme scolaire d'éducation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage de la recherche en éducation pour le bien-être des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">symposium coordonné par Haag, P. « Bonheur d'apprendre et d'enseigner », 8e Colloque international en éducation, Crifpe, Université de Montréal.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Crifpe, Université de Montréal., Apr 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chercheur en pédagogie universitaire peut-il conseiller les politiques de l’enseignement supérieur ? Une question d’éthique et de prudence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV International Conference Learning and Teaching in Higher Education - “Students and Teachers”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Evora (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en éducation peut-elle/doit-elle accompagner les injonctions faites aux enseignants à transformer leurs pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international pluridisciplinaire « Changement et Professionnalisation’, ENSFEA, Tolosane,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Tolosane, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation des politiques éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international de pédagogie universitaire, Dynamiques et transformations de l’enseignement supérieur : perspective internationale, Université de Lorraine,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage de « l'innovation et de l'expérimentation » dans l'élaboration et la mise en oeuvre des politiques éducatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Genelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conditions enseignantes, conditions pour enseigner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2, Jan 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01264676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pilotage par l'Etat de la formation des enseignants du début des années 1990 à nos jours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Grisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Solomon Tsehaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La professionnalisation des métiers de l'éducation et de la formation et ses acteurs : sens, fonctions et pratiques du conseil et de l'accompagnement en formation professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme de la formation des enseignants en France met-elle en jeu des modalités d'évaluation compatibles avec leur professionnalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hohl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures de l'évaluation et dérives évaluatives : des fondements idéologiques de l'évaluation aux conceptions des politiques éducatives et de l'apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation des métiers de l’éducation et de la formation et ses acteurs : sens, fonctions et pratiques du conseil et de l’accompagnement en formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maubant Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’AMSE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage des sciences humaines et sociales dans la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Genelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études : les SHS dans les politiques éducatives : évaluation des pratiques, professionnalisation et démocratisation de l'enseignement et de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00651051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La connaissance du système éducatif est-elle un supplément d’âme pour les enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Education et formation, AREF 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs de la recherche et la professionnalisation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International d'Actualité de la Recherche en Education et en Formation AREF 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00525617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs de la professionnalisation des personnels de l'éducation, entre savoirs d'action et savoirs de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d'actualité de la recherche en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00527489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la diffusion des savoirs universitaires dans la formation des maîtres. L'exemple du mémoire professionnel des professeurs des écoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Genelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'une formation professionnelle universitaire des enseignants ? Enjeux et pratiques. Colloque CDIUFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00205074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expertise dans les politiques éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Les autres lieux du politique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMRCNRS 5605, Nov 2005, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SNEP, “un bon élève” face à un nouveau gouvernement de gauche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place du SNEP dans l’histoire de l’éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMRCNRS 5605, Oct 2004, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratisation scolaire : le rôle des socialistes dans les cabinets ministériels au début des années 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude des séminaires « socialisme » et « Histoire du mouvement ouvrier »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OURS (Office universitaire de recherches socialistes), Jan 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité de développer une diversité d’approches et de méthodes dans le champ des études scientifiques qui traitent des politiques d’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Inter-Congrès AREF Politiques et territoires en éducation et en formation : Enjeux, débats et perspectives,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composition au concours de CPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDBH http://edbh.fr/. 2023, 9782493781086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches de sciences de l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2023, 9782340082212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partis politiques et leur projet d’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Solaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171, 2022, 978-2-36441-434-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on croire les chercheurs engagés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cursus universitaire, pp.81, A paraître, 978-2-924801-55-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lapostolle, G. & Stamelos, G.(dir.) (2020). La place des sciences de l’éducation dans la formation des enseignants en Europe [The role of Educational Sciences in the Initial Teachers’ Education in Europe], Academia, Patras, Grèce, décembre 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Stamelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion sans exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">l'Harmattan, pp.224, 2020, 978-2-343-19519-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les experts contre les intellectuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUN, pp.143, 2019, 978-2-8143-0538-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches de sciences de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, pp.230, 2018, 978-2-3400-2298-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des enseignants en France : recherche et Professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions universitaires de Dijon, 200 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches de sciences de l’éducation, Ellipse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir en fonctionnaire de l'État, de façon éthique et responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sedes, pp.251, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00574206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches de sciences de l'éducation - 1ere édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 978-2-7298-5330-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hospitalité de l’Ecole républicaine est-elle devenue l’affaire des enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In H.-L. Go et X. Riondet, (coord.), L’hospitalité en éducation, PUN.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en éducation peut-elle légitimement accompagner les injonctions faites aux enseignants de transformer leurs pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Gardiès; Laurent Fauré; Sylvie Sognos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement et professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès, 2020, 978-2-36493-860-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Rousseau, père du bonheur pour tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une Histoire mondiale du bonheur.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Rousseau, père du bonheur pour tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durpaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une Histoire mondiale du bonheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits de valeur en sciences de l’éducation : des conséquences, mais également des aiguillons de l’évolution des recherches dans le champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Barreau, J.-M. (dir.), Riondet, X. Les valeurs en éducation, PUN.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role and the place of training organisations, The State employer and the Univerisity in initial teacher training in France (1990-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moon Bob (ed.) Do University have a role in education and training of Teachers? An international Analysis of policy and practice, Cambridge University Press.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Normes et Politiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Go, H.-L. Normes en éducation, PUN.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes et politiques éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normes pour apprendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy - Editions universitaires de Lorraine, 2015, 978-2-8143-0247-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance du système éducatif contribue t'elle à rendre l'enseignant compétent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Lapostolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La formation des enseignants en France : recherche et Professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions universitaires de Dijon, pp.13-30, 2012, sociétés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00795885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le débat scientifique : la preuve par le professeur Raoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04835446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les programmes Ecole des candidats aux élections présidentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04835477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments d'évaluation de l'école primaire française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Suchaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisaveta Bydanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Genelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Herremans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Haut conseil de l'éducation. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratisation de l'enseignement secondaire sous les deux septennats de François Mitterrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université de Bourgogne, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation initiale des enseignants et professionnalisation : un itinéraire de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université de Bourgogne, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00870793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId149"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> guy Lapostolle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os cientistas podem contribuir na construçao de politicas curriculares em prol de um mundo no qual possamos viver ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Paivandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Espaço do Currículo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (1), pp.e73084. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15687/rec.v18i1.73084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérer la souffrance et les émotions quotidiennes des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista @mbienteeducação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi Émile ne va-t-il pas à l’école ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/lpa.970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et limites de l’organisation de la formation des doctorants en sciences humaines et sociales en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaelle Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Suau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26220/aca.5075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account pupils’ everyday sufferings and emotions : an essential condition for introducing a kind school in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista @mbienteeducação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26843/ae.v17i00.1408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerar os sofrimentos e as emoções cotidianas dos alunos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista @mbienteeducação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.e023062. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26843/ae.v17i00.1408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Roland Gori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/lpa.981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un chercheur engagé ne s'engage jamais seul. Le cas des chercheurs en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche en Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28, pp.7-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04827307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)Connaître le vécu scolaire des lycéens pour être bienveillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57 | 2022, https://journals.openedition.org/trema/7493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation et conscience politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Daniel Hameline : une œuvre majeure, 4, pp.180-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The (2020) reform of initial teacher training in France: between requirements and realities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Number 29, 202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The (2020) reform of initial teacher training in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academia </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES CHERCHEURS EN ÉDUCATION : EXPERTS OU INTELLECTUELS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aufbau und Durchführung einer Fallstudie über eine innovative Erfahrung in einer Schule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bildungsforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode et le chemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Wallenhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bildungsforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03546923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et conduite d'une étude de cas à propos d'une expérience innovante dans un établissement scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bildungsforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25656/01:23905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04827336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'hostilité des enseignants à une formation éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Ethique et pratiques d'enseignement, 3, pp.58-67. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/lpa.167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mémoire en master MEEF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation profession : revue scientifique internationale en éducation, 29 (1).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/fp.2021.568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place et le rôle des sciences de l’éducation dans la formation des enseignants en France (1990-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sevilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.102-121. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26220/aca.3582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'engager : oui, mais comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Pour des pratiques et des savoirs engagés en éducation, 2, pp.72-87. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/lpa.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des effets d'un dispositif d'aide à l'orientation scolaire d'élèves à l'issue de leur parcours en Section d'enseignement général et professionnel adapté (Segpa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 81 (1), pp.235-249. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.081.0235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut de la &amp;quot;résistance&amp;quot; des enseignants aux politiques de régulation par les résultats. Une construction scientifique ignorant ses propres résistances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite histoire d'une expérience innovante dans l'académie de Dijon. Du rôle du chef d'établissement dans la naissance, l'installation et la diffusion d'une pratique de classe sans note (2006-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Genelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue De Recherche En Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Supplément électronique au N° 55, pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05255250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite histoire d'une expérience innovante dans l'académie de Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Genelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sup. électronique au n°55, pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le pilotage par l’Etat de la formation des enseignants du début des années 1990 à nos jours et ses incidences sur le métier de formateur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Grisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Solomon Tsehaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1022259ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création des Écoles supérieures du professorat et de l'éducation s'inscrit-elle dans un modèle supranational de professionnalisation des enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, N°40, p. 60 - 75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00972048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage de la notion de &amp;quot; professionnalisation &amp;quot; : entre modèle de formation, élaborations des politiques et attentes des acteurs; quelles convergences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol.2 (N°4), p. 1-3. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1022256ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00972068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pilotage par l'Etat de la formation des enseignants du début des années 1990 à nos jours et les incidences sur le métier de formateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Grisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Solomon Tsehaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol. 2 (N°24), pp.37-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00955539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage des sciences humaines et sociales dans la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Genelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, HS, pp.69-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher training in France in the early 2010s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevaillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Education for Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (4), pp.451-459. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvb.2010.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training the trainers' of teachers in France: assessment and outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Vocational Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.125-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formación inicial de los docentes de colegios en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevaillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Educacion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 350, pp.145-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04795572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transversal training within secondary teachers' training in the face of current reforms in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Genelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Education for Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35 (3), pp.205-224. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02607470903091229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Necessity and Constraints: The Reform of Teacher Training in France (1990-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevaillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Higher Education in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (4), pp.457 - 470. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03797720802522726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00347417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The professional report in initial teacher training in France. Le «mémoire professionnel» dans la formation initiale des enseignants en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Verney-Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (4), pp.383-405. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02619760701664177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00258963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage de l’expertise dans les politiques éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04827103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orientation des élèves au collège depuis les années 1980 : un problème de choix politique entre deux formes de démocratisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 34 (4), pp.415-438. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/osp.1145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04827258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage de la démocratisation. L'exemple des politiques éducatives en France depuis le début des années 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04827198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OS CIENTISTAS PODEM CONTRIBUIR NA CONSTRUÇÃO DE POLÍTICAS CURRICULARES EM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Paivandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Colóquio Internacional de Políticas e Práticas Curriculares. Tema - “eu escrevo para um mundo no qual possa viver: criações docentes e reinvenções curriculares”. João Pessoa: UFPB. 25 a 27/09/2024.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Joao Pessoa, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion conclusive du Symposium 4- Paradigmes scientifiques, démocratisation, formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RT CNRS Education. Paradigmes scientifiques et politiques de démocratisation éducative.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RT CNRS, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on croire les chercheurs engagés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Colloque International sur la Construction et la Diffusion de la Science en visio-conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, U-Cergy, Apr 2023, Cergy (CY Cergy Paris université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme de la masterisation de la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international. Que reste-t-il de l’institution/l’institutionnalisation des temps dans l’enseignement supérieur : intentions, pratiques et conséquences ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDRAC-Université de Patras, Jun 2023, Patras Greece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on croire aux évaluations et plus généralement aux recommandations des chercheurs ? Une étude de cas dans le domaine des politiques éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EHESS, Education, Innovation, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04833898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme de la masterisation (2005-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE Cergt, May 2022, Cergy (CY Cergy Paris université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04834015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences qui aident à la construction des politiques d'éducation permettent-elles de prendre en compte le bien-être des professionnels et des usagers de l'école ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Taxonomies du bonheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire BONHEURS, U. Cergy, Nov 2022, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04834043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage de la recherche en éducation pour le bien-être des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">symposium coordonné par Haag, P. « Bonheur d'apprendre et d'enseigner », 8e Colloque international en éducation, Crifpe, Université de Montréal.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Crifpe, Université de Montréal., Apr 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets d’école des partis politiques pour les élections présidentielle et législatives de 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence devant les membres de la fédération Côte d’or du SGEN.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGEN Côte d’or, Oct 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04835372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du Grand Témoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Inter-Congrès AREF Politiques et territoires en éducation et en formation : Enjeux, débats et perspectives,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité de développer une diversité d’approches et de méthodes dans le champ des études scientifiques qui traitent des politiques d’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Inter-Congrès AREF Politiques et territoires en éducation et en formation : Enjeux, débats et perspectives,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer la place des enseignants dans les processus de production de connaissances scientifiques pour des bénéfices sur les plans professionnel et humain, mais également politique et scientifique,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès International de la Théorie de l'Action Conjointe en Didactique « Pour une reconstruction de la forme scolaire d'éducation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chercheur en pédagogie universitaire peut-il conseiller les politiques de l’enseignement supérieur ? Une question d’éthique et de prudence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV International Conference Learning and Teaching in Higher Education - “Students and Teachers”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Evora (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en éducation peut-elle/doit-elle accompagner les injonctions faites aux enseignants à transformer leurs pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international pluridisciplinaire « Changement et Professionnalisation’, ENSFEA, Tolosane,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Tolosane, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation des politiques éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international de pédagogie universitaire, Dynamiques et transformations de l’enseignement supérieur : perspective internationale, Université de Lorraine,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage de « l'innovation et de l'expérimentation » dans l'élaboration et la mise en oeuvre des politiques éducatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Genelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conditions enseignantes, conditions pour enseigner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2, Jan 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01264676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pilotage par l'Etat de la formation des enseignants du début des années 1990 à nos jours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Grisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Solomon Tsehaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La professionnalisation des métiers de l'éducation et de la formation et ses acteurs : sens, fonctions et pratiques du conseil et de l'accompagnement en formation professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme de la formation des enseignants en France met-elle en jeu des modalités d'évaluation compatibles avec leur professionnalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hohl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures de l'évaluation et dérives évaluatives : des fondements idéologiques de l'évaluation aux conceptions des politiques éducatives et de l'apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation des métiers de l’éducation et de la formation et ses acteurs : sens, fonctions et pratiques du conseil et de l’accompagnement en formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maubant Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’AMSE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage des sciences humaines et sociales dans la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Genelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études : les SHS dans les politiques éducatives : évaluation des pratiques, professionnalisation et démocratisation de l'enseignement et de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00651051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs de la professionnalisation des personnels de l'éducation, entre savoirs d'action et savoirs de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d'actualité de la recherche en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00527489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La connaissance du système éducatif est-elle un supplément d’âme pour les enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Education et formation, AREF 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs de la recherche et la professionnalisation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International d'Actualité de la Recherche en Education et en Formation AREF 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00525617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la diffusion des savoirs universitaires dans la formation des maîtres. L'exemple du mémoire professionnel des professeurs des écoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Genelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'une formation professionnelle universitaire des enseignants ? Enjeux et pratiques. Colloque CDIUFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00205074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expertise dans les politiques éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Les autres lieux du politique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMRCNRS 5605, Nov 2005, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SNEP, “un bon élève” face à un nouveau gouvernement de gauche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place du SNEP dans l’histoire de l’éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMRCNRS 5605, Oct 2004, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratisation scolaire : le rôle des socialistes dans les cabinets ministériels au début des années 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude des séminaires « socialisme » et « Histoire du mouvement ouvrier »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OURS (Office universitaire de recherches socialistes), Jan 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité de développer une diversité d’approches et de méthodes dans le champ des études scientifiques qui traitent des politiques d’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Inter-Congrès AREF Politiques et territoires en éducation et en formation : Enjeux, débats et perspectives,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composition au concours de CPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDBH http://edbh.fr/. 2023, 9782493781086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches de sciences de l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2023, 9782340082212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partis politiques et leur projet d’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Solaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171, 2022, 978-2-36441-434-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on croire les chercheurs engagés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cursus universitaire, pp.81, A paraître, 978-2-924801-55-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lapostolle, G. & Stamelos, G.(dir.) (2020). La place des sciences de l’éducation dans la formation des enseignants en Europe [The role of Educational Sciences in the Initial Teachers’ Education in Europe], Academia, Patras, Grèce, décembre 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Stamelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion sans exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">l'Harmattan, pp.224, 2020, 978-2-343-19519-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les experts contre les intellectuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUN, pp.143, 2019, 978-2-8143-0538-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches de sciences de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, pp.230, 2018, 978-2-3400-2298-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches de sciences de l’éducation, Ellipse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des enseignants en France : recherche et Professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions universitaires de Dijon, 200 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir en fonctionnaire de l'État, de façon éthique et responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sedes, pp.251, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00574206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches de sciences de l'éducation - 1ere édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 978-2-7298-5330-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hospitalité de l’Ecole républicaine est-elle devenue l’affaire des enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In H.-L. Go et X. Riondet, (coord.), L’hospitalité en éducation, PUN.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Rousseau, père du bonheur pour tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une Histoire mondiale du bonheur.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en éducation peut-elle légitimement accompagner les injonctions faites aux enseignants de transformer leurs pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Gardiès; Laurent Fauré; Sylvie Sognos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement et professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès, 2020, 978-2-36493-860-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Rousseau, père du bonheur pour tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durpaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une Histoire mondiale du bonheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits de valeur en sciences de l’éducation : des conséquences, mais également des aiguillons de l’évolution des recherches dans le champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Barreau, J.-M. (dir.), Riondet, X. Les valeurs en éducation, PUN.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role and the place of training organisations, The State employer and the Univerisity in initial teacher training in France (1990-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moon Bob (ed.) Do University have a role in education and training of Teachers? An international Analysis of policy and practice, Cambridge University Press.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Normes et Politiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Go, H.-L. Normes en éducation, PUN.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes et politiques éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normes pour apprendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy - Editions universitaires de Lorraine, 2015, 978-2-8143-0247-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance du système éducatif contribue t'elle à rendre l'enseignant compétent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Lapostolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La formation des enseignants en France : recherche et Professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions universitaires de Dijon, pp.13-30, 2012, sociétés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00795885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le débat scientifique : la preuve par le professeur Raoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04835446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les programmes Ecole des candidats aux élections présidentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04835477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments d'évaluation de l'école primaire française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Suchaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisaveta Bydanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Genelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Herremans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Haut conseil de l'éducation. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratisation de l'enseignement secondaire sous les deux septennats de François Mitterrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université de Bourgogne, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation initiale des enseignants et professionnalisation : un itinéraire de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université de Bourgogne, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00870793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId149"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lapostolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Paivandi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15687/rec.v18i1.73084" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840283v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.970" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802790v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Milon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Espinosa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Suau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/aca.5075" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04804634v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mabilon-Bonfils" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820698v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26843/ae.v17i00.1408" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074006v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803956v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gori" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.981" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827307v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664117v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803980v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830869v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801528v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821169v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589986v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546923v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Wallenhorst" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wulf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827336v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25656/01:23905" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03581309v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.167" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183643v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2021.568" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170037v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Riondet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sevilla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/aca.3582" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219508v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.125" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827049v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ramos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.081.0235" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02926921v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255250v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Genelot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222589v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972068v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1022256ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972048v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955539v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grisoni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Solomon Tsehaye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928339v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1022259ar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747165v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642128v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevaillier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2010.09.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04795572v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422293v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02607470903091229" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476090v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347417v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03797720802522726" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258963v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Verney-Carron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02619760701664177" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827103v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827258v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.1145" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827198v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04811618v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718886v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771954v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771280v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834015v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834043v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04833898v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835372v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590006v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771103v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590008v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590012v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803165v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170044v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170045v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264676v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748504v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748333v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hohl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793287v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maubant Philippe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gagnon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651051v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793446v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525617v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527489v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00205074v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793554v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820107v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820114v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590010v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229364v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229382v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590004v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Solaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences-sociales/774-les-partis-politiques-francais-et-leur-projet-d-ecole-9782364414341.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590005v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170040v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Stamelos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03703531v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barthelemy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928299v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928325v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747170v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928318v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574206v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552799v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590000v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931372v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820098v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Bruno" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822377v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durpaire" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931370v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931368v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931369v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274958v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795885v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835446v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835477v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325247v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Suchaut" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisaveta Bydanova" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herremans" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/halshs-00005205v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00870793v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lapostolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Paivandi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15687/rec.v18i1.73084" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04804634v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mabilon-Bonfils" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840283v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.970" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802790v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Milon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Espinosa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Suau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/aca.5075" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820698v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26843/ae.v17i00.1408" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074006v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803956v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gori" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.981" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827307v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664117v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803980v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830869v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801528v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821169v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589986v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546923v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Wallenhorst" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wulf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827336v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25656/01:23905" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03581309v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.167" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183643v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2021.568" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170037v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Riondet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sevilla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/aca.3582" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219508v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.125" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827049v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ramos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.081.0235" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02926921v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255250v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Genelot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222589v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928339v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grisoni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Solomon Tsehaye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1022259ar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972048v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972068v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1022256ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955539v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747165v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642128v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevaillier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2010.09.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476090v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04795572v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422293v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02607470903091229" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347417v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03797720802522726" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258963v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Verney-Carron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02619760701664177" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827103v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827258v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.1145" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827198v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718886v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04811618v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771954v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771280v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04833898v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834015v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834043v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590012v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835372v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771103v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590008v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803165v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170044v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170045v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264676v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748504v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748333v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hohl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793287v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maubant Philippe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gagnon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651051v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527489v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793446v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525617v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00205074v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793554v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820107v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820114v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590010v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229364v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229382v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590004v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Solaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences-sociales/774-les-partis-politiques-francais-et-leur-projet-d-ecole-9782364414341.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590005v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170040v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Stamelos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03703531v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barthelemy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928299v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928325v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928318v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747170v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574206v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552799v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590000v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820098v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Bruno" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931372v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822377v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durpaire" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931370v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931368v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931369v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274958v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795885v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835446v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835477v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325247v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Suchaut" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisaveta Bydanova" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herremans" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/halshs-00005205v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00870793v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>